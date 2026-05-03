--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -216,51 +216,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -341,2712 +341,2807 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogic and pragmatic aspects of early object realization: a crosslinguistic comparison of three Romance languages</w:t>
+                <w:t xml:space="preserve">« On peut pas apprendre à parler et jouer au puzzle en même temps » : étude des modes de construction des valeurs de on dans les interactions adulte-enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larissa Maranhão Castro</w:t>
+                <w:t xml:space="preserve">Marine Le Mené Guigourès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista da Abralin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Le pronom français on à travers les textes et les langues, 47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713460v1</w:t>
+                <w:t xml:space="preserve">hal-05598853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaging children in activities and interactions. What strategies do educators use in early childhood education and care?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Masson</w:t>
+                <w:t xml:space="preserve">Dialogic and pragmatic aspects of early object realization: a crosslinguistic comparison of three Romance languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Maranhão Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphanie Bertin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haydée Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/lia.00023.mas⟩</w:t>
+              <w:t xml:space="preserve">Revista da Abralin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (2), pp.718-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25189/rabralin.v23i2.2241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789597v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la douleur à la colère : mise en discours des émotions et travail thérapeutique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Engaging children in activities and interactions. What strategies do educators use in early childhood education and care?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lang.231.0079⟩</w:t>
+              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.95-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lia.00023.mas⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676917v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogical Views on Language Acquisition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+                <w:t xml:space="preserve">De la douleur à la colère : mise en discours des émotions et travail thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar-Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Grossen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Meystre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bakhtiniana - Revista de Estudos do Discurso</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/2176-457351305⟩</w:t>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 231 (231), pp.79 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.231.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562365v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Implications of a Dialogical Approach to Language Acquisition: the Example of a Research Study on the Acquisition of Referring Expressions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dialogical Views on Language Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Del Ré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rouba Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bakhtiniana - Revista de Estudos do Discurso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 16 (1), pp.155-180. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/2176-457348286⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2176-457351305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562360v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des études de corpus à l’analyse de l’étayage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Implications of a Dialogical Approach to Language Acquisition: the Example of a Research Study on the Acquisition of Referring Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève De Weck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/corpus.4173⟩</w:t>
+              <w:t xml:space="preserve">Bakhtiniana - Revista de Estudos do Discurso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.155-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2176-457348286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139929v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the interactional setting on the choice of referring expressions in narratives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">L’apport des études de corpus à l’analyse de l’étayage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bernasconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0142723719832488⟩</w:t>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.4173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139933v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers pas dans le futur. Hypothèses dialogiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The impact of the interactional setting on the choice of referring expressions in narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève de Weck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Rezzonico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bernasconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linx</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 77, pp.65-92. </w:t>
+              <w:t xml:space="preserve">First Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (3), pp.298-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/linx.2722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0142723719832488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139934v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue et interaction au cœur de la réflexion sur l’acquisition et la pathologie du langage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Premiers pas dans le futur. Hypothèses dialogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77, pp.65-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.2722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01467876v1</w:t>
+                <w:t xml:space="preserve">hal-02139934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical look at the notion 'pro-form'. Evidence from indexical markers, spoken discourse and (French) child language</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dialogue et interaction au cœur de la réflexion sur l’acquisition et la pathologie du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66, pp.5-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782556v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01467876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical look at the notion “pro-form” in current work in Linguistics. Evidence from indexical markers, spoken discourse and (French) child language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A critical look at the notion 'pro-form'. Evidence from indexical markers, spoken discourse and (French) child language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cornish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 54, pp.58 - 76</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01467867v1</w:t>
+                <w:t xml:space="preserve">hal-03782556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal recasts and activity variations: a comparison of mother-child dyads involving children with and without SLI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A critical look at the notion “pro-form” in current work in Linguistics. Evidence from indexical markers, spoken discourse and (French) child language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cornish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Somayeh Rahmati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 28 (4), pp.223 - 240</w:t>
+              <w:t xml:space="preserve">Language Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.58 - 76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01467864v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01467867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude des pronoms à l’interface du grammatical et du pragmatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Maternal recasts and activity variations: a comparison of mother-child dyads involving children with and without SLI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Rezzonico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève de Weck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève de Weck</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayeh Rahmati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'information grammaticale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Etudes francophones en pathologie du langage, 138, pp.9-18</w:t>
+              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (4), pp.223 - 240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01467870v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01467864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definite and Indefinite Determiners in French-Speaking Toddlers: Distributional Features and Pragmatic-Discursive Factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L’étude des pronoms à l’interface du grammatical et du pragmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève de Weck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Etudes francophones en pathologie du langage, 138, pp.9-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01467858v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01467870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils de mères et implications des enfants dans la co-construction d'un récit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Definite and Indefinite Determiners in French-Speaking Toddlers: Distributional Features and Pragmatic-Discursive Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydée Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Corlateanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, The Pragmatic-Discursive Dimension of Grammar Acquisition, 56, pp.88-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pragma.2013.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01467880v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01467858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third parties' voices in a therapeutic interview</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Profils de mères et implications des enfants dans la co-construction d'un récit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text and Talk</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 124 (5), pp.269 - 278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/TEXT.2011.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04695281v1</w:t>
+                <w:t xml:space="preserve">halshs-01467880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogical factors in toddlers’ use of clitic pronouns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Third parties' voices in a therapeutic interview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Grossen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0142723710379957⟩</w:t>
+              <w:t xml:space="preserve">Text and Talk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (1), pp.53-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/TEXT.2011.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337061v1</w:t>
+                <w:t xml:space="preserve">hal-04695281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogical beginnings of anaphora: The use of third person pronouns before the age of 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dialogical factors in toddlers’ use of clitic pronouns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Leber-Marin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Parès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pragma.2009.09.020⟩</w:t>
+              <w:t xml:space="preserve">First Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.375--402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0142723710379957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03337064v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dialogical beginnings of anaphora: The use of third person pronouns before the age of 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève de Weck</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydée Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Leber-Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.42--7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pragma.2009.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00552931v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils dialogiques de dyades mère – enfant avec et sans troubles du langage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.45-67</w:t>
+              <w:t xml:space="preserve">, 2008, 49, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00552933v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00552931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reprise et ses fonctions. Avant Propos.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Profils dialogiques de dyades mère – enfant avec et sans troubles du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Linguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 42 (2), pp.3-8</w:t>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.45-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00204194v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00552933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reprises : dialogue, formes, fonctions et ontogenèse.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">La reprise et ses fonctions. Avant Propos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 42 (2), pp.29-50</w:t>
+              <w:t xml:space="preserve">, 2006, 42 (2), pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00204211v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on parler d'anaphore chez le jeune enfant ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les reprises : dialogue, formes, fonctions et ontogenèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Bernicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouba Hasan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 163, pp.10-24</w:t>
+              <w:t xml:space="preserve">La Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (2), pp.29-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00355459v1</w:t>
+                <w:t xml:space="preserve">halshs-00204211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude sur les premières expressions référencielles. Le cas des pronoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Peut-on parler d'anaphore chez le jeune enfant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydée Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hassan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Rouba Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Leber-Marin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 41, pp.15-31</w:t>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 163, pp.10-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00204267v1</w:t>
+                <w:t xml:space="preserve">halshs-00355459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicações, distância e interlocução na criança de dois a quatro anos.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Hudelot</w:t>
+                <w:t xml:space="preserve">Une étude sur les premières expressions référencielles. Le cas des pronoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Leber-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Préneron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquisição da Linguagem : Conceito, Definição e Explicação na Criança In S. Dinucci Fernandes (Org.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.69-84</w:t>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41, pp.15-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00114208v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Explicações, distância e interlocução na criança de dois a quatro anos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquisição da Linguagem : Conceito, Definição e Explicação na Criança In S. Dinucci Fernandes (Org.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.69-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00114208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le développement du langage et de la communication : l'influence du mode d'accueil chez les enfants de deux et trois ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydée Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haydée Marcos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guidetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et prévisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.57-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00114993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3056,3273 +3151,3273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 5. Young children’s experience of referentiality and nonreferentiality in dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené Guigourès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael C. Edwing; Ritva Laury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Non)referentiality in Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 344, John Benjamins Publishing Company, pp.80-102, 2024, Pragmatics &amp; Beyond New Series, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/pbns.344.05lem⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The choice of referring expressions in adult-child dialogues: : the influence of formal and functional factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gardelle, Laure; Vincent-Durroux, Laurence; Vinckel-Roisin, Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference : From Conventions to Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 228, John Benjamins Publishing Company, pp.323 - 345, 2023, Studies in Language Companion Series, 9789027212948. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/slcs.228.17lem⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3. Young children’s uses of referring expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heurdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Acquisition of Referring Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.82-113, 2021, Trends in Language Acquisition Research, 9789027208354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/tilar.28.03das⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures du positionnement dans le dialogue: une approche dialogique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 7. The influence of dialogue in young children’s uses of referring expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydée Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Muller Mirza; Marcelo dos Santos Mamed. </w:t>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Heurdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur les frontières de la pensée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Acquisition of Referring Expressions: a dialogical approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.204-232, 2021, Trends in Language Acquisition Research, 9789027208354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.28.07mar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562356v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 11. The acquisition of referring expressions: From formal factors to communicative experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Figures du positionnement dans le dialogue: une approche dialogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Muller Mirza; Marcelo dos Santos Mamed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Acquisition of Referring Expressions: a dialogical approach</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sur les frontières de la pensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73 - 99, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562334v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 7. The influence of dialogue in young children’s uses of referring expressions</w:t>
+                <w:t xml:space="preserve">Chapter 11. The acquisition of referring expressions: From formal factors to communicative experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haydée Marcos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Heurdier</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Acquisition of Referring Expressions: a dialogical approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.204-232, 2021, Trends in Language Acquisition Research, 9789027208354. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.320 - 345, 2021, Trends in Language Acquisition Research, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.28.11orv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/tilar.28.07mar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03440799v1</w:t>
+                <w:t xml:space="preserve">hal-03562334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dialogical approach to the acquisition and usage of referring expressions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Chapter 10. The impact of speech genres on the use of referring expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie Rialland</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Nashawati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayeh Rahmati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Acquisition of Referring Expressions: a Dialogical Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/tilar.28.01orv⟩</w:t>
+              <w:t xml:space="preserve">The Acquisition of Referring Expressions: a dialogical approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.288-316, 2021, Trends in Language Acquisition Research, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.28.10vin⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562349v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 10. The impact of speech genres on the use of referring expressions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A dialogical approach to the acquisition and usage of referring expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Somayeh Rahmati</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Acquisition of Referring Expressions: a dialogical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/tilar.28.10vin⟩</w:t>
+              <w:t xml:space="preserve">The Acquisition of Referring Expressions: a Dialogical Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.2-38, 2021, Trends in Language Acquisition Research, 9789027208354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.28.01orv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562328v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 8. Variations in adult use of referring expressions during storytelling in different interactional settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Rezzonico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Acquisition of Referring Expressions: a dialogical approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.234-260, 2021, Trends in Language Acquisition Research, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.28.08has⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 2. Filler syllables as precursors of referring expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Acquisition of Referring Expressions : a dialogical approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.42-80, 2021, Trends in Language Acquisition Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/tilar.28.02yam⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562320v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference and referring in first language acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeanette K. Gundel; Barbara Abbot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Reference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.283-308, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches théoriques actuelles de l’acquisition du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Kern. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement du langage chez le jeune enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.13 - 51, 2019, 9782807320543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Referential features, speech genres and activity types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heurdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maya Hickmann; Harriet Jisa; Edy Veneziano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sources of variation in first language acquisition: Languages, contexts, and learners.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.219 - 242, 2018, 978-90-272-4412-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.22.12sal⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activities, contexts and the construction of reference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janina Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructing reference in dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01415295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference, prosody and syntactic frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janina Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructing reference in dialogue </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01415293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition and use of pronouns in a dialogic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludovica Serratrice and Shanley E.M. Allen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Acquisition of Reference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-180, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.15.07sal⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01288355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment des mères racontent une histoire à leur enfant ? Usage des expressions référentielles dans le dialogue mère-enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fossard, M. et Béguelin, M-J, Nouvelles perspectives sur l’anaphore : Points de vue linguistique, psycholinguistique et acquisitionnell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A inscriça͂o dialógica da criança pequeña: evoluça͂o, diversidade e heterogenidade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Del Ré, A, de Paula, L; et Mendonça M.(eds) Explorando o discurso da criança</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editora Contexto, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forms of Trust/Distrust and Dialogicality in n Focus-Group Discussions about Medical Confidentiality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Grossen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Per Linell &amp; Ivana Markova (Eds), Dialogical Approach to trust in communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Information Age Publishing, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référence et dialogue chez les enfants autistes Asperger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camille Denizot, Emmanuel Dupraz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anaphore et anaphoriques: variété des langues, variété des emplois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Cahier de l'Eriac, 978-2-87775-536-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01350604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours représenté fictif dans des dialogues mère-enfant dysphasique et mère-enfant tout-venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Rezzonico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Corlateanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clara Ubaldina Lorda Mur (Ed.) Polifonía e intertextualidad en el diálogo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Arcolibros/Ilse, 2012, Coll. Oralia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA CO-CONSTRUCTION : UNE FACETTE DIALOGALE DU DIALOGISME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Grossen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Bres; A. Nowakowska; J.-M. Sarale; S. Sarrazin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque international Dialogisme : langue, discours (8-10 septembre 2010, Montpellier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue, explication et conduites explicatives/justificatives chez le jeune enfant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La notion de déplacement dans ne approche dialogique du dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'explication - Enjeux communicationnels et cognitifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peeters Publishers, pp.185-194, 2008</w:t>
+              <w:t xml:space="preserve">Dialogues, mouvements discursifs, significations, Fernelmont.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME Edition, pp.16-29, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00552908v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00552907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de déplacement dans ne approche dialogique du dialogue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dialogue, explication et conduites explicatives/justificatives chez le jeune enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues, mouvements discursifs, significations, Fernelmont.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EME Edition, pp.16-29, 2008</w:t>
+              <w:t xml:space="preserve">L'explication - Enjeux communicationnels et cognitifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters Publishers, pp.185-194, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00552907v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00552908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'explication - Enjeux communicationnels et cognitifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters Publishers, pp.1-12, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00552917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue, Explicitation et Conduites explicatives/justificatives chez le jeune enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Hudelot; Anne Salazar Orvig; Edy Veneziano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’explication : enjeux cognitifs et communicationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.185 - 194, 2008, 978-2-7584-0030-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercompréhension et interprétations dans l'entretien clinique : convergences, divergences et malentendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Grossen; Anne Salazar Orvig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entretien clinique en pratiques. Analyse des interactions verbales d'un genre communicatif hétérogène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BELIN, pp.149 - 168, 2006, Belin Sup - Psychologie, 2-7011-3984-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : variété et hétérogénéité des entretiens cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Grossen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Grossen; Anne Salazar Orvig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entretien clinique en pratiques. Analyse des interactions verbales d'un genre communicatif hétérogène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BELIN, pp.9 - 28, 2006, Belin Sup - Psychologie, 2-7011-3984-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facettes du dialogisme dans une discussion ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Patrick Haillet; Ghazi Karmaoui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur l'héritage de Mikhaïl Bakhtine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Cergy-Pontoise - CRTH; Diffusion Les Belles Lettres, pp.35 - 66, 2005, 2-910687-15-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre place dans le dialogue : initiative et continuité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hudelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcos, Haydée; Salazar Orvig, Anne; Bernicot, Josie; Guidetti, Michèle; Hudelot, Christian; Préneron, Christiane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre à parler : influence du mode de garde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.151-190, 2004, Figures de l'Interaction, 2-7475-7118-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduites langagières enfantines au début de la troisième année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcos, Haydée; Salazar Orvig, Anne; Bernicot, Josie; Guidetti, Michèle; Hudelot, Christiane; Préneron, Christiane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre à parler : Influence du mode de garde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2004, Figures de l'Interaction, 2-7475-7118-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moi aussi parce qu'on est des jumeaux&amp;quot;. Explication, connivence et argumentation dans un dialogue d'enfants de 5-6 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enfant dans le lien social : perspectives de la psychologie du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, èrès, pp.142-147, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du mode de garde sur le développement du langage chez l'enfant: quelques repères sur le développement dialogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La langue et les parlants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Avrin Presse, pp.49-63, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6332,746 +6427,746 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Acquisition of Referring Expressions: a Dialogical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Benjamins Publishing Company, 28, 2021, Trends in Language Acquisition Research, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes francophones en pathologie du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">138, 2013, L'information grammaticale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The discursive-pragmatic dimension in grammar acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 56, 2013, Journal of Pragmatics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'explication: Enjeux cognitifs et communicationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peeters, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dialogues, mouvements discursifs, significations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delamotte-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E.M.E., pp.268, 2007, Proximités –Sciences du Langage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00171778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue La Linguistique, N°42/2 : « La reprise et ses fonctions »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hudelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.U.F., 42/2, 2006, La reprise et ses fonctions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entretien clinique en pratiques. Analyse des interactions verbales d'un genre communicatif hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Grossen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Grossen; Anne Salazar Orvig. Belin, 2006, Belin Sup - Psychologie, Michèle Guidetti, 2-7011-3984-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à parler : l'influence du mode de garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydée Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haydée Marcos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guidetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2004, Figures de L'interaction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00114371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7081,2727 +7176,2727 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ça c’est à moi : usages et spécificités du pronom démonstratif dans les dialogues adulte-enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues &amp; langage à la croisée des disciplines LLcD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On peut pas apprendre à parler et à jouer au puzzle en même temps&amp;quot;: étude des modes de construction des valeurs de On dans les interactions adulte-enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené Guigourès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pronom français ON: étude contrastive à travers les langues et les genres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des activités et des types de discours sur le choix des expressions référentielles dans les dialogues adulte-enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené Guigourès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque LED 2021 La référence: (co-)construction et exploitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaging children in activities and in verbal interactions: a typology of the strategies by early-childhood professionals in child-care centers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Implications des enfants dans les activités et les interactions verbales : Quelles stratégies des professionnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Pragmatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t>
+              <w:t xml:space="preserve">Journée d’étude de l’ED 266 « Acquisition du langage en milieu collectif : interactions adultes-enfants et pratiques langagières professionnelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771568v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les théories sur l'acquisition sous le prisme des interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le rôle de l'expérience communicative dans l'acquisition du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens Cliniques d'Orthophonie 2021: Le langage oral chez l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Orfeo, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Petite enfance : la diversité langagière en question dans les interactions entre enfants et professionnelles. Perspectives pour la recherche et la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949993v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications des enfants dans les activités et les interactions verbales : Quelles stratégies des professionnelles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engaging children in activities and in verbal interactions: a typology of the strategies by early-childhood professionals in child-care centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chartier Eloise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude de l’ED 266 « Acquisition du langage en milieu collectif : interactions adultes-enfants et pratiques langagières professionnelles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">17th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442299v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'expérience communicative dans l'acquisition du langage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les théories sur l'acquisition sous le prisme des interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petite enfance : la diversité langagière en question dans les interactions entre enfants et professionnelles. Perspectives pour la recherche et la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">Entretiens Cliniques d'Orthophonie 2021: Le langage oral chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orfeo, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949990v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Referentiality and non-referentiality in early mother-child dialogues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPRA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facettes de l'interprétation en acquisition du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences du Langage et la question de l'interprétation aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Sciences du Langage, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactional context, speech acts and meaning in dialogue: how much are they intangled?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th congress for the study of child language. Symposium en honneur de Josie Bernicot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for the Study of Child Language - Organisatrice du symposium Michèle Guidetti, Jul 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogisme et positionnement énonciatif : quelles dimensions de l'espace discursif en dialogue?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les voix de l'interaction : constructions dialogiques et débordements énonciatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurence Kaufmann, Michèle Grossen, Marcelo Dos Santos Mamed, Pierre-Nicolas Oberhauser, Oct 2017, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raconter une histoire à son enfant ou à un expérimentateur : Eléments pour une réflexion sur les modèles de la référence offerts par les mères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grammaire et Pragmatique dans le langage de l’enfant,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conférence des samedis de l’Ecole doctorale 268, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des étayages dans des interactions mère-enfant dysphasique: comparaison d'activités de narration et de devinette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International ADYLOC, Narration, interaction et développement : Promouvoir et évaluer le langage et la cognition sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR ADYLOC Josie Bernicot et Edy Veneziano, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Referential forms, prosody and discourse in young French-speaking children interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heurdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Pragmatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction des catégories et acquisition des expressions référentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Etude, catégories, catégorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREG - Irmtraud Behr, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types d’activité et genres de discours dans des dialogues de jeunes enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heurdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude “Genres de discours: perspectives théoriques et pratiques”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intertwining of form and function in the emergent path from fillers to determiners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress for the Study of Child Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01399028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstratives and personal pronouns in French : Concurrent factors for early contrasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress for the Study of Child Language (IASCL 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cómo los factores pragmático-discursivos afectan la forma del sujeto: primeros usos de niños hispanohablantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI Congreso Nacional de Investigaciones Lingüístico-Filológicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Ricardo Palma Aug 2014, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la phonologie et la pragmatique se rencontrent : le projet DIAREF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en l’honneur d’Annie Rialland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Phonétique et Phonologie, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition des expressions référentielles en dialogue : approche multidimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Acquisition des Expressions Référentielles : perspectives croisées </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reformulations et dialogisme le cas des entretiens cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Travail sur Pragmatique et Reformulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex ASLAN, Jan 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers usages de c’est : formes et valeurs sémantico-discursives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heurdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle de l’Association for French Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFLS, Jun 2012, Newcastle, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narration dans l'interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique européenne CNRS “Processus d'acquisition du langage et interactions verbales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Poitiera, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00506784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet de l'étayage sur l'expression des relations explicatives entre événements dans les narrations d'enfants typiques de 4 à 11 ans et d'enfants dysphasiques de 6 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edy Veneziano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop « Pragmatique et apprentissage de la langue maternelle à l'école élémentaire – Evaluation et remédiation des capacités orales chez l'enfant normal et dysphasique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00133511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'étayage sur les récits d'enfants typiques et dysphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AILA 2005 -14th World Congress of Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Madison, Wisconsin, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00134490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répétitions, Reprises et Reformulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répétitions, Reprises et Reformulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00134507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The expression of key events in narratives: A developmental study and the role of scaffolding in 4-6 to 11 year olds normally-developing and SLI children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edy Veneziano</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kugler-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth European Conference on Developmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, La Laguna, Tenerife, Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00134478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of scaffolding on the expression of explanatory relations among events in the narratives of 4 to 11 yrs-old normally-developing and 6 to 11 yrs-old SLI children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edy Veneziano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kugler-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Pragmatics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00134496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9811,345 +9906,345 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the language French-acquiring children interact with on their early production of subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Pragmatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogic patterns in the acquisition of pronominal subjects in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Maranhaõ Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gathercole, Virginia C.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual 2021 IASCL Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Philadelphia, United States. , eProceedingsIASCL2021.weebly.com, pp.Poster n° 40, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of dislocation by French-speaking mothers of children with and without SLI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janina Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Rezzonico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child Language Seminar 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01415292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10217,51 +10312,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69996C22"/>
+    <w:nsid w:val="B34A465A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10448,51 +10543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-salazar-orvig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1339-2256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031697712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/36980475" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121282041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191946v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar-Orvig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.312.0011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713460v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Maranh&#227;o Castro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Marcos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25189/rabralin.v23i2.2241" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789597v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bertin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Genest" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00023.mas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Grossen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Meystre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.231.0079" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562365v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Del R&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457351305" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve De Weck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hassan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457348286" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139929v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Weck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4173" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rezzonico" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vinel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bernasconi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723719832488" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139934v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2722" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cornish" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467864v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Rahmati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corlateanu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2013.03.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGR9P0M7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/TEXT.2011.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337061v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leber-Marin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Par&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723710379957" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2009.09.020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2GZ56RN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204194v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hudelot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Veneziano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355459v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hasan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marcos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114208v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pr&#233;neron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676921v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233; Guigour&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.344.05lem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766130v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.17lem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03374815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heurdier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.03das" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562334v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.11orv" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.07mar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562349v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.01orv" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562328v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vinel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Nashawati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.10vin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562340v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.08has" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562320v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.02yam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467844v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562359v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467852v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.12sal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415295v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Klein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415293v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288355v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benjamins.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.15.07sal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467829v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467832v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467823v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350604v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Fox" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jullien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/185" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467763v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02140081v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552908v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552907v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552917v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766287v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766292v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440793v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766262v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103582v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562345v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467735v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467692v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372096v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171778v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delamotte-Legrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370791v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766279v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114371v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04750369v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440880v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771568v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Eloise" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949993v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442299v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Chartier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949990v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050626v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da&#160;silva-Genest" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949985v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949987v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467922v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467914v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442283v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467918v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442310v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399028v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467906v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467900v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467894v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467891v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506784v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133511v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134490v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134507v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134478v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caracci-Simon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kugler-Lambert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134496v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125413v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763554v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Maranha&#245; Castro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415292v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernasconi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-salazar-orvig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1339-2256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031697712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/36980475" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121282041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191946v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar-Orvig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.312.0011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233; Guigour&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Genest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Maranh&#227;o Castro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Marcos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25189/rabralin.v23i2.2241" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bertin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00023.mas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Grossen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Meystre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.231.0079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Del R&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457351305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve De Weck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hassan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457348286" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Weck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4173" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139933v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rezzonico" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vinel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bernasconi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723719832488" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139934v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2722" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cornish" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Rahmati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corlateanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2013.03.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGR9P0M7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/TEXT.2011.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leber-Marin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Par&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723710379957" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2009.09.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2GZ56RN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hudelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Veneziano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355459v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hasan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marcos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pr&#233;neron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.344.05lem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.17lem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03374815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heurdier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.03das" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440799v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.07mar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.11orv" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562328v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vinel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Nashawati" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.10vin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562349v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.01orv" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.08has" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562320v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.02yam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562359v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467852v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.12sal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415295v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Klein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benjamins.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.15.07sal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467829v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467823v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Fox" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jullien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/185" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02140081v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552907v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552908v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552917v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766287v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766292v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440793v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766262v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766209v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103582v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562345v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467692v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372096v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171778v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delamotte-Legrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370791v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766279v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114371v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04750369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440863v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442299v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Chartier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949990v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771568v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Eloise" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949993v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da&#160;silva-Genest" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949985v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467914v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442283v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467918v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442310v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399028v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442429v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467906v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467900v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467894v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467891v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467927v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506784v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133511v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134490v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134507v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134478v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caracci-Simon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kugler-Lambert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134496v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125413v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763554v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Maranha&#245; Castro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415292v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernasconi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>