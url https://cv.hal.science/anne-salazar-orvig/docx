--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -778,443 +778,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogical Views on Language Acquisition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Implications of a Dialogical Approach to Language Acquisition: the Example of a Research Study on the Acquisition of Referring Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Del Ré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+                <w:t xml:space="preserve">Geneviève De Weck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bakhtiniana - Revista de Estudos do Discurso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 16 (1), pp.4-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/2176-457351305⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.155-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2176-457348286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562365v1</w:t>
+                <w:t xml:space="preserve">hal-03562360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Implications of a Dialogical Approach to Language Acquisition: the Example of a Research Study on the Acquisition of Referring Expressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dialogical Views on Language Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Del Ré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rouba Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bakhtiniana - Revista de Estudos do Discurso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 16 (1), pp.155-180. </w:t>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.4-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/2176-457348286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/2176-457351305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562360v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des études de corpus à l’analyse de l’étayage</w:t>
+                <w:t xml:space="preserve">The impact of the interactional setting on the choice of referring expressions in narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Rezzonico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bernasconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/corpus.4173⟩</w:t>
+              <w:t xml:space="preserve">First Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (3), pp.298-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0142723719832488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139929v1</w:t>
+                <w:t xml:space="preserve">hal-02139933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the interactional setting on the choice of referring expressions in narratives</w:t>
+                <w:t xml:space="preserve">L’apport des études de corpus à l’analyse de l’étayage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bernasconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39 (3), pp.298-318. </w:t>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0142723719832488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/corpus.4173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139933v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers pas dans le futur. Hypothèses dialogiques</w:t>
               </w:r>
@@ -1511,51 +1511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal recasts and activity variations: a comparison of mother-child dyads involving children with and without SLI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Rezzonico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1626,337 +1626,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude des pronoms à l’interface du grammatical et du pragmatique</w:t>
+                <w:t xml:space="preserve">Definite and Indefinite Determiners in French-Speaking Toddlers: Distributional Features and Pragmatic-Discursive Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydée Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Corlateanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'information grammaticale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, The Pragmatic-Discursive Dimension of Grammar Acquisition, 56, pp.88-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pragma.2013.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01467870v1</w:t>
+                <w:t xml:space="preserve">halshs-01467858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definite and Indefinite Determiners in French-Speaking Toddlers: Distributional Features and Pragmatic-Discursive Factors</w:t>
+                <w:t xml:space="preserve">Profils de mères et implications des enfants dans la co-construction d'un récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève de Weck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 124 (5), pp.269 - 278</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-01467858v1</w:t>
+                <w:t xml:space="preserve">halshs-01467880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils de mères et implications des enfants dans la co-construction d'un récit</w:t>
+                <w:t xml:space="preserve">L’étude des pronoms à l’interface du grammatical et du pragmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 124 (5), pp.269 - 278</w:t>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Etudes francophones en pathologie du langage, 138, pp.9-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01467880v1</w:t>
+                <w:t xml:space="preserve">halshs-01467870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third parties' voices in a therapeutic interview</w:t>
               </w:r>
@@ -2059,51 +2059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Leber-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2193,51 +2193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3401,1119 +3401,1119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 3. Young children’s uses of referring expressions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Figures du positionnement dans le dialogue: une approche dialogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Muller Mirza; Marcelo dos Santos Mamed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Acquisition of Referring Expressions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sur les frontières de la pensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73 - 99, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374815v1</w:t>
+                <w:t xml:space="preserve">hal-03562356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 7. The influence of dialogue in young children’s uses of referring expressions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapter 11. The acquisition of referring expressions: From formal factors to communicative experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Heurdier</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Acquisition of Referring Expressions: a dialogical approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.204-232, 2021, Trends in Language Acquisition Research, 9789027208354. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/tilar.28.07mar⟩</w:t>
+              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.320 - 345, 2021, Trends in Language Acquisition Research, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.28.11orv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440799v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures du positionnement dans le dialogue: une approche dialogique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 7. The influence of dialogue in young children’s uses of referring expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydée Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Muller Mirza; Marcelo dos Santos Mamed. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Heurdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur les frontières de la pensée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Acquisition of Referring Expressions: a dialogical approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.204-232, 2021, Trends in Language Acquisition Research, 9789027208354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.28.07mar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562356v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 11. The acquisition of referring expressions: From formal factors to communicative experience</w:t>
+                <w:t xml:space="preserve">A dialogical approach to the acquisition and usage of referring expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Acquisition of Referring Expressions: a dialogical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/tilar.28.11orv⟩</w:t>
+              <w:t xml:space="preserve">The Acquisition of Referring Expressions: a Dialogical Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.2-38, 2021, Trends in Language Acquisition Research, 9789027208354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.28.01orv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562334v1</w:t>
+                <w:t xml:space="preserve">hal-03562349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 10. The impact of speech genres on the use of referring expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Nashawati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayeh Rahmati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Acquisition of Referring Expressions: a dialogical approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.288-316, 2021, Trends in Language Acquisition Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/tilar.28.10vin⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dialogical approach to the acquisition and usage of referring expressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 8. Variations in adult use of referring expressions during storytelling in different interactional settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève de Weck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Rezzonico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annie Rialland</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Acquisition of Referring Expressions: a Dialogical Approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.2-38, 2021, Trends in Language Acquisition Research, 9789027208354. </w:t>
+              <w:t xml:space="preserve">The Acquisition of Referring Expressions: a dialogical approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.234-260, 2021, Trends in Language Acquisition Research, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/tilar.28.01orv⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/tilar.28.08has⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562349v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 8. Variations in adult use of referring expressions during storytelling in different interactional settings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Rezzonico</w:t>
+                <w:t xml:space="preserve">Chapter 2. Filler syllables as precursors of referring expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élise Vinel</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Acquisition of Referring Expressions: a dialogical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/tilar.28.08has⟩</w:t>
+              <w:t xml:space="preserve">The Acquisition of Referring Expressions : a dialogical approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.42-80, 2021, Trends in Language Acquisition Research, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.28.02yam⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562340v1</w:t>
+                <w:t xml:space="preserve">hal-03562320v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 2. Filler syllables as precursors of referring expressions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
+                <w:t xml:space="preserve">Chapter 3. Young children’s uses of referring expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydée Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Rialland</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Heurdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Acquisition of Referring Expressions : a dialogical approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.42-80, 2021, Trends in Language Acquisition Research, </w:t>
+              <w:t xml:space="preserve">The Acquisition of Referring Expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.82-113, 2021, Trends in Language Acquisition Research, 9789027208354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/tilar.28.02yam⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/tilar.28.03das⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562320v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference and referring in first language acquisition</w:t>
+                <w:t xml:space="preserve">Approches théoriques actuelles de l’acquisition du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jeanette K. Gundel; Barbara Abbot. </w:t>
+              <w:t xml:space="preserve">Sophie Kern. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oxford Handbook of Reference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.283-308, 2019</w:t>
+              <w:t xml:space="preserve">Le développement du langage chez le jeune enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp.13 - 51, 2019, 9782807320543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01467844v1</w:t>
+                <w:t xml:space="preserve">hal-03562359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches théoriques actuelles de l’acquisition du langage</w:t>
+                <w:t xml:space="preserve">Reference and referring in first language acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sophie Kern. </w:t>
+              <w:t xml:space="preserve">Jeanette K. Gundel; Barbara Abbot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le développement du langage chez le jeune enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck Supérieur, pp.13 - 51, 2019, 9782807320543</w:t>
+              <w:t xml:space="preserve">The Oxford Handbook of Reference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.283-308, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562359v1</w:t>
+                <w:t xml:space="preserve">halshs-01467844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Referential features, speech genres and activity types</w:t>
               </w:r>
@@ -4525,51 +4525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heurdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4659,64 +4659,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructing reference in dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4780,64 +4780,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructing reference in dialogue </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5328,77 +5328,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours représenté fictif dans des dialogues mère-enfant dysphasique et mère-enfant tout-venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Rezzonico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Corlateanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5529,165 +5529,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de déplacement dans ne approche dialogique du dialogue</w:t>
+                <w:t xml:space="preserve">Dialogue, explication et conduites explicatives/justificatives chez le jeune enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues, mouvements discursifs, significations, Fernelmont.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EME Edition, pp.16-29, 2008</w:t>
+              <w:t xml:space="preserve">L'explication - Enjeux communicationnels et cognitifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters Publishers, pp.185-194, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00552907v1</w:t>
+                <w:t xml:space="preserve">halshs-00552908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue, explication et conduites explicatives/justificatives chez le jeune enfant</w:t>
+                <w:t xml:space="preserve">La notion de déplacement dans ne approche dialogique du dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'explication - Enjeux communicationnels et cognitifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peeters Publishers, pp.185-194, 2008</w:t>
+              <w:t xml:space="preserve">Dialogues, mouvements discursifs, significations, Fernelmont.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME Edition, pp.16-29, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00552908v1</w:t>
+                <w:t xml:space="preserve">halshs-00552907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -5835,186 +5835,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercompréhension et interprétations dans l'entretien clinique : convergences, divergences et malentendus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : variété et hétérogénéité des entretiens cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Grossen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Grossen; Anne Salazar Orvig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entretien clinique en pratiques. Analyse des interactions verbales d'un genre communicatif hétérogène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, BELIN, pp.149 - 168, 2006, Belin Sup - Psychologie, 2-7011-3984-8</w:t>
+              <w:t xml:space="preserve">, BELIN, pp.9 - 28, 2006, Belin Sup - Psychologie, 2-7011-3984-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766287v1</w:t>
+                <w:t xml:space="preserve">hal-04766292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : variété et hétérogénéité des entretiens cliniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intercompréhension et interprétations dans l'entretien clinique : convergences, divergences et malentendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Grossen; Anne Salazar Orvig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entretien clinique en pratiques. Analyse des interactions verbales d'un genre communicatif hétérogène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, BELIN, pp.9 - 28, 2006, Belin Sup - Psychologie, 2-7011-3984-8</w:t>
+              <w:t xml:space="preserve">, BELIN, pp.149 - 168, 2006, Belin Sup - Psychologie, 2-7011-3984-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766292v1</w:t>
+                <w:t xml:space="preserve">hal-04766287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facettes du dialogisme dans une discussion ordinaire</w:t>
               </w:r>
@@ -6067,199 +6067,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre place dans le dialogue : initiative et continuité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conduites langagières enfantines au début de la troisième année</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Marcos, Haydée; Salazar Orvig, Anne; Bernicot, Josie; Guidetti, Michèle; Hudelot, Christian; Préneron, Christiane. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcos, Haydée; Salazar Orvig, Anne; Bernicot, Josie; Guidetti, Michèle; Hudelot, Christiane; Préneron, Christiane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre à parler : influence du mode de garde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.151-190, 2004, Figures de l'Interaction, 2-7475-7118-1</w:t>
+              <w:t xml:space="preserve">Apprendre à parler : Influence du mode de garde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2004, Figures de l'Interaction, 2-7475-7118-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766262v1</w:t>
+                <w:t xml:space="preserve">hal-04766209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduites langagières enfantines au début de la troisième année</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prendre place dans le dialogue : initiative et continuité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hudelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Marcos, Haydée; Salazar Orvig, Anne; Bernicot, Josie; Guidetti, Michèle; Hudelot, Christiane; Préneron, Christiane. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcos, Haydée; Salazar Orvig, Anne; Bernicot, Josie; Guidetti, Michèle; Hudelot, Christian; Préneron, Christiane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre à parler : Influence du mode de garde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2004, Figures de l'Interaction, 2-7475-7118-1</w:t>
+              <w:t xml:space="preserve">Apprendre à parler : influence du mode de garde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.151-190, 2004, Figures de l'Interaction, 2-7475-7118-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766209v1</w:t>
+                <w:t xml:space="preserve">hal-04766262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moi aussi parce qu'on est des jumeaux&amp;quot;. Explication, connivence et argumentation dans un dialogue d'enfants de 5-6 ans</w:t>
               </w:r>
@@ -6467,64 +6467,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Benjamins Publishing Company, 28, 2021, Trends in Language Acquisition Research, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/tilar.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7279,614 +7279,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On peut pas apprendre à parler et à jouer au puzzle en même temps&amp;quot;: étude des modes de construction des valeurs de On dans les interactions adulte-enfant</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les théories sur l'acquisition sous le prisme des interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le pronom français ON: étude contrastive à travers les langues et les genres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Entretiens Cliniques d'Orthophonie 2021: Le langage oral chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orfeo, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440863v1</w:t>
+                <w:t xml:space="preserve">hal-03949993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des activités et des types de discours sur le choix des expressions référentielles dans les dialogues adulte-enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Mené Guigourès</w:t>
+                <w:t xml:space="preserve">Engaging children in activities and in verbal interactions: a typology of the strategies by early-childhood professionals in child-care centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Haydée Marcos</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chartier Eloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LED 2021 La référence: (co-)construction et exploitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">17th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440880v1</w:t>
+                <w:t xml:space="preserve">hal-03771568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications des enfants dans les activités et les interactions verbales : Quelles stratégies des professionnelles.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle de l'expérience communicative dans l'acquisition du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude de l’ED 266 « Acquisition du langage en milieu collectif : interactions adultes-enfants et pratiques langagières professionnelles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Petite enfance : la diversité langagière en question dans les interactions entre enfants et professionnelles. Perspectives pour la recherche et la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442299v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'expérience communicative dans l'acquisition du langage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Implications des enfants dans les activités et les interactions verbales : Quelles stratégies des professionnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petite enfance : la diversité langagière en question dans les interactions entre enfants et professionnelles. Perspectives pour la recherche et la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude de l’ED 266 « Acquisition du langage en milieu collectif : interactions adultes-enfants et pratiques langagières professionnelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949990v1</w:t>
+                <w:t xml:space="preserve">hal-03442299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaging children in activities and in verbal interactions: a typology of the strategies by early-childhood professionals in child-care centers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Masson</w:t>
+                <w:t xml:space="preserve">Influence des activités et des types de discours sur le choix des expressions référentielles dans les dialogues adulte-enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené Guigourès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chartier Eloise</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Pragmatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque LED 2021 La référence: (co-)construction et exploitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771568v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les théories sur l'acquisition sous le prisme des interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On peut pas apprendre à parler et à jouer au puzzle en même temps&amp;quot;: étude des modes de construction des valeurs de On dans les interactions adulte-enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené Guigourès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens Cliniques d'Orthophonie 2021: Le langage oral chez l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Orfeo, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Le pronom français ON: étude contrastive à travers les langues et les genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949993v1</w:t>
+                <w:t xml:space="preserve">hal-03440863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Referentiality and non-referentiality in early mother-child dialogues.</w:t>
               </w:r>
@@ -8263,234 +8263,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des étayages dans des interactions mère-enfant dysphasique: comparaison d'activités de narration et de devinette</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève de Weck</w:t>
+                <w:t xml:space="preserve">Referential forms, prosody and discourse in young French-speaking children interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Heurdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International ADYLOC, Narration, interaction et développement : Promouvoir et évaluer le langage et la cognition sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR ADYLOC Josie Bernicot et Edy Veneziano, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">14th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01467914v1</w:t>
+                <w:t xml:space="preserve">hal-03442283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referential forms, prosody and discourse in young French-speaking children interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Types d’activité et genres de discours dans des dialogues de jeunes enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heurdier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Pragmatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">Journée d’étude “Genres de discours: perspectives théoriques et pratiques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442283v1</w:t>
+                <w:t xml:space="preserve">hal-03442310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction des catégories et acquisition des expressions référentielles</w:t>
               </w:r>
@@ -8539,178 +8552,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Types d’activité et genres de discours dans des dialogues de jeunes enfants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité des étayages dans des interactions mère-enfant dysphasique: comparaison d'activités de narration et de devinette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève de Weck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Heurdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude “Genres de discours: perspectives théoriques et pratiques”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque International ADYLOC, Narration, interaction et développement : Promouvoir et évaluer le langage et la cognition sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR ADYLOC Josie Bernicot et Edy Veneziano, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442310v1</w:t>
+                <w:t xml:space="preserve">halshs-01467914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intertwining of form and function in the emergent path from fillers to determiners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress for the Study of Child Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8899,51 +8899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la phonologie et la pragmatique se rencontrent : le projet DIAREF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en l’honneur d’Annie Rialland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Phonétique et Phonologie, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8962,234 +8962,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition des expressions référentielles en dialogue : approche multidimensionnelle</w:t>
+                <w:t xml:space="preserve">Reformulations et dialogisme le cas des entretiens cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Acquisition des Expressions Référentielles : perspectives croisées </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de Travail sur Pragmatique et Reformulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex ASLAN, Jan 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01467894v1</w:t>
+                <w:t xml:space="preserve">halshs-01467891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformulations et dialogisme le cas des entretiens cliniques</w:t>
+                <w:t xml:space="preserve">Acquisition des expressions référentielles en dialogue : approche multidimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève de Weck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Travail sur Pragmatique et Reformulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex ASLAN, Jan 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque International Acquisition des Expressions Référentielles : perspectives croisées </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01467891v1</w:t>
+                <w:t xml:space="preserve">halshs-01467894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers usages de c’est : formes et valeurs sémantico-discursives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heurdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10140,51 +10140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Rezzonico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10312,51 +10312,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B34A465A"/>
+    <w:nsid w:val="B4DB1483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10543,51 +10543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-salazar-orvig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1339-2256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031697712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/36980475" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121282041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191946v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar-Orvig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.312.0011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233; Guigour&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Genest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Maranh&#227;o Castro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Marcos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25189/rabralin.v23i2.2241" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bertin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00023.mas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Grossen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Meystre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.231.0079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Del R&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457351305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve De Weck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hassan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457348286" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Weck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4173" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139933v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rezzonico" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vinel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bernasconi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723719832488" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139934v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2722" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cornish" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Rahmati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corlateanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2013.03.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGR9P0M7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/TEXT.2011.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leber-Marin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Par&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723710379957" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2009.09.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2GZ56RN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hudelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Veneziano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355459v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hasan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marcos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pr&#233;neron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.344.05lem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.17lem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03374815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heurdier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.03das" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440799v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.07mar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.11orv" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562328v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vinel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Nashawati" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.10vin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562349v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.01orv" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.08has" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562320v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.02yam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562359v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467852v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.12sal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415295v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Klein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benjamins.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.15.07sal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467829v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467823v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Fox" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jullien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/185" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02140081v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552907v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552908v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552917v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766287v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766292v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440793v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766262v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766209v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103582v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562345v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467692v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372096v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171778v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delamotte-Legrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370791v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766279v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114371v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04750369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440863v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442299v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Chartier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949990v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771568v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Eloise" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949993v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da&#160;silva-Genest" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949985v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467914v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442283v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467918v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442310v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399028v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442429v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467906v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467900v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467894v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467891v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467927v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506784v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133511v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134490v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134507v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134478v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caracci-Simon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kugler-Lambert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134496v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125413v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763554v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Maranha&#245; Castro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415292v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernasconi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-salazar-orvig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1339-2256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031697712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/36980475" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121282041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191946v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar-Orvig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.312.0011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233; Guigour&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Genest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Maranh&#227;o Castro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Marcos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25189/rabralin.v23i2.2241" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bertin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00023.mas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Grossen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Meystre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.231.0079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve De Weck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hassan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457348286" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Del R&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457351305" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139933v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Weck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rezzonico" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vinel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bernasconi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723719832488" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139929v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4173" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139934v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2722" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cornish" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Rahmati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467858v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corlateanu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2013.03.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGR9P0M7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467880v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/TEXT.2011.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leber-Marin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Par&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723710379957" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2009.09.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2GZ56RN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hudelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Veneziano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355459v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hasan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marcos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pr&#233;neron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.344.05lem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.17lem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562356v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.11orv" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440799v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heurdier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.07mar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562349v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.01orv" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562328v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vinel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Nashawati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.10vin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562340v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.08has" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562320v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.02yam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03374815v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.03das" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562359v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467844v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467852v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.12sal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415295v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Klein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benjamins.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.15.07sal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467829v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467823v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Fox" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jullien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/185" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02140081v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552908v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552907v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552917v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766292v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766287v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440793v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766262v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103582v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562345v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467692v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372096v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171778v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delamotte-Legrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370791v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766279v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114371v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04750369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771568v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Eloise" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949990v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442299v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Chartier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440880v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440863v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da&#160;silva-Genest" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949985v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442283v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442310v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467918v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467914v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399028v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442429v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467906v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467900v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467891v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467894v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467927v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506784v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133511v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134490v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134507v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134478v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caracci-Simon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kugler-Lambert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134496v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125413v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763554v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Maranha&#245; Castro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415292v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernasconi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>