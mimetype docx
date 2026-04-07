--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -567,325 +567,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'indiscipline peut être salvatrice. Entretien</w:t>
+                <w:t xml:space="preserve">Logique marchande : comment les associations peuvent-elles résister ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Union Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alerte éthique générale : de la grande entreprise au secteur social et médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, vol. 216 (1), pp. 155-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.216.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des ESSMS : le participatif au service de l’impératif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Actualités sociales hebdomadaires : ASH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp. 26-27</w:t>
+              <w:t xml:space="preserve">, 2022, 3265, pp. 28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Evaluation des ESSMS : le participatif au service de l’impératif ?</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indiscipline peut être salvatrice. Entretien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Actualités sociales hebdomadaires : ASH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 3265, pp. 28-29</w:t>
+              <w:t xml:space="preserve">, 2022, pp. 26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...125 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Laville</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-04006313v1</w:t>
+                <w:t xml:space="preserve">hal-04006292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail social à l'école de l'indiscipline</w:t>
               </w:r>
@@ -1131,51 +1131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience unique de la ZAD : réflexions de chercheurs engagés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Riot-Sarcey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1294,269 +1294,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A empresa neoliberal: da ordem espontânea à ordem moral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Trabalhadores, Sindicatos e a Transnacionalização da Militância, 19 (45), pp.230-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/15174522-019004511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du sens politique des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Benloulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lien social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1199, pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations et leur contribution à la démocratie : un défi contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Politiques Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 77 (3-4), pp.14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203740v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01628525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néolibéralisme, nouveau management et plaisir</w:t>
               </w:r>
@@ -1899,174 +1899,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Capitalisme et démocratie, in A propos de...Moraliser le capitalisme ? Texte en réponse à ceux de Roger Godino (p.95) et de Marc Deluzet (p.99)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue socialiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38, pp.93-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fragilisation des collectifs de travail : un enjeu syndical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connexions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (94), pp.85-94. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cnx.094.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cnx.094.0085⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04008184v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04009152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les démarches éthiques des entreprises. Inculquer des normes pour responsabiliser individuellement les salariés ?</w:t>
               </w:r>
@@ -2280,165 +2280,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ética e capitalismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organizações &amp; Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (41), pp.15-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rischio etico e responsabilità sociale del gruppo EDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 106-107, pp.218-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008290v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04008276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique et luttes sociales</w:t>
               </w:r>
@@ -2487,463 +2487,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Salvador Juan, Critique de la déraison évolutionniste. Animalisation de l’homme et processus de « civilisation », Paris, L’Harmattan, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Quarante ans après : Gurvitch, 2 (121), pp.365-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cis.121.0355e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rationalisation sociale et « éthique économique » de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19 (1), pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique et responsabilité sociale des entreprises : quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertitude magazine (1999-2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">[Compte-rendu] Salvador Juan, Critique de la déraison évolutionniste. Animalisation de l’homme et processus de « civilisation », Paris, L’Harmattan, 2006</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité des entreprises : un levier de l’exigence démocratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, [Le Monde - Économie Tribunes], p. 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éthique du (nouveau) capitalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n° 221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'offre éthique des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Quarante ans après : Gurvitch, 2 (121), pp.365-367. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cis.121.0355e⟩</w:t>
+              <w:t xml:space="preserve">, 2004, n° 116 (1), pp.77-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cis.116.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...133 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cis.116.0077⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04008451v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04008953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etica e responsabilità sociale delle imprese: una sfida per il capitalismo?</w:t>
               </w:r>
@@ -3989,51 +3989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un travail social indiscipliné - Participation des citoyens et révolution des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Érès, 2022, Coll. Intervention sociale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4246,51 +4246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations et action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4315,399 +4315,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux empires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le travail sous haute tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desclée de Brouwer. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">CNRS Editions, 2011</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moraliser le capitalisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">CNRS Éditions, 2009</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais que font les éducateurs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desclée de Brouwer, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Desclée de Brouwer, 2009</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impresa etica ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sapere 2000 Edizioni, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tentation éthique du capitalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202223v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03202247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité sociale et environnementale de l’entreprise</w:t>
               </w:r>
@@ -4938,229 +4938,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rethinking the relationship between governance and democracy: the theoretical framework of the solidarity economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Eynaud; Jean-Louis Laville; Dennis R. Young. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civil Society, the Third Sector and Social Enterprise: Governance and Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2015, Routledge Frontiers of Political Economy, 978-1138013315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01620163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">En guise de conclusion. Projet de démocratie limitée, théorie critique et pratiques associatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Emmanuelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Laville; Anne Salmon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Associations et action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Desclée de Brouwer, pp. 549-608, 2015, Solidarité et société, 978-2-220-06605-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser les rapports entre gouvernance et démocratie : le cadre théorique de l’économie solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5441,165 +5441,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La démarche éthique du groupe EDF – Quelles réceptions dans l’entreprise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in B.Turcotte, M-F., Salmon, A. (dir), Responsabilité sociale et environnementale de l’entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUQ, pp.64-78, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’éthique économique comme objet sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in B.Turcotte, M-F., Salmon, A. (dir), Responsabilité sociale et environnementale de l’entreprise,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUQ, pp.201-212, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009170v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04009175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthique de l’entreprise : un coup de force de l’économie de marché ?</w:t>
               </w:r>
@@ -5680,151 +5680,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le souverain et la quête d'uniformité, https://www.sciencesethumanites.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le prince et l'invariable variabilité humaine, https://www.sciencesethumanites.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202651v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03202656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation d'un nouvel esprit dogmatique</w:t>
               </w:r>
@@ -6382,329 +6382,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etica econômica</w:t>
+                <w:t xml:space="preserve">Responsabilidade social impresarial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Cattani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dicionario Internacional da outra Economia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.167-171</w:t>
+              <w:t xml:space="preserve">, 2009, pp.242-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009247v1</w:t>
+                <w:t xml:space="preserve">hal-04009236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilidade social impresarial</w:t>
+                <w:t xml:space="preserve">Etica econômica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Cattani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dicionario Internacional da outra Economia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.242-246</w:t>
+              <w:t xml:space="preserve">, 2009, pp.167-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009236v1</w:t>
+                <w:t xml:space="preserve">hal-04009247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale de l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l’autre économie (Édition mise à jour et augmentée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.523-532</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilità sociale di empresa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario dell'altra economia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.143-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009186v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04009179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprise citoyenne</w:t>
               </w:r>
@@ -7095,203 +7095,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vieillissement du parc nucléaire, usure des salariés : une situation explosive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Gaulejac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Linhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thébaud Mony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Moraliser le capitalisme ? Regards croisés avec F. Genter, vice-président de la CCI de Moselle, débat animé par D. Georgel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009006v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-04010850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bénéfices secondaires du business éthique</w:t>
               </w:r>
@@ -7977,51 +7977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdela&#226;li Laoukili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.118.0009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouguenec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Jayne Hamida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Maisonneuve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Ticchioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065650v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Portal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vaginay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crognier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Achard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Jayne Hamida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.118.0045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006257v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005935v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.216.0155" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1742" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.111.0023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.111.0019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202569v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Riot-Sarcey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0297" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.116.0073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Benloulou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628525v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/15174522-019004511" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.103.0021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.102.0037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008184v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.094.0085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008229v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.018.0051" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.004.0039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008212v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.091.0193" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008290v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008331v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008376v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.121.0355e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008955v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.116.0077" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et Alii" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015627v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015648v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galavielle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.salmo.2023.01" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/eloge-des-jardins-ethique-de-la-nature-et-intervention-de-lhomme/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202205v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202223v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202247v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Turcotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.puq.ca/media/produits/documents/317_9782760518599.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007853v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01623590v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620058v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Salmon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620163v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620321v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01617103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biblioteca.clacso.edu.ar/clacso/se/20140918020441/ReinventarLaIzquierda.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009328v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Attar&#231;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009170v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009175v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202651v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202656v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008804v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015680v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015695v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009413v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6542" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009401v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009315v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Cattani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009301v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009236v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009186v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009179v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009167v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006362v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202613v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006391v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202596v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008981v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009006v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Gaulejac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linhart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Th&#233;baud Mony" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008592v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008637v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008785v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008944v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cadix, avec le concours de F. Romon et G. Sarrey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Foucher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdela&#226;li Laoukili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.118.0009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouguenec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Jayne Hamida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Maisonneuve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Ticchioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065650v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Portal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vaginay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crognier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Achard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Jayne Hamida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.118.0045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005935v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.216.0155" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006257v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006292v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1742" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.111.0023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.111.0019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202569v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Riot-Sarcey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0297" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.116.0073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628525v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/15174522-019004511" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Benloulou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.103.0021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.102.0037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.094.0085" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008229v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.018.0051" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.004.0039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008212v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.091.0193" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.121.0355e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008966v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008955v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008953v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.116.0077" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et Alii" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015627v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015648v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galavielle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.salmo.2023.01" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/eloge-des-jardins-ethique-de-la-nature-et-intervention-de-lhomme/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202197v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202205v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202223v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Turcotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.puq.ca/media/produits/documents/317_9782760518599.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007853v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01623590v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Salmon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620321v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01617103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biblioteca.clacso.edu.ar/clacso/se/20140918020441/ReinventarLaIzquierda.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009328v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Attar&#231;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009175v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202651v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008804v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015680v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015695v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009413v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6542" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009401v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009315v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Cattani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009301v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009247v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009179v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009186v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009167v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006362v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202613v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006391v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202596v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008981v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010850v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Gaulejac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linhart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Th&#233;baud Mony" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008592v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008637v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008785v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008944v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cadix, avec le concours de F. Romon et G. Sarrey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Foucher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>