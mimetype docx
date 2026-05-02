--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -376,70 +376,70 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Crognier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Achard</w:t>
+                <w:t xml:space="preserve">C. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Actualités sociales hebdomadaires : ASH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Parlez-vous la novlangue du social ?, 3302, pp.6-15</w:t>
+              <w:t xml:space="preserve">, 2023, Parlez-vous la novlangue du social ?, 3302, pp.8-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7977,51 +7977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdela&#226;li Laoukili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.118.0009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouguenec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Jayne Hamida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Maisonneuve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Ticchioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065650v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Portal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vaginay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crognier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Achard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Jayne Hamida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.118.0045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005935v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.216.0155" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006257v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006292v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1742" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.111.0023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.111.0019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202569v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Riot-Sarcey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0297" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.116.0073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628525v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/15174522-019004511" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Benloulou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.103.0021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.102.0037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.094.0085" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008229v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.018.0051" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.004.0039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008212v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.091.0193" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.121.0355e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008966v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008955v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008953v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.116.0077" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et Alii" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015627v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015648v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galavielle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.salmo.2023.01" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/eloge-des-jardins-ethique-de-la-nature-et-intervention-de-lhomme/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202197v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202205v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202223v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Turcotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.puq.ca/media/produits/documents/317_9782760518599.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007853v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01623590v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Salmon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620321v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01617103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biblioteca.clacso.edu.ar/clacso/se/20140918020441/ReinventarLaIzquierda.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009328v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Attar&#231;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009175v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202651v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008804v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015680v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015695v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009413v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6542" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009401v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009315v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Cattani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009301v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009247v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009179v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009186v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009167v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006362v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202613v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006391v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202596v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008981v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010850v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Gaulejac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linhart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Th&#233;baud Mony" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008592v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008637v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008785v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008944v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cadix, avec le concours de F. Romon et G. Sarrey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Foucher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdela&#226;li Laoukili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.118.0009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouguenec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Jayne Hamida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Maisonneuve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Ticchioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065650v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Portal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vaginay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crognier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Achard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Jayne Hamida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.118.0045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005935v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.216.0155" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006257v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006292v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1742" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.111.0023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.111.0019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202569v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Riot-Sarcey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0297" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.116.0073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628525v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/15174522-019004511" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Benloulou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.103.0021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.102.0037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.094.0085" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008229v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.018.0051" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.004.0039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008212v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.091.0193" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.121.0355e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008966v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008955v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008953v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.116.0077" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et Alii" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015627v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015648v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galavielle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.salmo.2023.01" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/eloge-des-jardins-ethique-de-la-nature-et-intervention-de-lhomme/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202197v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202205v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202223v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Turcotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.puq.ca/media/produits/documents/317_9782760518599.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007853v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01623590v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Salmon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620321v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01617103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biblioteca.clacso.edu.ar/clacso/se/20140918020441/ReinventarLaIzquierda.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009328v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Attar&#231;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009175v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202651v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008804v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015680v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015695v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009413v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6542" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009401v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009315v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Cattani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009301v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009247v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009179v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009186v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009167v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006362v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202613v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006391v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202596v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008981v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010850v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Gaulejac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linhart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Th&#233;baud Mony" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008592v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008637v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008785v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008944v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cadix, avec le concours de F. Romon et G. Sarrey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Foucher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>