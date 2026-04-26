--- v1 (2026-03-28)
+++ v2 (2026-04-26)
@@ -184,295 +184,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fabrique de Grammaire du CE1 au CM2. Pierre Sève, Véronique Ansart, Stéphane Dégeorges (2024)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robots conversationnels : enquête sur les usages et représentations d’étudiants et étudiantes en sciences de l’éducation et de la formation en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Zablot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Boulc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre de l'AIRDF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1 [ART. 15]), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n1-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05537395v1</w:t>
+                <w:t xml:space="preserve">hal-05210302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots conversationnels : enquête sur les usages et représentations d’étudiants et étudiantes en sciences de l’éducation et de la formation en France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’enseignement explicite en didactique du lexique : quoi, pourquoi, quand, comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 230, pp.13-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n1-15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05210302v1</w:t>
+                <w:t xml:space="preserve">hal-05234170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement explicite en didactique du lexique : quoi, pourquoi, quand, comment ?</w:t>
+                <w:t xml:space="preserve">La Fabrique de Grammaire du CE1 au CM2. Pierre Sève, Véronique Ansart, Stéphane Dégeorges (2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 230, pp.13-22</w:t>
+              <w:t xml:space="preserve">La lettre de l'AIRDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75, pp.68-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234170v1</w:t>
+                <w:t xml:space="preserve">hal-05537395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mots amis entre pairs</w:t>
               </w:r>
@@ -1023,269 +1023,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’oral à l’école : Enseigner les aspects para-verbaux et non verbaux par la classe à distance</w:t>
+                <w:t xml:space="preserve">Construire la compétence lexicale : quelles avancées vers le réemploi aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Les humanités numériques pour penser l’éducation et la formation, 17, pp.7-18</w:t>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Construire la compétence lexicale : quelles avancées vers le réemploi aujourd’hui ?, 61, pp.7-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649946v1</w:t>
+                <w:t xml:space="preserve">hal-02982917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplier le mot : deux dispositifs d’apprentissage du lexique en faveur du réemploi. Le cas du verbe supporter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 186 (61), pp.35-55. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.2552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire la compétence lexicale : quelles avancées vers le réemploi aujourd’hui ?</w:t>
+                <w:t xml:space="preserve">L’oral à l’école : Enseigner les aspects para-verbaux et non verbaux par la classe à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Construire la compétence lexicale : quelles avancées vers le réemploi aujourd’hui ?, 61, pp.7-15</w:t>
+              <w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les humanités numériques pour penser l’éducation et la formation, 17, pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982917v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le verbe et son &amp;quot;voisinage combinatoire&amp;quot; : Acquisition et réemploi chez des élèves de cinq ans</w:t>
               </w:r>
@@ -1412,187 +1412,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François de Pietro, Carole Fisher et Roxane Gagnon (dir.), L’oral aujourd’hui : perspectives didactiques</w:t>
+                <w:t xml:space="preserve">Inciter les élèves à recourir au cotexte pour inférer le sens des unités lexicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58, </w:t>
+              <w:t xml:space="preserve">La lettre de l'AIRDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La Lettre de l'AIRDF - Dossier : La didactique du lexique, 64 (64), pp.36-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lidil.5258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/airdf.2018.2250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327810v1</w:t>
+                <w:t xml:space="preserve">hal-02983033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inciter les élèves à recourir au cotexte pour inférer le sens des unités lexicales</w:t>
+                <w:t xml:space="preserve">Jean-François de Pietro, Carole Fisher et Roxane Gagnon (dir.), L’oral aujourd’hui : perspectives didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre de l'AIRDF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, La Lettre de l'AIRDF - Dossier : La didactique du lexique, 64 (64), pp.36-42. </w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/airdf.2018.2250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lidil.5258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983033v1</w:t>
+                <w:t xml:space="preserve">hal-03327810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des effets d’un travail en réseau sur les apprentissages lexicaux d’élèves de cycle 3. Synthèse de rapport d'étape (novembre 2017)</w:t>
               </w:r>
@@ -2359,178 +2359,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition numérique à l'école : sémiotique des échanges oraux et classe à distance</w:t>
+                <w:t xml:space="preserve">De la recherche à la classe. Questionnements sur les retombées de deux dispositifs didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Association Française de Sémiotique - Transitions : écologiques, numériques, sociales, anthropiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Limoges, Apr 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">15e congrès de l'AIRDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Louvain, May 2022, Louvain la Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634972v1</w:t>
+                <w:t xml:space="preserve">hal-03676827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la recherche à la classe. Questionnements sur les retombées de deux dispositifs didactiques</w:t>
+                <w:t xml:space="preserve">Transition numérique à l'école : sémiotique des échanges oraux et classe à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e congrès de l'AIRDF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Louvain, May 2022, Louvain la Neuve, France</w:t>
+              <w:t xml:space="preserve">Congrès Association Française de Sémiotique - Transitions : écologiques, numériques, sociales, anthropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, Apr 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676827v1</w:t>
+                <w:t xml:space="preserve">hal-03634972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement-apprentissage du lexique des verbes : discussion lexicale et réemploi en CM2</w:t>
               </w:r>
@@ -3273,51 +3273,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement, collaboration et apprentissage dans le dispositif Écoles en réseau (ÉER) en Auvergne (2016-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brun-Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3703,183 +3703,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Bon assez parlé » : les phrases préfabriquées de l’oral dans des productions écrites d’élèves de 11-12 ans</w:t>
+                <w:t xml:space="preserve">« Tous pour un et tous pour vingt ! » Usages des unités préfabriquées du récit à l’écrit (11-12 ans)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Congrès mondial de linguistique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 138, EDP Sciences, pp.06023, 2022, </w:t>
+              <w:t xml:space="preserve">Journées de l'interdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202213806023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25965/lji.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714703v1</w:t>
+                <w:t xml:space="preserve">hal-03616873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Tous pour un et tous pour vingt ! » Usages des unités préfabriquées du récit à l’écrit (11-12 ans)</w:t>
+                <w:t xml:space="preserve">« Bon assez parlé » : les phrases préfabriquées de l’oral dans des productions écrites d’élèves de 11-12 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'interdisciplinarité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">8e Congrès mondial de linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 138, EDP Sciences, pp.06023, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25965/lji.250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202213806023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616873v1</w:t>
+                <w:t xml:space="preserve">hal-03714703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétence paraphrastique et interprétation : Le verbe et ses entours en grande section de maternelle (5 ans)</w:t>
               </w:r>
@@ -4536,51 +4536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05537391v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sardier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05537395v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05210302v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Zablot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Boulc&#8217;h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n1-15" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05234170v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04475747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04791734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vergne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04248259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.13054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04147648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04196120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15055-8.p.0239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04196125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00078.sar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03335984v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.214.0105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03649946v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05464073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2552" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02982917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Roubaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02921753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3710" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03327810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5258" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02983033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/airdf.2018.2250" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02651246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349027v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05027231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadeau-Tremblay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05063647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04757364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04608293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04054286v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03634972v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03676827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03374798v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Niwese" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lafont-Terranova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05532201v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03080686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Construire%20la%20comp%C3%A9tence%20lexicale%20avec%20les%20mots-amis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03777728v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03611379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05510210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363225v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brun-Lacour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duray-Nesme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Guitard Guitard-Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01424599v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAL013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-05524904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04510544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202418602007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03714703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03616873v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/lji.250" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02931029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012125v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neveu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harmegnies" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hriba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prevost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184607001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04779189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Elie-Deschamps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cuin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.770" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05537391v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sardier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05210302v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Zablot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Boulc&#8217;h" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n1-15" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05234170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05537395v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04475747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04791734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vergne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04248259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.13054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04147648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04196120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15055-8.p.0239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04196125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00078.sar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03335984v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.214.0105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02982917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Roubaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05464073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2552" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03649946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02921753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3710" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02983033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/airdf.2018.2250" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03327810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5258" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02651246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349027v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05027231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadeau-Tremblay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05063647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04757364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04608293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04054286v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03676827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03634972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03374798v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Niwese" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lafont-Terranova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05532201v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03080686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Construire%20la%20comp%C3%A9tence%20lexicale%20avec%20les%20mots-amis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03777728v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03611379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05510210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363225v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brun-Lacour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duray-Nesme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Guitard Guitard-Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01424599v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAL013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-05524904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04510544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202418602007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03616873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/lji.250" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03714703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02931029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012125v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neveu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harmegnies" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hriba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prevost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184607001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04779189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Elie-Deschamps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cuin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.770" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>