--- v2 (2026-04-26)
+++ v3 (2026-05-18)
@@ -40,1842 +40,2000 @@
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ANNE SARDIER </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Maitresse de conférences habilitée à diriger des recherches - Sciences du langage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">anne-sardier</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0009-0711-7328</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">197355072</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner le vocabulaire en littérature. Discuter le sens des mots au cycle 3, Stéphanie Genre (2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre de l'AIRDF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots conversationnels : enquête sur les usages et représentations d’étudiants et étudiantes en sciences de l’éducation et de la formation en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseignement-apprentissage du lexique et phraséologie en langue première (10 ans)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Boulc’h</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7, pp.95-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210302v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement explicite en didactique du lexique : quoi, pourquoi, quand, comment ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Robots conversationnels : enquête sur les usages et représentations d’étudiants et étudiantes en sciences de l’éducation et de la formation en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Zablot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Boulc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1 [ART. 15]), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n1-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234170v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fabrique de Grammaire du CE1 au CM2. Pierre Sève, Véronique Ansart, Stéphane Dégeorges (2024)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’enseignement explicite en didactique du lexique : quoi, pourquoi, quand, comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre de l'AIRDF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 75, pp.68-69</w:t>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 230, pp.13-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537395v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mots amis entre pairs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La Fabrique de Grammaire du CE1 au CM2. Pierre Sève, Véronique Ansart, Stéphane Dégeorges (2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 591</w:t>
+              <w:t xml:space="preserve">La lettre de l'AIRDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75, pp.68-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04475747v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la constitution à la mobilisation d’un corpus scolaire en formation initiale d’enseignants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Des mots amis entre pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9</w:t>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791734v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des prêts-à-écrire au service de l’écriture et de la créativité des élèves de 8 à 11 ans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">De la constitution à la mobilisation d’un corpus scolaire en formation initiale d’enseignants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pratiques.13054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04248259v1</w:t>
+                <w:t xml:space="preserve">hal-04791734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoir le mot pour dire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, L'école primaire aujourd'hui, 586, pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement-apprentissage du lexique : discussion lexicale et réemploi en CM2 (10-11 ans)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Des prêts-à-écrire au service de l’écriture et de la créativité des élèves de 8 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15055-8.p.0239⟩</w:t>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 197-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.13054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196120v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les phrases préfabriquées des interactions. Esquisses d'usage à 5-6 ans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Enseignement-apprentissage du lexique : discussion lexicale et réemploi en CM2 (10-11 ans)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/li.00078.sar⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122, pp.239-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15055-8.p.0239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196125v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser la construction du syntagme verbal avec des étudiants se préparant au professorat des écoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les phrases préfabriquées des interactions. Esquisses d'usage à 5-6 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lfa.214.0105⟩</w:t>
+              <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (2), pp.296-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/li.00078.sar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335984v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire la compétence lexicale : quelles avancées vers le réemploi aujourd’hui ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyser la construction du syntagme verbal avec des étudiants se préparant au professorat des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Roubaud</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 214 (3), pp.105-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.214.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982917v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déplier le mot : deux dispositifs d’apprentissage du lexique en faveur du réemploi. Le cas du verbe supporter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’oral à l’école : Enseigner les aspects para-verbaux et non verbaux par la classe à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les humanités numériques pour penser l’éducation et la formation, 17, pp.7-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464073v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’oral à l’école : Enseigner les aspects para-verbaux et non verbaux par la classe à distance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Déplier le mot : deux dispositifs d’apprentissage du lexique en faveur du réemploi. Le cas du verbe supporter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 186 (61), pp.35-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.2552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649946v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le verbe et son &amp;quot;voisinage combinatoire&amp;quot; : Acquisition et réemploi chez des élèves de cinq ans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Construire la compétence lexicale : quelles avancées vers le réemploi aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Approches analytiques des textes littéraires, 210, pp.107-126</w:t>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Construire la compétence lexicale : quelles avancées vers le réemploi aujourd’hui ?, 61, pp.7-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921753v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser les apprentissages lexicaux dans les écoles isolées : la discussion lexicale à distance au cycle 3 (9-11 ans)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le verbe et son &amp;quot;voisinage combinatoire&amp;quot; : Acquisition et réemploi chez des élèves de cinq ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Approches analytiques des textes littéraires, 210, pp.107-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266240v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inciter les élèves à recourir au cotexte pour inférer le sens des unités lexicales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Favoriser les apprentissages lexicaux dans les écoles isolées : la discussion lexicale à distance au cycle 3 (9-11 ans)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre de l'AIRDF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/airdf.2018.2250⟩</w:t>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.3710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983033v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François de Pietro, Carole Fisher et Roxane Gagnon (dir.), L’oral aujourd’hui : perspectives didactiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inciter les élèves à recourir au cotexte pour inférer le sens des unités lexicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lidil.5258⟩</w:t>
+              <w:t xml:space="preserve">La lettre de l'AIRDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La Lettre de l'AIRDF - Dossier : La didactique du lexique, 64 (64), pp.36-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/airdf.2018.2250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03327810v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des effets d’un travail en réseau sur les apprentissages lexicaux d’élèves de cycle 3. Synthèse de rapport d'étape (novembre 2017)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jean-François de Pietro, Carole Fisher et Roxane Gagnon (dir.), L’oral aujourd’hui : perspectives didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.5258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02651246v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching and learning vocabulary: lexical recycling in nursery school</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Étude des effets d’un travail en réseau sur les apprentissages lexicaux d’élèves de cycle 3. Synthèse de rapport d'étape (novembre 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54, pp.207-232</w:t>
+              <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012137v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser l'accès lexical en situation de production écrite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Teaching and learning vocabulary: lexical recycling in nursery school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lexique et écriture, 155-156, pp.127-146</w:t>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.207-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012072v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Favoriser l'accès lexical en situation de production écrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sardier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lexique et écriture, 155-156, pp.127-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">COMMENT FAVORISER LE RÉEMPLOI LEXICAL ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Grossmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReCHERches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 53, pp.2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1885,905 +2043,905 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture collaborative à l’école : usages du Knowledge Forum au Québec et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadeau-Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruralités et communautés apprenantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Clermont Auvergne, Apr 2025, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour du verbe : Les usages des prêts-à-écrire à 10-11 ans (avant l’entrée au secondaire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ACFAS - Enseigner le lexique : perspectives scientifiques et didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de traces numériques assistées par l’IA à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens Jacques Cartier - IA générative et co-élaboration de connaissances en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Jacques Cartier, Oct 2024, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement-apprentissage du lexique et phraséologie en langue première (10 ans)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Créativité en langue et en discours : au-delà des normes et des frontières ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Littoral-Côte d’Opale &amp; UR 4030 HLLI, Jun 2024, Boulogne sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment combiner deux dispositifs d'enseignement-apprentissage du lexique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">90° congrès de l’ACFAS, « Recherches actuelles en didactique du lexique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former par la recherche en didactique du lexique : un long fleuve tranquille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles en didactique du français et formation des enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse, Mar 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la recherche à la classe. Questionnements sur les retombées de deux dispositifs didactiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transition numérique à l'école : sémiotique des échanges oraux et classe à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e congrès de l'AIRDF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Louvain, May 2022, Louvain la Neuve, France</w:t>
+              <w:t xml:space="preserve">Congrès Association Française de Sémiotique - Transitions : écologiques, numériques, sociales, anthropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, Apr 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676827v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition numérique à l'école : sémiotique des échanges oraux et classe à distance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">De la recherche à la classe. Questionnements sur les retombées de deux dispositifs didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Association Française de Sémiotique - Transitions : écologiques, numériques, sociales, anthropiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Limoges, Apr 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">15e congrès de l'AIRDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Louvain, May 2022, Louvain la Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634972v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement-apprentissage du lexique des verbes : discussion lexicale et réemploi en CM2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école primaire au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cergy Paris Université, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du quantitatif au qualitatif : focus sur la compétence lexicale et sur la compétence littéraire et pragmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Niwese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Lafont-Terranova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du projet ANR ECRICOL Compétences et difficultés des élèves en matière d'écriture à l'entrée au collège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maurice Niwese; Université de Bordeaux-INSPE, Sep 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discussions lexicales à distance au cycle 3 (9-11 ans) : un moyen efficient pour développer ses savoirs lexicaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2793,166 +2951,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots-amis pour progresser en vocabulaire. Enrichir le lexique des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-7101-4822-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire la compétence lexicale avec les mots-amis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires Blaise Pascal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-84516-966-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2962,193 +3120,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prêts-à-écrire au service de la compétence scripturale des élèves du projet ÉCRICOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'écriture du primaire au secondaire : du déjà-là aux possibles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PETER LANG, pp.95 à 106, 2022, 978-2-8076-1825-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briser la glace entre lexique et syntaxe auprès d'élèves de 10-11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'étude du fonctionnement de la langue dans la discipline Français : quelles articulations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-39029-148-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3158,98 +3316,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement explicite et explicitation en didactique du lexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études L’enseignement explicite en didactique du français, AIRDF section française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3259,147 +3417,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement, collaboration et apprentissage dans le dispositif Écoles en réseau (ÉER) en Auvergne (2016-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brun-Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duray-Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Guitard Guitard-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ACTé EA 4281; INSPE Clermont Auvergne. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3409,100 +3567,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire la compétence lexicale : quelle place en didactique pour le cotexte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Grenoble Alpes, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015GREAL013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01424599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3512,91 +3670,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du traitement didactique de recherches sur le lexique à la modélisation de nouveaux concepts en didactique du lexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. ACTé EA 4281; Université Clermont Auvergne (UCA), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05524904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3606,640 +3764,640 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’isotopie à l’épreuve des textes d’élèves. Étude réalisée à partir d’un extrait du corpus EcriScol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque E-CALM : Analyser de grands corpus scolaires et universitaires : des questions pour la recherche et pour la formation (E-CALM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 186, pp.02007, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/202418602007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tous pour un et tous pour vingt ! » Usages des unités préfabriquées du récit à l’écrit (11-12 ans)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25965/lji.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bon assez parlé » : les phrases préfabriquées de l’oral dans des productions écrites d’élèves de 11-12 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès mondial de linguistique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 138, EDP Sciences, pp.06023, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/202213806023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétence paraphrastique et interprétation : Le verbe et ses entours en grande section de maternelle (5 ans)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e congrès mondial de linguistique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 78, https://www.shs-conferences.org/articles/shsconf/pdf/2020/06/shsconf_cmlf2020_07022.pdf, 2020, 7e Congrès Mondial de Linguistique Française, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20207807022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partager sa connaissance du système lexical pour développer ses savoirs lexicaux en fin d’école primaire (9-11 ans)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Harmegnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prevost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46, pp.07001, 2018, 6e Congrès Mondial de Linguistique Française, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20184607001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la prise en compte de la dimension syntagmatique du lexique sur le développement de la compétence lexicale en début de collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, 2016, 5e Congrès Mondial de Linguistique Française, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20162707016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment prendre en compte le cotexte dans l'enseignement-apprentissage du lexique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les XXVIIe Journées de linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-143, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4249,147 +4407,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion et enseignement de la littérature ou de la langue première, seconde, de scolarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Elie-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Cuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces Linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25965/espaces-linguistiques.770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4455,51 +4613,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="2FA60DBD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4536,51 +4846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05537391v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sardier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05210302v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Zablot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Boulc&#8217;h" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n1-15" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05234170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05537395v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04475747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04791734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vergne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04248259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.13054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04147648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04196120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15055-8.p.0239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04196125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00078.sar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03335984v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.214.0105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02982917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Roubaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05464073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2552" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03649946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02921753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3710" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02983033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/airdf.2018.2250" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03327810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5258" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02651246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349027v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05027231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadeau-Tremblay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05063647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04757364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04608293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04054286v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03676827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03634972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03374798v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Niwese" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lafont-Terranova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05532201v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03080686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Construire%20la%20comp%C3%A9tence%20lexicale%20avec%20les%20mots-amis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03777728v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03611379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05510210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363225v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brun-Lacour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duray-Nesme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Guitard Guitard-Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01424599v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAL013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-05524904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04510544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202418602007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03616873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/lji.250" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03714703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02931029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012125v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neveu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harmegnies" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hriba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prevost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184607001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04779189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Elie-Deschamps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cuin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.770" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sardier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0711-7328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197355072" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05537391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sardier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05613218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05210302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Zablot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Boulc&#8217;h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n1-15" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05234170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05537395v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04475747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04791734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vergne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04147648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04248259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.13054" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04196120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15055-8.p.0239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04196125v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00078.sar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03335984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.214.0105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03649946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05464073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2552" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02982917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Roubaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02921753v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3710" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02983033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/airdf.2018.2250" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03327810v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02651246v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05027231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadeau-Tremblay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05063647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04757364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04608293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475392v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04054286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03634972v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03676827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03374798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171461v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Niwese" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lafont-Terranova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314212v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05532201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03080686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Construire%20la%20comp%C3%A9tence%20lexicale%20avec%20les%20mots-amis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03777728v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03611379v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05510210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brun-Lacour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duray-Nesme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Guitard Guitard-Morel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01424599v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAL013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-05524904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04510544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202418602007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03616873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/lji.250" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03714703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02931029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neveu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harmegnies" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hriba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prevost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184607001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012295v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04779189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Elie-Deschamps" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cuin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.770" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>