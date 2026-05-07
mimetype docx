--- v1 (2026-03-28)
+++ v2 (2026-05-07)
@@ -875,1181 +875,1172 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Région de débits atteignable en NOMA avec amplificateur non linéaire</w:t>
+                <w:t xml:space="preserve">Bussgang-based SIC decoder under non-linear power amplifier for two-user downlink NOMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Jorswieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2026 IEEE 103rd Vehicular Technology Conference (VTC2026-Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147376v1</w:t>
+                <w:t xml:space="preserve">hal-05593518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation efficace des LLR pour les canaux à bruit additifs symétriques α-stables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Région de débits atteignable en NOMA avec amplificateur non linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195619v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced sensor environment graph based deep learning approach for air quality anomaly detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximation efficace des LLR pour les canaux à bruit additifs symétriques α-stables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32 ND European Signal Processing Conference (EUSIPCO) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Lyon (Centre des Congrès), France</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751177v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced RF-based 3D UAV Outdoor Geolocation: from Trilateration to Machine Learning Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced sensor environment graph based deep learning approach for air quality anomaly detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Belhor</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 27th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32 ND European Signal Processing Conference (EUSIPCO) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon (Centre des Congrès), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552689v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secrecy energy-efficient multi-user NOMA: closed-form solution to bi-criterion formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced RF-based 3D UAV Outdoor Geolocation: from Trilateration to Machine Learning Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Belhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arthur Louchart</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Loscri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 European Conference on Networks and Communications (EuCNC) &amp; 6G Summit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 27th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Tunis, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISORC61049.2024.10551331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378649v3</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de relais robuste aux canaux imparfaits pour la radio cognitive coopérative exploitant des réseaux profonds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secrecy energy-efficient multi-user NOMA: closed-form solution to bi-criterion formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Cervia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Negrel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+                <w:t xml:space="preserve">Miled Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Louchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Colloque Francophone du Traitement du Signal et des Images GRETSI 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Patrice Abry; Olivier Michel, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2024 European Conference on Networks and Communications (EuCNC) &amp; 6G Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294889v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378649v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness to imperfect CSI of power allocation policies in cognitive relay networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Sélection de relais robuste aux canaux imparfaits pour la radio cognitive coopérative exploitant des réseaux profonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Veronica Belmega</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Signal Processing Advances in Wireless Communications, SPAWC 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29ème Colloque Francophone du Traitement du Signal et des Images GRETSI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrice Abry; Olivier Michel, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703594v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving PAC Code Performance with SCL Decoding without Extra Computational Complexity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised Log-Likelihood Ratio Estimation for Short Packets in Impulsive Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Mestrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samet Gelincik</w:t>
+                <w:t xml:space="preserve">Dadja Anade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mary</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications Workshops, ICC Workshops 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9838502⟩</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Austin, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC51071.2022.9771897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555629v1</w:t>
+                <w:t xml:space="preserve">hal-03540198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Log-Likelihood Ratio Estimation for Short Packets in Impulsive Noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasser Mestrah</w:t>
+                <w:t xml:space="preserve">Achieving PAC Code Performance with SCL Decoding without Extra Computational Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samet Gelincik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dadja Anade</w:t>
+                <w:t xml:space="preserve">Philippe Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Baudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Austin, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications Workshops, ICC Workshops 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Seoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC51071.2022.9771897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9838502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540198v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving the Minimum Distance of Polar-Like Codes while Increasing the Information Length</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mary</w:t>
+                <w:t xml:space="preserve">Robustness to imperfect CSI of power allocation policies in cognitive relay networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Benatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Baudais</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Information Theory (ISIT) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aalto, Finland. </w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Signal Processing Advances in Wireless Communications, SPAWC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Oulu, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIT50566.2022.9834446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC51304.2022.9834027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668771v1</w:t>
+                <w:t xml:space="preserve">hal-03703594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achievable rate regions for cooperative cognitive radio networks with complex channels and circular normal additive noises</w:t>
               </w:r>
@@ -2111,910 +2102,936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétrodiffusion coopérative efficace en énergie pour un système multi-utilisateurs à accès multiple NOMA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajar El Hassani</w:t>
+                <w:t xml:space="preserve">Preserving the Minimum Distance of Polar-Like Codes while Increasing the Information Length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samet Gelincik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo C. De Lamare</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Baudais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Information Theory (ISIT) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aalto, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT50566.2022.9834446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691782v2</w:t>
+                <w:t xml:space="preserve">hal-03668771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Solutions in Two-user Downlink NOMA Systems Aided by Ambient Backscattering</w:t>
+                <w:t xml:space="preserve">Rétrodiffusion coopérative efficace en énergie pour un système multi-utilisateurs à accès multiple NOMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar El Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo C. De Lamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793375v1</w:t>
+                <w:t xml:space="preserve">hal-03691782v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised deep learning to solve power allocation problems in cognitive relay networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Benatia</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Solutions in Two-user Downlink NOMA Systems Aided by Ambient Backscattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo C. De Lamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications Workshops, ICC Workshops 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Séoul, South Korea. </w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Rio de Janeiro, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCWorkshops53468.2022.9814541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/globecom48099.2022.10001031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03534545v4</w:t>
+                <w:t xml:space="preserve">hal-03793375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Cooperative Backscattering Closed-Form Solution for NOMA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajar El Hassani</w:t>
+                <w:t xml:space="preserve">Unsupervised deep learning to solve power allocation problems in cognitive relay networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo C. de Lamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference, GLOBECOM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications Workshops, ICC Workshops 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Séoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCWorkshops53468.2022.9814541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343731v1</w:t>
+                <w:t xml:space="preserve">hal-03534545v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient 1-bit feedback NOMA in wireless networks with no CSIT/CDIT</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Cooperative Backscattering Closed-Form Solution for NOMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar El Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Veronica Belmega</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo C. de Lamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop, SSP 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Global Communications Conference, GLOBECOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227273v1</w:t>
+                <w:t xml:space="preserve">hal-03343731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closed-form solution for energy-efficiency optimization in multi-user downlink NOMA</w:t>
+                <w:t xml:space="preserve">Energy-efficient 1-bit feedback NOMA in wireless networks with no CSIT/CDIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar El Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 31st International Symposium on Personal, Indoor and Mobile Radio Communications, PIMRC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop, SSP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Rio de Janeiro, Brazil. IoT-1, 5 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSP49050.2021.9513763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898928v1</w:t>
+                <w:t xml:space="preserve">hal-03227273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal power allocation policies in multi-hop cognitive radio networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A closed-form solution for energy-efficiency optimization in multi-user downlink NOMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IEEE International Symposium on Personal, Indoor and Mobile Radio Communications, PIMRC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, London, United Kingdom. 9217334, 6 p., </w:t>
+              <w:t xml:space="preserve">IEEE 31st International Symposium on Personal, Indoor and Mobile Radio Communications, PIMRC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932927v1</w:t>
+                <w:t xml:space="preserve">hal-02898928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal power allocation in a relay-aided cognitive network</w:t>
+                <w:t xml:space="preserve">Optimal power allocation policies in multi-hop cognitive radio networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Veronica Belmega</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, University Illes Balears, Spain. pp.15-22, </w:t>
+              <w:t xml:space="preserve">31st IEEE International Symposium on Personal, Indoor and Mobile Radio Communications, PIMRC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, London, United Kingdom. 9217334, 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3306309.3306314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270087v1</w:t>
+                <w:t xml:space="preserve">hal-02932927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power control in parallel symmetric α-stable noise channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3522,1072 +3539,1163 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canal à deux relais utilisant Compress-and-Forward</w:t>
+                <w:t xml:space="preserve">Optimal power allocation in a relay-aided cognitive network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Clavier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, University Illes Balears, Spain. pp.15-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3306309.3306314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275880v1</w:t>
+                <w:t xml:space="preserve">hal-03270087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the two-way diamond relay channel with lattice-based Compress-and-Forward</w:t>
+                <w:t xml:space="preserve">Canal à deux relais utilisant Compress-and-Forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2018.8377136⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03270107v1</w:t>
+                <w:t xml:space="preserve">hal-02275880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Estimation of an Approximated Likelihood Ratio in Impulsive Environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the two-way diamond relay channel with lattice-based Compress-and-Forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bologna, Italy. pp.1-5, </w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Barcelona, Spain. pp.1772-1777, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2018.8377136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088559v1</w:t>
+                <w:t xml:space="preserve">hal-03270107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codage basé sur les réseaux de points pour le canal à relais Gaussien mono- et bidirectionnel avec bruits corrélés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind Estimation of an Approximated Likelihood Ratio in Impulsive Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Mestrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudio Weidmann</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bologna, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900968v1</w:t>
+                <w:t xml:space="preserve">hal-02088559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Communication in Dynamic Interference</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Codage basé sur les réseaux de points pour le canal à relais Gaussien mono- et bidirectionnel avec bruits corrélés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671180v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codage basé sur les réseaux de points pour le canal à relais Gaussien mono- et bidirectionnel avec bruits corrélés</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wireless Communication in Dynamic Interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726093v1</w:t>
+                <w:t xml:space="preserve">hal-01671180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canal à relais multidirectionnel avec liens directs</w:t>
+                <w:t xml:space="preserve">Codage basé sur les réseaux de points pour le canal à relais Gaussien mono- et bidirectionnel avec bruits corrélés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Weidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900945v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice coding for the Gaussian one- and two-way relay channels with correlated noises</w:t>
+                <w:t xml:space="preserve">Canal à relais multidirectionnel avec liens directs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Weidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2015.7282821⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01260535v1</w:t>
+                <w:t xml:space="preserve">hal-01900945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the multiway relay channel with direct links</w:t>
+                <w:t xml:space="preserve">Lattice coding for the Gaussian one- and two-way relay channels with correlated noises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Weidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Information Theory Workshop (ITW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Hobart, Australia. pp.651-655, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Hong Kong, China. pp.2076 - 2080, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITW.2014.6970912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2015.7282821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260524v1</w:t>
+                <w:t xml:space="preserve">hal-01260535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized codes for the binary coded side-information problem</w:t>
+                <w:t xml:space="preserve">On the multiway relay channel with direct links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Weidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Turbo Codes and Iterative Information Processing (ISTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp.127-131, </w:t>
+              <w:t xml:space="preserve">2014 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Hobart, Australia. pp.651-655, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITW.2014.6970912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260504v1</w:t>
+                <w:t xml:space="preserve">hal-01260524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved decoding for binary source coding with coded side information</w:t>
+                <w:t xml:space="preserve">Optimized codes for the binary coded side-information problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Weidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Information Theory Workshop (ITW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Symposium on Turbo Codes and Iterative Information Processing (ISTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp.127-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863895v1</w:t>
+                <w:t xml:space="preserve">hal-01260504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improved decoding for binary source coding with coded side information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2013 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sevilla, Spain. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décodeur amélioré pour le codage de source avec information adjacente compressée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4603,51 +4711,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4657,253 +4765,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust DNNs for power allocation problems in cognitive relay networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pre-Transformation Method to Increase the Minimum Distance of Polar-Like Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samet Gelincik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Baudais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557597v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficient communication with neuro-inspired detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4938,51 +5046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4992,100 +5100,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coding for cooperative communications : Topics in distributed source coding and relay channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université de Cergy Pontoise, 2015. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015CERG0774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01344811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5095,105 +5203,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between information theory and optimization: Applications to multi-user wireless communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information Theory [cs.IT]. CY Cergy Paris Université, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04448158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5261,51 +5369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="901C3830"/>
+    <w:nsid w:val="7253D696"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5492,51 +5600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-savard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6375-3681" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194314111" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665856v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Hassani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Veronica Belmega" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C. De Lamare" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2023.3261499" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038209v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Veronica Belmega" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2020.3042742" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Veronica Belmega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3024010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Tahmasbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bloch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2956489" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mestrah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Goupil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-019-1608-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Weidmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0763-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147376v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Philippe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louchart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195619v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04751177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Masmoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551331" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378649v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cervia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Alam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benatia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC51304.2022.9834027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555629v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Gelincik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9838502" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadja Anade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC51071.2022.9771897" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834446" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691782v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Belmega" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom48099.2022.10001031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534545v4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops53468.2022.9814541" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343731v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C. de Lamare" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227273v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP49050.2021.9513763" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898928v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217069" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217334" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270087v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306309.3306314" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02130226v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro de Freitas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815443" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275927v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8886114" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270107v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2018.8377136" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02088559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580788" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900968v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671180v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dorville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900945v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260535v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2015.7282821" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2014.6970912" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955099" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863895v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698185v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557597v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900990v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01344811v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CERG0774" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04448158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-savard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6375-3681" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194314111" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665856v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Hassani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Veronica Belmega" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C. De Lamare" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2023.3261499" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038209v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Veronica Belmega" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2020.3042742" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Veronica Belmega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3024010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Tahmasbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bloch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2956489" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mestrah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Goupil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-019-1608-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Weidmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0763-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Philippe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louchart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Jorswieck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195619v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04751177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Masmoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551331" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378649v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cervia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Alam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294889v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benatia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadja Anade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC51071.2022.9771897" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Gelincik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9838502" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC51304.2022.9834027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834446" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691782v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Belmega" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom48099.2022.10001031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534545v4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops53468.2022.9814541" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343731v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C. de Lamare" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP49050.2021.9513763" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898928v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217069" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932927v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217334" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02130226v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro de Freitas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815443" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275927v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8886114" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306309.3306314" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270107v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2018.8377136" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02088559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580788" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900968v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671180v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dorville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726093v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900945v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260535v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2015.7282821" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2014.6970912" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955099" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863891v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557597v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01344811v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CERG0774" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04448158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>