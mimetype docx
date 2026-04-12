--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1184,539 +1184,539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fiche DS : une méthode d’enregistrement des os en position secondaire dans les sites funéraires historiques</w:t>
+                <w:t xml:space="preserve">Production de céramiques du Haut-Empire dans l’est du territoire picton : les exemples des ateliers de Gourgé (Deux-Sèvres) et de Naintré (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ardagna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Richier</w:t>
+                <w:t xml:space="preserve">Martin Durquety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antropo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27, pp.33-40</w:t>
+              <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Poitiers, p.105-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137811v1</w:t>
+                <w:t xml:space="preserve">hal-01875610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de céramiques de l'Antiquité tardive dans l'est du territoire picton : les ateliers de Louin (Deux-Sèvres) et de Bellefonds (Vienne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into early modern rural ad sanctos burials: the case of the church of Saint-Pierre de Moirans (Isere, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Diverrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Durquety</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
+                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (3-4), pp.167 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-012-0059-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584046v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de céramiques du Haut-Empire dans l’est du territoire picton : les exemples des ateliers de Gourgé (Deux-Sèvres) et de Naintré (Vienne)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
+                <w:t xml:space="preserve">La fiche DS : une méthode d’enregistrement des os en position secondaire dans les sites funéraires historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Poitiers, p.105-134</w:t>
+              <w:t xml:space="preserve">Antropo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27, pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875610v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into early modern rural ad sanctos burials: the case of the church of Saint-Pierre de Moirans (Isere, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
+                <w:t xml:space="preserve">Production de céramiques de l'Antiquité tardive dans l'est du territoire picton : les ateliers de Louin (Deux-Sèvres) et de Bellefonds (Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Durquety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Poitiers, pp.263-298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13219-012-0059-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01814896v1</w:t>
+                <w:t xml:space="preserve">hal-01584046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur les inhumations ad sanctos à l’époque moderne en milieu rural : le cas de l’église Saint-Pierre de Moirans (Isère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Diverrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Poulmarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (3-4), pp.167 - 178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13219-012-0059-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3650,51 +3650,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">μLIBS imaging for the characterization of heterogeneous archaeological materials</w:t>
+                <w:t xml:space="preserve">μLIBS imaging and Artificial Neural Network for the characterization of heterogeneous materials: the case of lime mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Neoričić</w:t>
@@ -3729,323 +3729,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Euro-Mediterranean Symposium on Laser-Induced Breakdown Spectroscopy (EMSLIBS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">1st Symposium in Artificial Intelligence and Applied Mathematics for History and Archaeology « IAMAHA »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798239v1</w:t>
+                <w:t xml:space="preserve">hal-04798184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation rapide et automatisée du mortier de chaux : traitement de données d’imagerie LIBS par réseau de neurones artificiels</w:t>
+                <w:t xml:space="preserve">μLIBS imaging for the characterization of heterogeneous archaeological materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Neoričić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque d'Archéométrie du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">12th Euro-Mediterranean Symposium on Laser-Induced Breakdown Spectroscopy (EMSLIBS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797815v1</w:t>
+                <w:t xml:space="preserve">hal-04798239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">μLIBS imaging and Artificial Neural Network for the characterization of heterogeneous materials: the case of lime mortars</w:t>
+                <w:t xml:space="preserve">Caractérisation rapide et automatisée du mortier de chaux : traitement de données d’imagerie LIBS par réseau de neurones artificiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Symposium in Artificial Intelligence and Applied Mathematics for History and Archaeology « IAMAHA »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">XXIVe colloque d'Archéométrie du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798184v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de l'archéométrie à l'étude d'un site de production de céramique du Moyen Âge central : l'exemple du site médiéval d'Ornon à Lezoux (63)</w:t>
               </w:r>
@@ -8950,51 +8950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493845v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herreyre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Lema&#238;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129452" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579529v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/asrm.13608" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04591994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Orgeur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Notter-Truxa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ud9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cormier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ja00389a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richiero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sandoval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefevre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211071141" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02132614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4902" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02132607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laroche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Langlois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ceci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1888" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ardagna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Durquety" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diverrez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0059-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-T06S5245-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulmarc&#8217;h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonn&#233;ric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wapler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couallier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cunha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrapa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deeken" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sobel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pignet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2004.08.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pelon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dimou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1604" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1997.3234" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batigne-Vallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1997.3238" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928632v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Elaigne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1997.3233" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923633v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1996.3203" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979794v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasfargues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1996.3197" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1993.905" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798667v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Neori&#269;i&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/sfhb-0b51" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zebino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798454v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/4rhm-6090" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678121v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798239v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797815v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cormier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798184v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152850v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Donz&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ruffaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095385v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chamoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134215v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134091v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02015491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261461v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968945v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798525v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798417v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798588v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02015549v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02097832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cayrol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra10-l-etablissement-de-pratz-le-curtillet/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019619v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Verhaeghe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/la-ceramique" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968631v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Laubenheimer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03970684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gorea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lozachmeur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677652v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566106v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566085v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6988" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6988" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578601v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antolin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delefosse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578499v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bader" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134065v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129905v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743347v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumoulin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980663v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980659v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980590v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mayet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979776v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vichy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979784v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979779v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968952v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008155v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165482v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Gallinet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998652v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Couderc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134257v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134259v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134254v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033064v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Beuken" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laduron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493845v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herreyre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Lema&#238;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129452" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579529v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/asrm.13608" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04591994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Orgeur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Notter-Truxa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ud9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cormier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ja00389a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richiero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sandoval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefevre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211071141" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02132614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4902" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02132607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laroche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Langlois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ceci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1888" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Durquety" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diverrez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0059-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-T06S5245-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ardagna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulmarc&#8217;h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonn&#233;ric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wapler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couallier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cunha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrapa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deeken" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sobel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pignet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2004.08.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pelon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dimou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1604" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1997.3234" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batigne-Vallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1997.3238" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928632v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Elaigne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1997.3233" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923633v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1996.3203" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979794v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasfargues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1996.3197" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1993.905" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798667v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Neori&#269;i&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/sfhb-0b51" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zebino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798454v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/4rhm-6090" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678121v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798184v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798239v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797815v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cormier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152850v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Donz&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ruffaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095385v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chamoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134215v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134091v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02015491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261461v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968945v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798525v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798417v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798588v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02015549v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02097832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cayrol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra10-l-etablissement-de-pratz-le-curtillet/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019619v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Verhaeghe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/la-ceramique" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968631v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Laubenheimer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03970684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gorea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lozachmeur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677652v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566106v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566085v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6988" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6988" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578601v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antolin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delefosse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578499v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bader" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134065v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129905v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743347v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumoulin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980663v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980659v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980590v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mayet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979776v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vichy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979784v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979779v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968952v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008155v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165482v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Gallinet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998652v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Couderc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134257v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134259v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134254v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033064v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Beuken" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laduron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>