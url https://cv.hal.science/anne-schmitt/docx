--- v1 (2026-04-12)
+++ v2 (2026-05-17)
@@ -358,239 +358,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579529v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrication des carreaux de pavement de l’abbaye de Cluny</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
+                <w:t xml:space="preserve">Analyse des terres cuites architecturales de l’aqueduc de Nyon/&amp;lt;i&amp;gt;Colonia Iulia Equestris&amp;lt;/i&amp;gt; (Suisse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Henny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Notter-Truxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères, 80 (1), pp.275-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11ud9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04591994v1</w:t>
+                <w:t xml:space="preserve">hal-04619106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des terres cuites architecturales de l’aqueduc de Nyon/&amp;lt;i&amp;gt;Colonia Iulia Equestris&amp;lt;/i&amp;gt; (Suisse)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Clément</w:t>
+                <w:t xml:space="preserve">La fabrication des carreaux de pavement de l’abbaye de Cluny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Henny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Schmitt</w:t>
+                <w:t xml:space="preserve">Magali Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Notter-Truxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 419, p.58-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619106v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04591994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial neural network for high-throughput spectral data processing in LIBS imaging: application to archaeological mortar</w:t>
               </w:r>
@@ -1184,539 +1184,539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de céramiques du Haut-Empire dans l’est du territoire picton : les exemples des ateliers de Gourgé (Deux-Sèvres) et de Naintré (Vienne)</w:t>
+                <w:t xml:space="preserve">La fiche DS : une méthode d’enregistrement des os en position secondaire dans les sites funéraires historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Durquety</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
+                <w:t xml:space="preserve">Y. Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Poitiers, p.105-134</w:t>
+              <w:t xml:space="preserve">Antropo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27, pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875610v1</w:t>
+                <w:t xml:space="preserve">hal-01137811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into early modern rural ad sanctos burials: the case of the church of Saint-Pierre de Moirans (Isere, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production de céramiques de l'Antiquité tardive dans l'est du territoire picton : les ateliers de Louin (Deux-Sèvres) et de Bellefonds (Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
+                <w:t xml:space="preserve">Martin Durquety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Poitiers, pp.263-298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01814896v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fiche DS : une méthode d’enregistrement des os en position secondaire dans les sites funéraires historiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into early modern rural ad sanctos burials: the case of the church of Saint-Pierre de Moirans (Isere, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Diverrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ardagna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Richier</w:t>
+                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antropo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (3-4), pp.167 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-012-0059-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137811v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de céramiques de l'Antiquité tardive dans l'est du territoire picton : les ateliers de Louin (Deux-Sèvres) et de Bellefonds (Vienne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Production de céramiques du Haut-Empire dans l’est du territoire picton : les exemples des ateliers de Gourgé (Deux-Sèvres) et de Naintré (Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Durquety</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Poitiers, pp.263-298</w:t>
+              <w:t xml:space="preserve">, 2012, Poitiers, p.105-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584046v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur les inhumations ad sanctos à l’époque moderne en milieu rural : le cas de l’église Saint-Pierre de Moirans (Isère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Diverrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Poulmarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (3-4), pp.167 - 178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13219-012-0059-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2336,386 +2336,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’atelier de la Manutention</w:t>
+                <w:t xml:space="preserve">Nature des pâtes des céramiques culinaires des ateliers de la Sarra et de Trion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Desbat</w:t>
+                <w:t xml:space="preserve">C. Batigne-Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Les productions des ateliers de potiers antiques de Lyon (2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> partie) : les ateliers du I</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">er</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> s. après J.-C., 54, pp.45-50. </w:t>
+              <w:t xml:space="preserve"> s. après J.-C., 54, pp.69-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galia.1997.3234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/galia.1997.3238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00980652v1</w:t>
+                <w:t xml:space="preserve">halshs-00980651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature des pâtes des céramiques culinaires des ateliers de la Sarra et de Trion</w:t>
+                <w:t xml:space="preserve">L’atelier de la Butte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Batigne-Vallet</w:t>
+                <w:t xml:space="preserve">Eric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Elaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Les productions des ateliers de potiers antiques de Lyon (2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> partie) : les ateliers du I</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">er</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> s. après J.-C., 54, pp.69-71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galia.1997.3238⟩</w:t>
+              <w:t xml:space="preserve"> s. après J.-C., 54, pp.5-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1997.3233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00980651v1</w:t>
+                <w:t xml:space="preserve">halshs-01928632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’atelier de la Butte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">L’atelier de la Manutention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Elaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Les productions des ateliers de potiers antiques de Lyon (2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> partie) : les ateliers du I</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">er</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> s. après J.-C., 54, pp.5-43. </w:t>
+              <w:t xml:space="preserve"> s. après J.-C., 54, pp.45-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galia.1997.3233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/galia.1997.3234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01928632v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00980652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[L’atelier de la Muette] Analyse chimique des pâtes</w:t>
               </w:r>
@@ -5600,51 +5600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7713,51 +7713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'origine de quelques types d'amphores d'Augst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8672,51 +8672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CERANGKOR. Rapport de la campagne 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Beuken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8950,51 +8950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493845v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herreyre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Lema&#238;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129452" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579529v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/asrm.13608" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04591994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Orgeur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Notter-Truxa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ud9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cormier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ja00389a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richiero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sandoval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefevre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211071141" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02132614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4902" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02132607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laroche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Langlois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ceci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1888" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Durquety" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diverrez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0059-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-T06S5245-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ardagna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulmarc&#8217;h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonn&#233;ric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wapler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couallier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cunha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrapa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deeken" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sobel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pignet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2004.08.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pelon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dimou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1604" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1997.3234" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batigne-Vallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1997.3238" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928632v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Elaigne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1997.3233" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923633v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1996.3203" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979794v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasfargues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1996.3197" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1993.905" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798667v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Neori&#269;i&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/sfhb-0b51" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zebino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798454v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/4rhm-6090" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678121v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798184v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798239v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797815v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cormier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152850v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Donz&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ruffaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095385v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chamoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134215v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134091v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02015491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261461v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968945v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798525v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798417v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798588v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02015549v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02097832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cayrol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra10-l-etablissement-de-pratz-le-curtillet/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019619v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Verhaeghe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/la-ceramique" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968631v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Laubenheimer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03970684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gorea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lozachmeur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677652v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566106v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566085v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6988" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6988" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578601v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antolin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delefosse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578499v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bader" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134065v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129905v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743347v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumoulin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980663v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980659v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980590v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mayet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979776v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vichy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979784v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979779v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968952v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008155v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165482v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Gallinet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998652v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Couderc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134257v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134259v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134254v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033064v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Beuken" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laduron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493845v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herreyre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Lema&#238;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129452" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579529v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/asrm.13608" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ud9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04591994v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Orgeur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Notter-Truxa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cormier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ja00389a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richiero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sandoval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefevre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211071141" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02132614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4902" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02132607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laroche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Langlois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ceci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1888" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ardagna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Durquety" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814896v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diverrez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0059-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-T06S5245-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulmarc&#8217;h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonn&#233;ric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wapler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couallier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cunha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrapa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deeken" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sobel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pignet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2004.08.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pelon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dimou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1604" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batigne-Vallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1997.3238" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Elaigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1997.3233" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980652v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1997.3234" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923633v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1996.3203" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979794v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasfargues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1996.3197" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1993.905" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798667v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Neori&#269;i&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/sfhb-0b51" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zebino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798454v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/4rhm-6090" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678121v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798184v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798239v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797815v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cormier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152850v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Donz&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ruffaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095385v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chamoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134215v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134091v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02015491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261461v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968945v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798525v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798417v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798588v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02015549v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02097832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cayrol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra10-l-etablissement-de-pratz-le-curtillet/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019619v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Verhaeghe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/la-ceramique" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968631v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Laubenheimer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03970684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gorea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lozachmeur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677652v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566106v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566085v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6988" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6988" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578601v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antolin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delefosse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578499v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bader" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134065v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129905v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743347v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumoulin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980663v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980659v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980590v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mayet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979776v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vichy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979784v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979779v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968952v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008155v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165482v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Gallinet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998652v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Couderc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134257v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134259v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134254v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033064v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Beuken" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laduron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>