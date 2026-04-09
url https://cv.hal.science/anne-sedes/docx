--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -663,277 +663,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPROCHE DE LA SYNTHÈSE PAR FRONTS D'ONDE (WFS), UTILISANT UNE ANTENNE À FAIBLE DENSITÉ</w:t>
+                <w:t xml:space="preserve">Brain-Body Digital Musical Instrument Work-in-Progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Raymi Morales</w:t>
+                <w:t xml:space="preserve">Atau Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sedès</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Whitmarsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIM, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">ISEA 2023 - 28th International Symposium on Electronic Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cube Garges; Ecole Nationale Supérieure des Arts Décoratifs; Forum des Images, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375792v1</w:t>
+                <w:t xml:space="preserve">hal-04259596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain-Body Digital Musical Instrument Work-in-Progress</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">APPROCHE DE LA SYNTHÈSE PAR FRONTS D'ONDE (WFS), UTILISANT UNE ANTENNE À FAIBLE DENSITÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Whitmarsh</w:t>
+                <w:t xml:space="preserve">Nicolas Raymi Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fierro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Sedès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEA 2023 - 28th International Symposium on Electronic Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Cube Garges; Ecole Nationale Supérieure des Arts Décoratifs; Forum des Images, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIM, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259596v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'électromyographie pour la performance et la composition : trois études de cas dans le cadre du projet BBDMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1312,51 +1312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1692,51 +1692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Sèdes; Alain Bonardi, May 2013, Saint-Denis, France. p. 187-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2926,51 +2926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching, investigating, creating: MUSICOLL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3689,51 +3689,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE2C9315"/>
+    <w:nsid w:val="550A74A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3920,51 +3920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sedes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3613-2801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075956861" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#232;des" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saint-Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Webster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.620" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370113v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitsou Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.602" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634943v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#228;hdeoja Otso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Navarret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quintans Santiago" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375792v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raymi Morales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sed&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atau Tanaka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Whitmarsh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fierro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Carvalho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Schuh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Paris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Millot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Merker Castellani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colafrancesco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otso L&#228;hdeoja" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Quintans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112226v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Billon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133648v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132790v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baltazar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allombert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marczak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Couturier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Silveira Carvalho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074596v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994205v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courribet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thi&#233;baut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01009550v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01009520v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01009533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373129v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397596v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#233;des" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1454" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Vaggione" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verfaille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Couribet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Thiebaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marczak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnolya Roy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656300v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sedes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3613-2801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075956861" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#232;des" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saint-Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Webster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.620" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370113v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitsou Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.602" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634943v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#228;hdeoja Otso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Navarret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quintans Santiago" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259596v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atau Tanaka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Whitmarsh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fierro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375792v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raymi Morales" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sed&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Carvalho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Schuh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Paris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Millot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Merker Castellani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colafrancesco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otso L&#228;hdeoja" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Quintans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112226v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Billon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133648v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132790v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baltazar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allombert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marczak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Couturier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Silveira Carvalho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074596v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994205v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courribet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thi&#233;baut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01009550v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01009520v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01009533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373129v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397596v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#233;des" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1454" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Vaggione" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verfaille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Couribet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Thiebaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marczak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnolya Roy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656300v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>