--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -1552,230 +1552,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXTENSION DU MUSICAL VERS L’INTERMEDIALITÉ: ANALYSES DES APPROCHES DE THIERRY DE MEY ET DE GEORGES APERGHIS</w:t>
+                <w:t xml:space="preserve">La Bibliothèque HOA, Bilan et Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Merker Castellani</w:t>
+                <w:t xml:space="preserve">Julien Colafrancesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Sèdes; Alain Bonardi, May 2013, Saint-Denis, France. p. 187-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112216v1</w:t>
+                <w:t xml:space="preserve">hal-01196422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Bibliothèque HOA, Bilan et Perspectives</w:t>
+                <w:t xml:space="preserve">EXTENSION DU MUSICAL VERS L’INTERMEDIALITÉ: ANALYSES DES APPROCHES DE THIERRY DE MEY ET DE GEORGES APERGHIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Colafrancesco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eliott Paris</w:t>
+                <w:t xml:space="preserve">Felipe Merker Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sèdes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Sèdes; Alain Bonardi, May 2013, Saint-Denis, France. p. 187-198</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196422v1</w:t>
+                <w:t xml:space="preserve">hal-03112216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guitare électrique comme instrument augmenté et outil de création musicale</w:t>
               </w:r>
@@ -3689,51 +3689,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="550A74A5"/>
+    <w:nsid w:val="923499FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3920,51 +3920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sedes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3613-2801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075956861" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#232;des" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saint-Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Webster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.620" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370113v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitsou Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.602" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634943v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#228;hdeoja Otso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Navarret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quintans Santiago" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259596v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atau Tanaka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Whitmarsh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fierro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375792v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raymi Morales" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sed&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Carvalho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Schuh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Paris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Millot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Merker Castellani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colafrancesco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otso L&#228;hdeoja" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Quintans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112226v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Billon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133648v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132790v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baltazar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allombert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marczak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Couturier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Silveira Carvalho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074596v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994205v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courribet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thi&#233;baut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01009550v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01009520v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01009533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373129v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397596v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#233;des" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1454" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Vaggione" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verfaille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Couribet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Thiebaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marczak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnolya Roy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656300v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sedes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3613-2801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075956861" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#232;des" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saint-Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Webster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.620" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370113v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitsou Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.602" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634943v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#228;hdeoja Otso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Navarret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quintans Santiago" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259596v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atau Tanaka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Whitmarsh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fierro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375792v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raymi Morales" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sed&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Carvalho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Schuh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Paris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Millot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colafrancesco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Merker Castellani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otso L&#228;hdeoja" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Quintans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112226v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Billon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133648v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132790v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baltazar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allombert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marczak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Couturier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Silveira Carvalho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074596v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994205v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courribet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thi&#233;baut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01009550v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01009520v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01009533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373129v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397596v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#233;des" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1454" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Vaggione" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verfaille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Couribet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Thiebaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marczak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnolya Roy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656300v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>