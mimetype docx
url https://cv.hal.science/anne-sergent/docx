--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -202,291 +202,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal scaling law in turbulent Rayleigh-Bénard convection with and without roughness</w:t>
+                <w:t xml:space="preserve">Gas radiation effect on a turbulent thermal plume in a confined cavity using direct numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyse Brichet</w:t>
+                <w:t xml:space="preserve">Ying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elian Bernard</w:t>
+                <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Braun</w:t>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Méthivier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1025, pp.A10. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 213, pp.109820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2025.109820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434081v5</w:t>
+                <w:t xml:space="preserve">hal-04997739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas radiation effect on a turbulent thermal plume in a confined cavity using direct numerical simulation</w:t>
+                <w:t xml:space="preserve">Universal scaling law in turbulent Rayleigh-Bénard convection with and without roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Wang</w:t>
+                <w:t xml:space="preserve">Lyse Brichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sergent</w:t>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Saury</w:t>
+                <w:t xml:space="preserve">Elian Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+                <w:t xml:space="preserve">Romane Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Joubert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucas Méthivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 213, pp.109820. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1025, pp.A10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2025.109820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997739v1</w:t>
+                <w:t xml:space="preserve">hal-04434081v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inertial regimes in Rayleigh-Bénard convection</w:t>
               </w:r>
@@ -524,51 +524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26, pp.587-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -628,51 +628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 456, pp.111022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -719,51 +719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of roughness valleys in turbulent Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarek Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -823,103 +823,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of an unsteady confined thermal plume under the influence of gas radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 156, pp.106474:1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -979,51 +979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarek Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berengere Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1100,51 +1100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A well-resolved numerical study of a turbulent buoyant helium jet in a highly-confined two-vented enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanshu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1215,365 +1215,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cessation and reversals of large-scale structures in square Rayleigh-Bénard cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparisons of experimental measurements and large eddy simulations for a helium release in a two vents enclosure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.598⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (17), pp.8935-8953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.07.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921361v2</w:t>
+                <w:t xml:space="preserve">hal-02086322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On reversals in 2D turbulent Rayleigh-Bénard convection: insights from embedding theory and comparison with Proper Orthogonal Decomposition analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (29), pp.033110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5081031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of experimental measurements and large eddy simulations for a helium release in a two vents enclosure.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Cessation and reversals of large-scale structures in square Rayleigh-Bénard cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Tenaud</w:t>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (17), pp.8935-8953. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 877, pp.922-954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.07.120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086322v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921361v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly resolved large eddy simulations of a binary mixture flow in a cavity with two vents: Influence of the computational domain.</w:t>
               </w:r>
@@ -1585,64 +1585,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1715,51 +1715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenlan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1832,51 +1832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precursor for wind reversal in a square Rayleigh-Bénard cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1936,51 +1936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.V. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Polidori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2027,77 +2027,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversal cycle in square Rayleigh-Bénard cells in turbulent regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 808, pp.614-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2125,503 +2125,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic dynamics of a convection roll in a highly confined, vertical, differentially heated fluid layer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A large-scale investigation of wind reversal in a square Rayleigh-Bénard cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (1), pp.013006. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 766, pp.172--201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.013006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282511v1</w:t>
+                <w:t xml:space="preserve">hal-01834653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large-scale investigation of wind reversal in a square Rayleigh-Bénard cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaotic dynamics of a convection roll in a highly confined, vertical, differentially heated fluid layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 766, pp.172--201. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (1), pp.013006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.013006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834653v1</w:t>
+                <w:t xml:space="preserve">hal-01282511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark solutions for natural convection flows in vertical channels submitted to different open boundary conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris Brangeon</w:t>
+                <w:t xml:space="preserve">Transition to chaos of natural convection between two infinite differentially heated vertical plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.05.003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (2), pp.023010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.023010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841302v1</w:t>
+                <w:t xml:space="preserve">hal-00958734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to chaos of natural convection between two infinite differentially heated vertical plates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+                <w:t xml:space="preserve">Benchmark solutions for natural convection flows in vertical channels submitted to different open boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Desrayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (2), pp.023010. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.18-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.023010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958734v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part III: a full convection-conduction-surface radiation coupling</w:t>
               </w:r>
@@ -2633,64 +2633,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Salat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2735,204 +2735,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part I: reference solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part II: end wall effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 39, pp.1-14. </w:t>
+              <w:t xml:space="preserve">, 2012, 39, pp.15-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958714v1</w:t>
+                <w:t xml:space="preserve">hal-00958717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POD investigation of Rayleigh-Bénard convection in a rectangular cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.105106_1-105106_26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2960,174 +2943,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part II: end wall effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part I: reference solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Salat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 39, pp.15-27. </w:t>
+              <w:t xml:space="preserve">, 2012, 39, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958717v1</w:t>
+                <w:t xml:space="preserve">hal-00958714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long time evolution of large-scale patterns in a rectangular Rayleigh-Bénard cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3174,64 +3174,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large eddy simulation of turbulent thermal convection using a Mixed Scale Diffusivity Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3278,51 +3278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical exercise for turbulent natural convection and pollutant diffusion in a two-dimensional partially partitioned cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3450,51 +3450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Salat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3583,51 +3583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a local subgrid diffusivity model for Large Eddy Simulation of buoyancy driven flows : application to a square differentially heated cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3713,51 +3713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Winkelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 37 (8-9), pp.873-881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3816,51 +3816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension du modèle d'échelles mixtes à la diffusivité de sous-maille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3937,433 +3937,433 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Experimental shadowgraphs and DNS in Turbulent Convection Using physically-informed U-Net</w:t>
+                <w:t xml:space="preserve">A PINN Methodology for Temperature Field Inference in the PIV Measurement Plane: Case of Rayleigh-Bénard Convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jai Kumar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Marie-Christine Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mommert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924440v1</w:t>
+                <w:t xml:space="preserve">hal-04924426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PINN Methodology for Temperature Field Inference in the PIV Measurement Plane: Case of Rayleigh-Bénard Convection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of wind on heat transfer in turbulent convection with roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambéry, France. pp.379-386, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924426v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of wind on heat transfer in turbulent convection with roughness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing turbulent convection experimental data challenges in PINNs with appropriate physical sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Mrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Sergent</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285459v1</w:t>
+                <w:t xml:space="preserve">hal-04924450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing turbulent convection experimental data challenges in PINNs with appropriate physical sampling</w:t>
+                <w:t xml:space="preserve">Bridging Experimental shadowgraphs and DNS in Turbulent Convection Using physically-informed U-Net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufiane Mrini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Jai Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4397,120 +4397,120 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924450v1</w:t>
+                <w:t xml:space="preserve">hal-04924440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the wind depletion on the turbulent Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Fluid Dynamics Conference (EFDC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4535,90 +4535,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la suppression du vent sur l’émission de panaches en convection turbulente rugueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4643,90 +4643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la suppression du vent sur la convection turbulente de Rayleigh-Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4745,299 +4745,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petites structures cohérentes en convection turbulente rugueuse</w:t>
+                <w:t xml:space="preserve">Lagrangian Measurements and Physics-Informed Neural Network for Rayleigh-Bénard Flow Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Mrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elian Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">26th International Congress of Theoretical and Applied Mechanics (ICTAM2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353110v1</w:t>
+                <w:t xml:space="preserve">hal-04924332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian Measurements and Physics-Informed Neural Network for Rayleigh-Bénard Flow Reconstruction</w:t>
+                <w:t xml:space="preserve">Petites structures cohérentes en convection turbulente rugueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Theoretical and Applied Mechanics (ICTAM2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t>
+              <w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924332v1</w:t>
+                <w:t xml:space="preserve">hal-05353110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial modulation of the small coherent structures above a rough plate in turbulent Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5056,152 +5056,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature field inference using physics-informed neural networks in turbulent natural convection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Panaches turbulents en convection turbulente de Rayleigh-Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucor Didier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IACM Computational Fluids Conference – CFC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IACM, Apr 2023, Cannes, France</w:t>
+              <w:t xml:space="preserve">Convection naturelle : aspects fondamentaux et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées d'étude de la Société Française de Thermique, Jul 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400813v1</w:t>
+                <w:t xml:space="preserve">hal-04401159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plumes and large scale circulation in turbulent thermal convection with a rough plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5216,273 +5216,273 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RBC 2023 - 9th International Conference on Rayleigh-Bénard Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panaches turbulents en convection turbulente de Rayleigh-Bénard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Physics-informed neural networks modeling of turbulent natural convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indra Kanshana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Doria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convection naturelle : aspects fondamentaux et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées d'étude de la Société Française de Thermique, Jul 2023, Orsay, France</w:t>
+              <w:t xml:space="preserve">PiAI Seminar Series: Physics informed AI in Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Japan Society for the Promotion of Science - Osaka University - TAMU, Jan 2023, Webinaire, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401159v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-informed neural networks modeling of turbulent natural convection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Temperature field inference using physics-informed neural networks in turbulent natural convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Doria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indra Kanshana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Doria</w:t>
+                <w:t xml:space="preserve">Lucor Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PiAI Seminar Series: Physics informed AI in Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Japan Society for the Promotion of Science - Osaka University - TAMU, Jan 2023, Webinaire, Japan</w:t>
+              <w:t xml:space="preserve">22nd IACM Computational Fluids Conference – CFC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IACM, Apr 2023, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400143v1</w:t>
+                <w:t xml:space="preserve">hal-04400813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent plumes in asymmetric rough Rayleigh-Bénard cell</w:t>
               </w:r>
@@ -5494,51 +5494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume de Romemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rozenkranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5576,64 +5576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-résolution par apprentissage automatique guidé par la physique : évaluation pour la convection turbulente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Doria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5665,368 +5665,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Properties of Thermal Plumes in Turbulent Rayleigh-Benard Convection with a Rough Plate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">DNS modelling of hydrogen turbulent buoyant jet in a two-opening air-filled cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanshu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress of theoretical and applied mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Milano, France. pp.611</w:t>
+              <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress 2020 - 14th WCCM &amp; ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400371v1</w:t>
+                <w:t xml:space="preserve">hal-04400908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS modelling of hydrogen turbulent buoyant jet in a two-opening air-filled cavity</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Turbulent Rayleigh-Bénard convection with a roughness plate: Valley flow and plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rosenkranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Romemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengere Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress 2020 - 14th WCCM &amp; ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400908v1</w:t>
+                <w:t xml:space="preserve">hal-04401125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Rayleigh-Bénard convection with a roughness plate: Valley flow and plumes</w:t>
+                <w:t xml:space="preserve">Statistical Properties of Thermal Plumes in Turbulent Rayleigh-Benard Convection with a Rough Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarek Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume de Romemont</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t>
+              <w:t xml:space="preserve">25th International Congress of theoretical and applied mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Milano, France. pp.611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401125v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics/DNS-Informed DNN Surrogates of Turbulent Thermal Convection</w:t>
               </w:r>
@@ -6038,51 +6038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCOMAS, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6120,51 +6120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of entrainment coefficient of turbulent jet in case of hydrogen release in a two-vented cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanshu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6228,51 +6228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de neurones informés par la physique : application à la convection turbulente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6317,1535 +6317,1535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transport enhancement over a rough plate in turbulent Rayleigh-Bénard convection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Numerical assessment of confinement effect and flow structure in case of hydrogen release in a two-vented cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanshu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Orsay, France</w:t>
+              <w:t xml:space="preserve">International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Meyer, Jul 2019, Wicklow, Ireland. pp.1080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401283v1</w:t>
+                <w:t xml:space="preserve">hal-02307677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDE-Constrained Neural Network For Turbulent Rayleigh-Bénard Convection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Lucor</w:t>
+                <w:t xml:space="preserve">Heat Transfert At The Roughness Scale In Turbulent Rayleigh-Bénard Convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Numerical Mathematics and Advanced Applications Conference (ENUMATH2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">17TH EUROPEAN TURBULENCE CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euromech, Sep 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400942v1</w:t>
+                <w:t xml:space="preserve">hal-04390710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfert At The Roughness Scale In Turbulent Rayleigh-Bénard Convection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Etude numérique d’un panache thermique de transition dans une cavité confinée en présence d’un couplage convection-rayonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17TH EUROPEAN TURBULENCE CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Euromech, Sep 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390710v1</w:t>
+                <w:t xml:space="preserve">hal-02467899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of confinement effect and flow structure in case of hydrogen release in a two-vented cavity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Investigation of PDE-constrained deep neural networks for efficient flow field assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elie Saikali</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Meyer, Jul 2019, Wicklow, Ireland. pp.1080</w:t>
+              <w:t xml:space="preserve">Workshop on Frontiers of Uncertainty Quantification in Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307677v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique d’un panache thermique de transition dans une cavité confinée en présence d’un couplage convection-rayonnement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effet du confinement sur le développement d’un panache léger turbulent au sein d’une cavité munie de deux évents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanshu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Joubert</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.111</w:t>
+              <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, Aug 2019, Brest, France. pp.255235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467899v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of PDE-constrained deep neural networks for efficient flow field assimilation</w:t>
+                <w:t xml:space="preserve">PDE-Constrained Neural Network For Turbulent Rayleigh-Bénard Convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Frontiers of Uncertainty Quantification in Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t>
+              <w:t xml:space="preserve">European Numerical Mathematics and Advanced Applications Conference (ENUMATH2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400958v1</w:t>
+                <w:t xml:space="preserve">hal-04400942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du confinement sur le développement d’un panache léger turbulent au sein d’une cavité munie de deux évents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Heat transport enhancement over a rough plate in turbulent Rayleigh-Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elie Saikali</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, Aug 2019, Brest, France. pp.255235</w:t>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307680v1</w:t>
+                <w:t xml:space="preserve">hal-04401283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined Regimes in Rayleigh-Bénard Convection Using Reduced Dimensionality Models</w:t>
+                <w:t xml:space="preserve">Conditional statistics of the large-scale dynamics in square Rayleigh-Bénard cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RAYLEIGH BÉNARD TURBULENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, euromech, Sep 2018, vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401041v1</w:t>
+                <w:t xml:space="preserve">hal-04401017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of an air-helium buoyant jet in a two vented enclosure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Conditional statistics of coherent structures in turbulent Rayleigh-Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Castillo-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengere Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Tenaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM-ECFD 2018 - 7th European Conference on Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187220v1</w:t>
+                <w:t xml:space="preserve">hal-04401315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of rough turbulent Rayleigh-Bénard convection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of convection-radiation coupling on thermal plumes in cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau JDFP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIHTC, Aug 2018, Beijing, China. pp.3565-3572, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC16.cov.023273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401309v1</w:t>
+                <w:t xml:space="preserve">hal-02467390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional statistics of the large-scale dynamics in square Rayleigh-Bénard cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of an air-helium buoyant jet in a two vented enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, euromech, Sep 2018, vienna, Austria</w:t>
+              <w:t xml:space="preserve">ECCM-ECFD 2018 - 7th European Conference on Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401017v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional statistics of coherent structures in turbulent Rayleigh-Bénard convection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of rough turbulent Rayleigh-Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay</w:t>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau JDFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401315v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of convection-radiation coupling on thermal plumes in cavities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Confined Regimes in Rayleigh-Bénard Convection Using Reduced Dimensionality Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Castillo-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Joubert</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Heat Transfer Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RAYLEIGH BÉNARD TURBULENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, enschede, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/IHTC16.cov.023273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02467390v1</w:t>
+                <w:t xml:space="preserve">hal-04401041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale reversals in turbulent Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bã©rengã¨re Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Turbulence and Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Trois Ilets (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7883,51 +7883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of turbulent convection in a rough Rayleigh-Bénard cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarek Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7965,103 +7965,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de panaches thermiques en cavité en présence d’un couplage convection-rayonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique - SFT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8086,306 +8086,306 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large eddy simulations of an air-helium buoyant jet in a two vented enclosure: influence of the outlet boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629387v1</w:t>
+                <w:t xml:space="preserve">hal-03465740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large eddy simulations of an air-helium buoyant jet in a two vented enclosure: influence of the outlet boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465740v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly resolve large eddy simulations of a transitional air-helium buoyant jet in a two vented enclosure: validation against particle image velocimetry experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8436,90 +8436,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage convection-rayonnement en cavité différentiellement chauffée à haut nombre de Rayleigh : impact de l'émissivité des parois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8557,51 +8557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle approche numérique pour la modélisation des interfaces d'un canal vertical asymétriquement chauffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8665,90 +8665,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage convection-rayonnement en cavité différentiellement chauffée à haut nombre de Rayleigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8786,90 +8786,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection-radiation coupling in a differentially heated cavity at high Rayleigh number.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THMT-15, Proceedings of the Eighth International Symposium On Turbulence Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8894,77 +8894,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mechanical boundary conditions on the flow reversal in square Rayleigh-Bénard cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18éme Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Diderot - Paris 7, Mar 2015, Paris, France. pp.ISBN: 978-2-9538596-4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9002,51 +9002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de l'interaction entre un canal vertical asymétriquement chauffé et son environnement extérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9110,51 +9110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of numerical simulations of a 2D buoyancy-driven flow in a vertical channel asymmetrically heated with or without external domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9199,817 +9199,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of laminar starting forced plumes at high Schmidt number</w:t>
+                <w:t xml:space="preserve">Numerical study of laminar starting plumes at high Schmidt number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huong Lan Tran</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Huong-Lan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quere</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439815v1</w:t>
+                <w:t xml:space="preserve">hal-01848703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of laminar starting plumes at high Schmidt number</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Optimisation par krigeage de l'écoulement au sein d'un canal vertical asymétriquement chauffé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848703v1</w:t>
+                <w:t xml:space="preserve">hal-03439850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation par krigeage de l'écoulement au sein d'un canal vertical asymétriquement chauffé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of the helium dispersion in a semi-confined air-filled cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong-Lan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quere</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference on Hydrogen Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439850v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the helium dispersion in a semi-confined air-filled cavity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Period-doubling scenario and crisis-induced intermittency in natural convection between two vertical differentially heated plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hydrogen Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">CFM 2013 21e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848704v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Period-doubling scenario and crisis-induced intermittency in natural convection between two vertical differentially heated plates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Numerical study of laminar starting forced plumes at high Schmidt number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Lan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 21e Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958781v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of natural convection between two vertical differentially heated plates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modélisation numérique d'un canal vertical asymétriquement chauffé avec une condition limite à l'entrée de type vorticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848706v1</w:t>
+                <w:t xml:space="preserve">hal-01848709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique d'un canal vertical asymétriquement chauffé avec une condition limite à l'entrée de type vorticité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of natural convection between two vertical differentially heated plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848709v1</w:t>
+                <w:t xml:space="preserve">hal-01848706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l'écoulement dans un canal différentiellement chauffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenlan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10211,51 +10211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure de l'ecoulement de Rayleigh-Benard en cavite cartesienne de rapport de forme modere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10319,789 +10319,807 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Salat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2006, Sidney, Australia. pp.ihtc*-*13*.mech.unsw.edu.au</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2006, Sidney, Australia. pp.ihtc*-*13*.mech.unsw.edu.au, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC13.p6.230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface radiation effects on turbulent Rayleigh-Bénard convection in a parallelepipedic cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THMT-5 Conference, Hanjalic, Nagano &amp; Jakirlic Editors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Dubrovnik, Croatia. http://130.83.243.201/thmt-06/announce.html</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2006, Dubrovnik, Croatia. http://130.83.243.201/thmt-06/announce.html, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ICHMT.2006.TurbulHeatMassTransf.1110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation d'une formulation dynamique pour la convection naturelle turbulente en cavité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridouane Ezzouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mecanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of Rayleigh-Bénard convection in an infinite fluid layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI ICTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Varsovie, Poland. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de modèles de sous-maille pour la convection naturelle turbulente en cavité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridouane Ezzouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de thermique (SFT 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulation of Rayleigh-Bénard convection using a local subgrid diffusivity model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Résultats d'un exercice numérique pour la convection naturelle turbulente en cavité en présence de polluant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Beghein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glockner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence, Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Journée SFT, Modèles et méthodes numériques en convection turbulente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312584v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats d'un exercice numérique pour la convection naturelle turbulente en cavité en présence de polluant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Large eddy simulation of Rayleigh-Bénard convection using a local subgrid diffusivity model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SFT, Modèles et méthodes numériques en convection turbulente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Turbulence, Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312487v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of turbulent natural convection in a large air cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Salat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11120,182 +11138,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence, Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un modèle de sous-maille adapté à la convection naturelle turbulente : application à la cavité différentiellement chauffée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFT, Vittel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of Turbulent Natural Convection Flows in Cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11310,444 +11328,444 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat Transfer 2002, 12th International Heat Transfer Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, France. pp.81-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation approach for non isothermal airflows in partitioned rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROOMVENT 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations numériques d'écoulements thermo convectifs dans des configurations de type habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SFT, convection dans des enceintes de forme complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de l'écoulement instationnaire dans une pièce chauffée par une approche de simulation des grosses échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique d'écoulements de convection naturelle par une approche de simulation des grosses structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11757,676 +11775,676 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small coherent structures in rough turbulent convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistiques conditionnelles des structures cohérentes en convection turbulente de Rayleigh-Bénard</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of turbulent convection in an asymmetric rough Rayleigh-Bénard cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">21èmes Rencontres du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843439v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of turbulent convection in an asymmetric rough Rayleigh-Bénard cell</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Statistiques conditionnelles des structures cohérentes en convection turbulente de Rayleigh-Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Rencontres du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. </w:t>
+              <w:t xml:space="preserve">21e Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400714v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of wind on heat transfer in turbulent convection with roughness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas radiation effect on a turbulent thermal plume in a confined cavity using direct numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928422v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas radiation effect on a turbulent thermal plume in a confined cavity using direct numerical simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of wind on heat transfer in turbulent convection with roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924224v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-aware deep neural networks for surrogate modeling of turbulent natural convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId240"/>
+      <w:footerReference w:type="default" r:id="rId242"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12494,51 +12512,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="203C9A08"/>
+    <w:nsid w:val="ED698BD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12725,51 +12743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sergent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7724-6891" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182822192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313571423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434081v5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Brichet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carbonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Braun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;thivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10938" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04997739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Saury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109820" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725156v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.257" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Agrawal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029901v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Belkadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.583" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998148v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106474" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329929v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guislain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.296" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanshu Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120470" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921361v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.598" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701353v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.07.120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.108" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834647v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlan Gao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053107" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.013112" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404877v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hemmer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Popa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Polidori" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.04.015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429395v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.647" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282511v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.15" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958721v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Salat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.01.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.08.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834656v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757663" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.10.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/8/082010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2006.009481" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285872v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Quere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Beghein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couturier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.09.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQZTFC03-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132458v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2004.04.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRKGW3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312298v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/716100524" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404887v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Winkelmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1323(02)00050-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0104L32-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312299v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Quere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924440v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Kumar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924426v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Volk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mommert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bauer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285459v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-112" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924450v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Mrini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349321v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353144v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349347v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924332v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400813v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Doria" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucor Didier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401159v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400143v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Kanshana" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400868v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Romemont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rozenkranz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400371v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400908v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rosenkranz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401273v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401239v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401283v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400942v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390710v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307677v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467899v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ying" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400958v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307680v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401041v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187220v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401309v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401017v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401315v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467390v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.cov.023273" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#227;&#169;reng&#227;&#168;re Podvin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170071v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467894v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629387v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saikali" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Michel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465740v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629390v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467887v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467883v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467370v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429811v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628623v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628617v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439815v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Lan Tran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848703v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong-Lan Tran" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439850v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848704v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958781v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848706v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848709v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422700v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361609v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540665v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540667v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243601v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridouane Ezzouhri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312583v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312433v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312584v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312487v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collignan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glockner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312577v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312585v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312491v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312490v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312489v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312587v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312586v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349336v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843439v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400714v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928422v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924224v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159996v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sergent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7724-6891" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182822192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313571423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04997739v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Saury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109820" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434081v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Brichet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carbonneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Braun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;thivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10938" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725156v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.257" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Agrawal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029901v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Belkadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.583" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998148v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106474" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329929v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guislain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.296" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanshu Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120470" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.07.120" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701353v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921361v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.598" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.108" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834647v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlan Gao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053107" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.013112" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404877v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hemmer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Popa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Polidori" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.04.015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429395v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.647" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.15" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958734v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958721v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Salat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.01.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958717v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.10.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834656v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757663" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.08.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/8/082010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2006.009481" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285872v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Quere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Beghein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couturier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.09.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQZTFC03-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132458v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2004.04.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRKGW3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312298v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/716100524" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404887v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Winkelmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1323(02)00050-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0104L32-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312299v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Quere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Volk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mommert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bauer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285459v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-112" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Mrini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924440v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Kumar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349321v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353144v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349347v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924332v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353110v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401159v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400263v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400143v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Kanshana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Doria" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400813v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucor Didier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400868v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Romemont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rozenkranz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400908v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401125v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rosenkranz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401273v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401239v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307677v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390710v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467899v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ying" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400958v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307680v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401283v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401017v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467390v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.cov.023273" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187220v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401309v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401041v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#227;&#169;reng&#227;&#168;re Podvin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170071v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467894v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465740v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629387v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saikali" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Michel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629390v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467887v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467883v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467370v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429811v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628623v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628617v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong-Lan Tran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439850v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848704v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439815v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Lan Tran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848709v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848706v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422700v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361609v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540665v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p6.230" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540667v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2006.TurbulHeatMassTransf.1110" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243601v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridouane Ezzouhri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312583v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312433v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312487v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collignan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glockner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312584v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312577v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312585v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312491v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312490v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312489v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312587v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312586v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349336v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400714v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843439v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924224v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928422v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159996v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>