--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -168,11604 +168,11835 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitioning to the ultimate regime of convection in three-dimensional direct numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of wind on heat transfer in turbulent convection with roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physics-aware deep neural networks for surrogate modeling of turbulent natural convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas radiation effect on a turbulent thermal plume in a confined cavity using direct numerical simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Universal scaling law in turbulent Rayleigh-Bénard convection with and without roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyse Brichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Wang</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elian Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Méthivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2025.109820⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1025, pp.A10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997739v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434081v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal scaling law in turbulent Rayleigh-Bénard convection with and without roughness</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas radiation effect on a turbulent thermal plume in a confined cavity using direct numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10938⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 213, pp.109820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2025.109820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434081v5</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inertial regimes in Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26, pp.587-617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crphys.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725156v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple computational strategies for more effective physics-informed neural networks modeling of turbulent natural convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 456, pp.111022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of roughness valleys in turbulent Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarek Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 923, pp.A6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029901v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of an unsteady confined thermal plume under the influence of gas radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 156, pp.106474:1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical shadowgraph in turbulent Rayleigh-Bénard convection with a rough boundary: investigation of plumes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A well-resolved numerical study of a turbulent buoyant helium jet in a highly-confined two-vented enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesca Chillà</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanshu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.120470:1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.296⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02329929v3</w:t>
+                <w:t xml:space="preserve">hal-02998143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A well-resolved numerical study of a turbulent buoyant helium jet in a highly-confined two-vented enclosure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical shadowgraph in turbulent Rayleigh-Bénard convection with a rough boundary: investigation of plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Guislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengere Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 895, pp.A7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120470⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02998143v1</w:t>
+                <w:t xml:space="preserve">hal-02329929v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of experimental measurements and large eddy simulations for a helium release in a two vents enclosure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44 (17), pp.8935-8953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.07.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On reversals in 2D turbulent Rayleigh-Bénard convection: insights from embedding theory and comparison with Proper Orthogonal Decomposition analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Cessation and reversals of large-scale structures in square Rayleigh-Bénard cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Sergent</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5081031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 877, pp.922-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701353v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921361v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cessation and reversals of large-scale structures in square Rayleigh-Bénard cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On reversals in 2D turbulent Rayleigh-Bénard convection: insights from embedding theory and comparison with Proper Orthogonal Decomposition analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.598⟩</w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (29), pp.033110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5081031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921361v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly resolved large eddy simulations of a binary mixture flow in a cavity with two vents: Influence of the computational domain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44 (17), pp.8856-8873. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.08.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional instabilities of natural convection between two differentially heated vertical plates: Linear and nonlinear complementary approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenlan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Chergui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97, pp.40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.053107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precursor for wind reversal in a square Rayleigh-Bénard cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.013112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat and fluid flow in an uneven heated chimney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.V. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Polidori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 107, pp.220-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversal cycle in square Rayleigh-Bénard cells in turbulent regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 808, pp.614-640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2016.647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large-scale investigation of wind reversal in a square Rayleigh-Bénard cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Chaotic dynamics of a convection roll in a highly confined, vertical, differentially heated fluid layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.15⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (1), pp.013006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.013006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834653v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic dynamics of a convection roll in a highly confined, vertical, differentially heated fluid layer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A large-scale investigation of wind reversal in a square Rayleigh-Bénard cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.013006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 766, pp.172--201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282511v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to chaos of natural convection between two infinite differentially heated vertical plates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+                <w:t xml:space="preserve">Benchmark solutions for natural convection flows in vertical channels submitted to different open boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Desrayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.023010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.18-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958734v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark solutions for natural convection flows in vertical channels submitted to different open boundary conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris Brangeon</w:t>
+                <w:t xml:space="preserve">Transition to chaos of natural convection between two infinite differentially heated vertical plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.05.003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (2), pp.023010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.023010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841302v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part III: a full convection-conduction-surface radiation coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Salat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42, pp.33-48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2013.01.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part II: end wall effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part I: reference solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Salat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 39, pp.15-27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.10.005⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 39, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958717v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POD investigation of Rayleigh-Bénard convection in a rectangular cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.105106_1-105106_26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4757663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part I: reference solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part II: end wall effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 39, pp.1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.08.008⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 39, pp.15-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958714v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long time evolution of large-scale patterns in a rectangular Rayleigh-Bénard cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 318 (8), pp.082010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/318/8/082010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large eddy simulation of turbulent thermal convection using a Mixed Scale Diffusivity Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (1-3), pp.40-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/PCFD.2006.009481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical exercise for turbulent natural convection and pollutant diffusion in a two-dimensional partially partitioned cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Beghein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Collignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (4), pp.311-322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2004.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of turbulent natural convection in a large air-filled cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Salat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 25, pp.824-832. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2004.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a local subgrid diffusivity model for Large Eddy Simulation of buoyancy driven flows : application to a square differentially heated cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 44 (8), pp.789-810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/716100524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatically generated zonal models for building air flow simulation: principles and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Winkelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 37 (8-9), pp.873-881. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0360-1323(02)00050-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension du modèle d'échelles mixtes à la diffusivité de sous-maille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. R. Acad. Sci.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 328 (IIb), pp.891-897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (72)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PINN Methodology for Temperature Field Inference in the PIV Measurement Plane: Case of Rayleigh-Bénard Convection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Bridging Experimental shadowgraphs and DNS in Turbulent Convection Using physically-informed U-Net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jai Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924426v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of wind on heat transfer in turbulent convection with roughness</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A PINN Methodology for Temperature Field Inference in the PIV Measurement Plane: Case of Rayleigh-Bénard Convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mommert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2025-112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05285459v1</w:t>
+                <w:t xml:space="preserve">hal-04924426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing turbulent convection experimental data challenges in PINNs with appropriate physical sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Mrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sergent</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Experimental shadowgraphs and DNS in Turbulent Convection Using physically-informed U-Net</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jai Kumar</w:t>
+                <w:t xml:space="preserve">Influence of wind on heat transfer in turbulent convection with roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambéry, France. pp.379-386, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924440v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the wind depletion on the turbulent Rayleigh-Bénard convection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effet de la suppression du vent sur l’émission de panaches en convection turbulente rugueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Fluid Dynamics Conference (EFDC2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349321v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la suppression du vent sur l’émission de panaches en convection turbulente rugueuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effect of the wind depletion on the turbulent Rayleigh-Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">EFDC2 - 2nd European Fluid Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353144v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la suppression du vent sur la convection turbulente de Rayleigh-Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian Measurements and Physics-Informed Neural Network for Rayleigh-Bénard Flow Reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petites structures cohérentes en convection turbulente rugueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Theoretical and Applied Mechanics (ICTAM2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t>
+              <w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924332v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petites structures cohérentes en convection turbulente rugueuse</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lagrangian Measurements and Physics-Informed Neural Network for Rayleigh-Bénard Flow Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Mrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elian Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">26th International Congress of Theoretical and Applied Mechanics (ICTAM2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353110v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial modulation of the small coherent structures above a rough plate in turbulent Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panaches turbulents en convection turbulente de Rayleigh-Bénard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Temperature field inference using physics-informed neural networks in turbulent natural convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Doria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Lucor</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucor Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convection naturelle : aspects fondamentaux et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées d'étude de la Société Française de Thermique, Jul 2023, Orsay, France</w:t>
+              <w:t xml:space="preserve">22nd IACM Computational Fluids Conference – CFC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IACM, Apr 2023, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401159v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plumes and large scale circulation in turbulent thermal convection with a rough plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RBC 2023 - 9th International Conference on Rayleigh-Bénard Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-informed neural networks modeling of turbulent natural convection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Panaches turbulents en convection turbulente de Rayleigh-Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Doria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PiAI Seminar Series: Physics informed AI in Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Japan Society for the Promotion of Science - Osaka University - TAMU, Jan 2023, Webinaire, Japan</w:t>
+              <w:t xml:space="preserve">Convection naturelle : aspects fondamentaux et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées d'étude de la Société Française de Thermique, Jul 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400143v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature field inference using physics-informed neural networks in turbulent natural convection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physics-informed neural networks modeling of turbulent natural convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indra Kanshana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Doria</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucor Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IACM Computational Fluids Conference – CFC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IACM, Apr 2023, Cannes, France</w:t>
+              <w:t xml:space="preserve">PiAI Seminar Series: Physics informed AI in Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Japan Society for the Promotion of Science - Osaka University - TAMU, Jan 2023, Webinaire, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400813v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent plumes in asymmetric rough Rayleigh-Bénard cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume de Romemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rosenkranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th european fluid mechanics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Euromech, Sep 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-résolution par apprentissage automatique guidé par la physique : évaluation pour la convection turbulente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Doria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique (CFM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM, Aug 2022, Nantes, France. pp.159-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS modelling of hydrogen turbulent buoyant jet in a two-opening air-filled cavity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Statistical Properties of Thermal Plumes in Turbulent Rayleigh-Benard Convection with a Rough Plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress 2020 - 14th WCCM &amp; ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">25th International Congress of theoretical and applied mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Milano, France. pp.611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400908v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Rayleigh-Bénard convection with a roughness plate: Valley flow and plumes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNS modelling of hydrogen turbulent buoyant jet in a two-opening air-filled cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanshu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t>
+              <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress 2020 - 14th WCCM &amp; ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401125v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Properties of Thermal Plumes in Turbulent Rayleigh-Benard Convection with a Rough Plate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Turbulent Rayleigh-Bénard convection with a roughness plate: Valley flow and plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarek Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rosenkranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Romemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengere Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress of theoretical and applied mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Milano, France. pp.611</w:t>
+              <w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400371v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics/DNS-Informed DNN Surrogates of Turbulent Thermal Convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCOMAS, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of entrainment coefficient of turbulent jet in case of hydrogen release in a two-vented cavity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Réseaux de neurones informés par la physique : application à la convection turbulente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées CEA-SMAI/GAMNI 2020 - 32 ème Séminaire de Mécanique des Fluides Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA; SMAI /GAMNI, Feb 2020, paris, France</w:t>
+              <w:t xml:space="preserve">Journée de dynamique des fluides du plateau de Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401273v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de neurones informés par la physique : application à la convection turbulente</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical assessment of entrainment coefficient of turbulent jet in case of hydrogen release in a two-vented cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanshu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Lucor</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de dynamique des fluides du plateau de Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Orsay, France</w:t>
+              <w:t xml:space="preserve">Les journées CEA-SMAI/GAMNI 2020 - 32 ème Séminaire de Mécanique des Fluides Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA; SMAI /GAMNI, Feb 2020, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401239v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of confinement effect and flow structure in case of hydrogen release in a two-vented cavity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Heat transport enhancement over a rough plate in turbulent Rayleigh-Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elie Saikali</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Meyer, Jul 2019, Wicklow, Ireland. pp.1080</w:t>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307677v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfert At The Roughness Scale In Turbulent Rayleigh-Bénard Convection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">PDE-Constrained Neural Network For Turbulent Rayleigh-Bénard Convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17TH EUROPEAN TURBULENCE CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Euromech, Sep 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">European Numerical Mathematics and Advanced Applications Conference (ENUMATH2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390710v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique d’un panache thermique de transition dans une cavité confinée en présence d’un couplage convection-rayonnement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Heat Transfert At The Roughness Scale In Turbulent Rayleigh-Bénard Convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Joubert</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.111</w:t>
+              <w:t xml:space="preserve">17TH EUROPEAN TURBULENCE CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euromech, Sep 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467899v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of PDE-constrained deep neural networks for efficient flow field assimilation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical assessment of confinement effect and flow structure in case of hydrogen release in a two-vented cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanshu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Lucor</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Frontiers of Uncertainty Quantification in Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Meyer, Jul 2019, Wicklow, Ireland. pp.1080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400958v1</w:t>
+                <w:t xml:space="preserve">hal-02307677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du confinement sur le développement d’un panache léger turbulent au sein d’une cavité munie de deux évents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude numérique d’un panache thermique de transition dans une cavité confinée en présence d’un couplage convection-rayonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elie Saikali</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, Aug 2019, Brest, France. pp.255235</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307680v1</w:t>
+                <w:t xml:space="preserve">hal-02467899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDE-Constrained Neural Network For Turbulent Rayleigh-Bénard Convection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effet du confinement sur le développement d’un panache léger turbulent au sein d’une cavité munie de deux évents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanshu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Numerical Mathematics and Advanced Applications Conference (ENUMATH2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, Aug 2019, Brest, France. pp.255235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400942v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transport enhancement over a rough plate in turbulent Rayleigh-Bénard convection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Investigation of PDE-constrained deep neural networks for efficient flow field assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Orsay, France</w:t>
+              <w:t xml:space="preserve">Workshop on Frontiers of Uncertainty Quantification in Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401283v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional statistics of the large-scale dynamics in square Rayleigh-Bénard cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Confined Regimes in Rayleigh-Bénard Convection Using Reduced Dimensionality Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, euromech, Sep 2018, vienna, Austria</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RAYLEIGH BÉNARD TURBULENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401017v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional statistics of coherent structures in turbulent Rayleigh-Bénard convection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of rough turbulent Rayleigh-Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay</w:t>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau JDFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401315v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of convection-radiation coupling on thermal plumes in cavities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of an air-helium buoyant jet in a two vented enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Joubert</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Heat Transfer Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCM-ECFD 2018 - 7th European Conference on Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS, Jun 2018, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467390v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of an air-helium buoyant jet in a two vented enclosure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Conditional statistics of the large-scale dynamics in square Rayleigh-Bénard cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Castillo-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM-ECFD 2018 - 7th European Conference on Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, euromech, Sep 2018, vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187220v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of rough turbulent Rayleigh-Bénard convection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Conditional statistics of coherent structures in turbulent Rayleigh-Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Castillo-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengere Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau JDFP</w:t>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401309v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined Regimes in Rayleigh-Bénard Convection Using Reduced Dimensionality Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of convection-radiation coupling on thermal plumes in cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RAYLEIGH BÉNARD TURBULENCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIHTC, Aug 2018, Beijing, China. pp.3565-3572, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC16.cov.023273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401041v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale reversals in turbulent Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bã©rengã¨re Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Turbulence and Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Trois Ilets (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of turbulent convection in a rough Rayleigh-Bénard cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarek Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Rayleigh-Bénard Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de panaches thermiques en cavité en présence d’un couplage convection-rayonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique - SFT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large eddy simulations of an air-helium buoyant jet in a two vented enclosure: influence of the outlet boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulations of an air-helium buoyant jet in a two vented enclosure: influence of the outlet boundary condition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Highly resolve large eddy simulations of a transitional air-helium buoyant jet in a two vented enclosure: validation against particle image velocimetry experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Hydrogen Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629387v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly resolve large eddy simulations of a transitional air-helium buoyant jet in a two vented enclosure: validation against particle image velocimetry experiments.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Salem</w:t>
+                <w:t xml:space="preserve">Couplage convection-rayonnement en cavité différentiellement chauffée à haut nombre de Rayleigh : impact de l'émissivité des parois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hydrogen Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629390v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage convection-rayonnement en cavité différentiellement chauffée à haut nombre de Rayleigh : impact de l'émissivité des parois.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nouvelle approche numérique pour la modélisation des interfaces d'un canal vertical asymétriquement chauffé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467887v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle approche numérique pour la modélisation des interfaces d'un canal vertical asymétriquement chauffé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Couplage convection-rayonnement en cavité différentiellement chauffée à haut nombre de Rayleigh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628622v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage convection-rayonnement en cavité différentiellement chauffée à haut nombre de Rayleigh</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of mechanical boundary conditions on the flow reversal in square Rayleigh-Bénard cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">18éme Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot - Paris 7, Mar 2015, Paris, France. pp.ISBN: 978-2-9538596-4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467883v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection-radiation coupling in a differentially heated cavity at high Rayleigh number.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THMT-15, Proceedings of the Eighth International Symposium On Turbulence Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mechanical boundary conditions on the flow reversal in square Rayleigh-Bénard cells.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude numérique de l'interaction entre un canal vertical asymétriquement chauffé et son environnement extérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18éme Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot - Paris 7, Mar 2015, Paris, France. pp.ISBN: 978-2-9538596-4-5</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFT, Jan 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429811v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique de l'interaction entre un canal vertical asymétriquement chauffé et son environnement extérieur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Comparative study of numerical simulations of a 2D buoyancy-driven flow in a vertical channel asymmetrically heated with or without external domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFT, Jan 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628623v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of numerical simulations of a 2D buoyancy-driven flow in a vertical channel asymmetrically heated with or without external domain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical study of laminar starting forced plumes at high Schmidt number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Lan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628617v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of laminar starting plumes at high Schmidt number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huong-Lan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation par krigeage de l'écoulement au sein d'un canal vertical asymétriquement chauffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the helium dispersion in a semi-confined air-filled cavity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Period-doubling scenario and crisis-induced intermittency in natural convection between two vertical differentially heated plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hydrogen Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">CFM 2013 21e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848704v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Period-doubling scenario and crisis-induced intermittency in natural convection between two vertical differentially heated plates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of the helium dispersion in a semi-confined air-filled cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong-Lan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 21e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference on Hydrogen Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958781v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of laminar starting forced plumes at high Schmidt number</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of natural convection between two vertical differentially heated plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439815v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique d'un canal vertical asymétriquement chauffé avec une condition limite à l'entrée de type vorticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of natural convection between two vertical differentially heated plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Simulation de l'écoulement dans un canal différentiellement chauffé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenlan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848706v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l'écoulement dans un canal différentiellement chauffé</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">COCORACOPHA II : Couplage convection-rayonnementcondensation/évaporation pour l'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Knikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque 2011 du Programme Interdisciplinaire Energie du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422700v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COCORACOPHA II : Couplage convection-rayonnementcondensation/évaporation pour l'habitat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure de l'ecoulement de Rayleigh-Benard en cavite cartesienne de rapport de forme modere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2011 du Programme Interdisciplinaire Energie du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Montpellier, France. pp.1</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711402v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure de l'ecoulement de Rayleigh-Benard en cavite cartesienne de rapport de forme modere</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Three-dimensional numerical simulations of turbulent natural convection in an air-filled differentially heated cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Salat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Sidney, Australia. pp.ihtc*-*13*.mech.unsw.edu.au, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC13.p6.230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361609v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional numerical simulations of turbulent natural convection in an air-filled differentially heated cavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Surface radiation effects on turbulent Rayleigh-Bénard convection in a parallelepipedic cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Heat Transfer Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/IHTC13.p6.230⟩</w:t>
+              <w:t xml:space="preserve">THMT-5 Conference, Hanjalic, Nagano &amp; Jakirlic Editors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Dubrovnik, Croatia. http://130.83.243.201/thmt-06/announce.html, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ICHMT.2006.TurbulHeatMassTransf.1110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540665v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface radiation effects on turbulent Rayleigh-Bénard convection in a parallelepipedic cavity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Présentation d'une formulation dynamique pour la convection naturelle turbulente en cavité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridouane Ezzouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Le Quere</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THMT-5 Conference, Hanjalic, Nagano &amp; Jakirlic Editors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Mecanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540667v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d'une formulation dynamique pour la convection naturelle turbulente en cavité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Large Eddy Simulation of Rayleigh-Bénard convection in an infinite fluid layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Sergent</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mecanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">XXI ICTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Varsovie, Poland. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243601v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of Rayleigh-Bénard convection in an infinite fluid layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Comparaison de modèles de sous-maille pour la convection naturelle turbulente en cavité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridouane Ezzouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI ICTAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Varsovie, Poland. pp.n.a</w:t>
+              <w:t xml:space="preserve">Congrès Français de thermique (SFT 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312583v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de modèles de sous-maille pour la convection naturelle turbulente en cavité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Résultats d'un exercice numérique pour la convection naturelle turbulente en cavité en présence de polluant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Beghein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glockner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de thermique (SFT 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Journée SFT, Modèles et méthodes numériques en convection turbulente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312433v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats d'un exercice numérique pour la convection naturelle turbulente en cavité en présence de polluant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Large eddy simulation of Rayleigh-Bénard convection using a local subgrid diffusivity model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SFT, Modèles et méthodes numériques en convection turbulente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Turbulence, Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312487v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulation of Rayleigh-Bénard convection using a local subgrid diffusivity model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical investigation of turbulent natural convection in a large air cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Salat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence, Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312584v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of turbulent natural convection in a large air cavity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Etude d'un modèle de sous-maille adapté à la convection naturelle turbulente : application à la cavité différentiellement chauffée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence, Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Congrès SFT, Vittel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312577v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un modèle de sous-maille adapté à la convection naturelle turbulente : application à la cavité différentiellement chauffée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Large Eddy Simulation of Turbulent Natural Convection Flows in Cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Le Quéré</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFT, Vittel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Heat Transfer 2002, 12th International Heat Transfer Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, France. pp.81-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312585v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of Turbulent Natural Convection Flows in Cavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Large Eddy Simulation approach for non isothermal airflows in partitioned rooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Le Quere</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer 2002, 12th International Heat Transfer Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, France. pp.81-86</w:t>
+              <w:t xml:space="preserve">ROOMVENT 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312491v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation approach for non isothermal airflows in partitioned rooms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Simulations numériques d'écoulements thermo convectifs dans des configurations de type habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROOMVENT 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Journée SFT, convection dans des enceintes de forme complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312490v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques d'écoulements thermo convectifs dans des configurations de type habitat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique de l'écoulement instationnaire dans une pièce chauffée par une approche de simulation des grosses échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Sergent</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SFT, convection dans des enceintes de forme complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">congrès SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312489v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique de l'écoulement instationnaire dans une pièce chauffée par une approche de simulation des grosses échelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Etude numérique d'écoulements de convection naturelle par une approche de simulation des grosses structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Le Quere</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2000, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">, May 1999, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11775,676 +12006,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small coherent structures in rough turbulent convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of turbulent convection in an asymmetric rough Rayleigh-Bénard cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarek Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Rencontres du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistiques conditionnelles des structures cohérentes en convection turbulente de Rayleigh-Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843439v1</w:t>
-              </w:r>
-[...333 lines deleted...]
-                <w:t xml:space="preserve">hal-03159996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId242"/>
+      <w:footerReference w:type="default" r:id="rId240"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12512,51 +12408,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED698BD1"/>
+    <w:nsid w:val="A852B731"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12743,51 +12639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sergent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7724-6891" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182822192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313571423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04997739v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Saury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109820" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434081v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Brichet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carbonneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Braun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;thivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10938" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725156v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.257" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Agrawal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029901v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Belkadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.583" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998148v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106474" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329929v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guislain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.296" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanshu Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120470" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.07.120" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701353v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921361v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.598" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.108" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834647v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlan Gao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053107" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.013112" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404877v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hemmer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Popa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Polidori" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.04.015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429395v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.647" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.15" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958734v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958721v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Salat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.01.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958717v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.10.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834656v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757663" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.08.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/8/082010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2006.009481" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285872v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Quere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Beghein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couturier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.09.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQZTFC03-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132458v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2004.04.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRKGW3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312298v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/716100524" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404887v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Winkelmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1323(02)00050-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0104L32-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312299v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Quere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Volk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mommert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bauer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285459v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-112" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Mrini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924440v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Kumar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349321v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353144v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349347v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924332v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353110v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401159v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400263v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400143v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Kanshana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Doria" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400813v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucor Didier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400868v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Romemont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rozenkranz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400908v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401125v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rosenkranz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401273v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401239v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307677v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390710v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467899v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ying" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400958v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307680v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401283v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401017v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467390v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.cov.023273" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187220v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401309v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401041v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#227;&#169;reng&#227;&#168;re Podvin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170071v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467894v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465740v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629387v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saikali" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Michel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629390v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467887v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467883v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467370v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429811v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628623v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628617v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong-Lan Tran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439850v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848704v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439815v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Lan Tran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848709v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848706v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422700v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361609v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540665v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p6.230" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540667v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2006.TurbulHeatMassTransf.1110" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243601v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridouane Ezzouhri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312583v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312433v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312487v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collignan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glockner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312584v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312577v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312585v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312491v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312490v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312489v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312587v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312586v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349336v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400714v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843439v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924224v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928422v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159996v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sergent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7724-6891" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182822192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313571423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598098v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carbonneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159996v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Agrawal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434081v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Brichet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Braun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;thivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10938" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04997739v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Saury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109820" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725156v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.257" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029901v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Belkadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.583" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998148v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106474" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanshu Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120470" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329929v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guislain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.296" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.07.120" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921361v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.598" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701353v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086328v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.108" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlan Gao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053107" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.013112" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404877v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hemmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Popa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Polidori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.04.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429395v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.647" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282511v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.15" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958734v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Salat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.01.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958714v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.08.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757663" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958717v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.10.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519827v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/8/082010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2006.009481" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Quere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Beghein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couturier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.09.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQZTFC03-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132458v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2004.04.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRKGW3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312298v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/716100524" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404887v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Winkelmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1323(02)00050-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0104L32-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Quere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Kumar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924426v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Volk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mommert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bauer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Mrini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285459v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-112" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353144v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349347v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353110v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924332v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400813v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Doria" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucor Didier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400263v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401159v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400143v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Kanshana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400868v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Romemont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rosenkranz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400566v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400908v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401125v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400889v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401273v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401283v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400942v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390710v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307677v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467899v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ying" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saury" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307680v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400958v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401041v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401309v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187220v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401315v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.cov.023273" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170068v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#227;&#169;reng&#227;&#168;re Podvin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467894v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465740v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629390v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saikali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Michel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467887v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628622v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garnier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467883v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429811v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467370v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628623v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628617v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439815v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Lan Tran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848703v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong-Lan Tran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439850v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958781v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848704v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848706v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848709v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422700v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361609v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540665v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p6.230" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2006.TurbulHeatMassTransf.1110" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243601v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridouane Ezzouhri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312583v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312433v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312487v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collignan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glockner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312585v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312491v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312490v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312489v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312587v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312586v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349336v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400714v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843439v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>