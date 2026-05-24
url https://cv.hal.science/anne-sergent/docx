--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -541,421 +541,421 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal scaling law in turbulent Rayleigh-Bénard convection with and without roughness</w:t>
+                <w:t xml:space="preserve">Gas radiation effect on a turbulent thermal plume in a confined cavity using direct numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyse Brichet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+                <w:t xml:space="preserve">Ying Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elian Bernard</w:t>
+                <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Braun</w:t>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Méthivier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1025, pp.A10. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 213, pp.109820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2025.109820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434081v5</w:t>
+                <w:t xml:space="preserve">hal-04997739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas radiation effect on a turbulent thermal plume in a confined cavity using direct numerical simulation</w:t>
+                <w:t xml:space="preserve">The inertial regimes in Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Wang</w:t>
+                <w:t xml:space="preserve">Bernard Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2025.109820⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, pp.587-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crphys.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997739v1</w:t>
+                <w:t xml:space="preserve">hal-04725156v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inertial regimes in Rayleigh-Bénard convection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Universal scaling law in turbulent Rayleigh-Bénard convection with and without roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyse Brichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elian Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Castaing</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucas Méthivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26, pp.587-617. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1025, pp.A10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crphys.257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725156v3</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434081v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple computational strategies for more effective physics-informed neural networks modeling of turbulent natural convection</w:t>
               </w:r>
@@ -1162,103 +1162,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of an unsteady confined thermal plume under the influence of gas radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 156, pp.106474:1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1286,702 +1286,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A well-resolved numerical study of a turbulent buoyant helium jet in a highly-confined two-vented enclosure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical shadowgraph in turbulent Rayleigh-Bénard convection with a rough boundary: investigation of plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Saikali</w:t>
+                <w:t xml:space="preserve">Laura Guislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanshu Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+                <w:t xml:space="preserve">Berengere Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120470⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 895, pp.A7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998143v1</w:t>
+                <w:t xml:space="preserve">hal-02329929v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical shadowgraph in turbulent Rayleigh-Bénard convection with a rough boundary: investigation of plumes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+                <w:t xml:space="preserve">A well-resolved numerical study of a turbulent buoyant helium jet in a highly-confined two-vented enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanshu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Guislain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Sergent</w:t>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berengere Podvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Chillà</w:t>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 895, pp.A7. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.120470:1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329929v3</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of experimental measurements and large eddy simulations for a helium release in a two vents enclosure.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Saikali</w:t>
+                <w:t xml:space="preserve">Cessation and reversals of large-scale structures in square Rayleigh-Bénard cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Tenaud</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.07.120⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 877, pp.922-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086322v1</w:t>
+                <w:t xml:space="preserve">hal-01921361v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cessation and reversals of large-scale structures in square Rayleigh-Bénard cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
+                <w:t xml:space="preserve">On reversals in 2D turbulent Rayleigh-Bénard convection: insights from embedding theory and comparison with Proper Orthogonal Decomposition analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 877, pp.922-954. </w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (29), pp.033110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5081031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921361v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On reversals in 2D turbulent Rayleigh-Bénard convection: insights from embedding theory and comparison with Proper Orthogonal Decomposition analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparisons of experimental measurements and large eddy simulations for a helium release in a two vents enclosure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Faranda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Sergent</w:t>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (29), pp.033110. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (17), pp.8935-8953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5081031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.07.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701353v2</w:t>
+                <w:t xml:space="preserve">hal-02086322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly resolved large eddy simulations of a binary mixture flow in a cavity with two vents: Influence of the computational domain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2366,77 +2366,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversal cycle in square Rayleigh-Bénard cells in turbulent regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 808, pp.614-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2464,235 +2464,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic dynamics of a convection roll in a highly confined, vertical, differentially heated fluid layer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A large-scale investigation of wind reversal in a square Rayleigh-Bénard cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (1), pp.013006. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 766, pp.172--201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.013006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282511v1</w:t>
+                <w:t xml:space="preserve">hal-01834653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large-scale investigation of wind reversal in a square Rayleigh-Bénard cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaotic dynamics of a convection roll in a highly confined, vertical, differentially heated fluid layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 766, pp.172--201. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (1), pp.013006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.013006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834653v1</w:t>
+                <w:t xml:space="preserve">hal-01282511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark solutions for natural convection flows in vertical channels submitted to different open boundary conditions</w:t>
               </w:r>
@@ -2864,51 +2864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (2), pp.023010. </w:t>
@@ -2972,51 +2972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Salat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3074,412 +3074,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part I: reference solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">POD investigation of Rayleigh-Bénard convection in a rectangular cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.105106_1-105106_26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4757663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958714v1</w:t>
+                <w:t xml:space="preserve">hal-01834656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POD investigation of Rayleigh-Bénard convection in a rectangular cavity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part II: end wall effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24, pp.105106_1-105106_26. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.15-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4757663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834656v1</w:t>
+                <w:t xml:space="preserve">hal-00958717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part II: end wall effects</w:t>
+                <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part I: reference solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Salat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 39, pp.15-27. </w:t>
+              <w:t xml:space="preserve">, 2012, 39, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958717v1</w:t>
+                <w:t xml:space="preserve">hal-00958714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long time evolution of large-scale patterns in a rectangular Rayleigh-Bénard cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 318 (8), pp.082010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3526,51 +3526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large eddy simulation of turbulent thermal convection using a Mixed Scale Diffusivity Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3617,51 +3617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical exercise for turbulent natural convection and pollutant diffusion in a two-dimensional partially partitioned cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3789,51 +3789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Salat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3922,51 +3922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a local subgrid diffusivity model for Large Eddy Simulation of buoyancy driven flows : application to a square differentially heated cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4155,51 +4155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension du modèle d'échelles mixtes à la diffusivité de sous-maille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4760,51 +4760,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la suppression du vent sur l’émission de panaches en convection turbulente rugueuse</w:t>
+                <w:t xml:space="preserve">Effect of the wind depletion on the turbulent Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
@@ -4822,97 +4822,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">EFDC2 - 2nd European Fluid Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353144v1</w:t>
+                <w:t xml:space="preserve">hal-05349321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the wind depletion on the turbulent Rayleigh-Bénard convection</w:t>
+                <w:t xml:space="preserve">Effet de la suppression du vent sur l’émission de panaches en convection turbulente rugueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
@@ -4930,73 +4930,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFDC2 - 2nd European Fluid Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349321v1</w:t>
+                <w:t xml:space="preserve">hal-05353144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la suppression du vent sur la convection turbulente de Rayleigh-Bénard</w:t>
               </w:r>
@@ -5224,51 +5224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Mrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elian Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5395,138 +5395,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature field inference using physics-informed neural networks in turbulent natural convection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Panaches turbulents en convection turbulente de Rayleigh-Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucor Didier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IACM Computational Fluids Conference – CFC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IACM, Apr 2023, Cannes, France</w:t>
+              <w:t xml:space="preserve">Convection naturelle : aspects fondamentaux et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées d'étude de la Société Française de Thermique, Jul 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400813v1</w:t>
+                <w:t xml:space="preserve">hal-04401159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plumes and large scale circulation in turbulent thermal convection with a rough plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5555,273 +5555,273 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RBC 2023 - 9th International Conference on Rayleigh-Bénard Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panaches turbulents en convection turbulente de Rayleigh-Bénard</w:t>
+                <w:t xml:space="preserve">Physics-informed neural networks modeling of turbulent natural convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indra Kanshana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Doria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convection naturelle : aspects fondamentaux et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées d'étude de la Société Française de Thermique, Jul 2023, Orsay, France</w:t>
+              <w:t xml:space="preserve">PiAI Seminar Series: Physics informed AI in Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Japan Society for the Promotion of Science - Osaka University - TAMU, Jan 2023, Webinaire, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401159v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-informed neural networks modeling of turbulent natural convection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature field inference using physics-informed neural networks in turbulent natural convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Doria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indra Kanshana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Doria</w:t>
+                <w:t xml:space="preserve">Lucor Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PiAI Seminar Series: Physics informed AI in Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Japan Society for the Promotion of Science - Osaka University - TAMU, Jan 2023, Webinaire, Japan</w:t>
+              <w:t xml:space="preserve">22nd IACM Computational Fluids Conference – CFC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IACM, Apr 2023, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400143v1</w:t>
+                <w:t xml:space="preserve">hal-04400813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent plumes in asymmetric rough Rayleigh-Bénard cell</w:t>
               </w:r>
@@ -5915,51 +5915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-résolution par apprentissage automatique guidé par la physique : évaluation pour la convection turbulente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Doria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6004,368 +6004,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Properties of Thermal Plumes in Turbulent Rayleigh-Benard Convection with a Rough Plate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+                <w:t xml:space="preserve">DNS modelling of hydrogen turbulent buoyant jet in a two-opening air-filled cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanshu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress of theoretical and applied mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Milano, France. pp.611</w:t>
+              <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress 2020 - 14th WCCM &amp; ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400371v1</w:t>
+                <w:t xml:space="preserve">hal-04400908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS modelling of hydrogen turbulent buoyant jet in a two-opening air-filled cavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulent Rayleigh-Bénard convection with a roughness plate: Valley flow and plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rosenkranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Romemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanshu Wang</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Berengere Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress 2020 - 14th WCCM &amp; ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400908v1</w:t>
+                <w:t xml:space="preserve">hal-04401125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Rayleigh-Bénard convection with a roughness plate: Valley flow and plumes</w:t>
+                <w:t xml:space="preserve">Statistical Properties of Thermal Plumes in Turbulent Rayleigh-Benard Convection with a Rough Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarek Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume de Romemont</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t>
+              <w:t xml:space="preserve">25th International Congress of theoretical and applied mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Milano, France. pp.611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401125v1</w:t>
+                <w:t xml:space="preserve">hal-04400371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics/DNS-Informed DNN Surrogates of Turbulent Thermal Convection</w:t>
               </w:r>
@@ -6554,90 +6554,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of entrainment coefficient of turbulent jet in case of hydrogen release in a two-vented cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanshu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées CEA-SMAI/GAMNI 2020 - 32 ème Séminaire de Mécanique des Fluides Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEA; SMAI /GAMNI, Feb 2020, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6656,822 +6656,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transport enhancement over a rough plate in turbulent Rayleigh-Bénard convection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+                <w:t xml:space="preserve">Numerical assessment of confinement effect and flow structure in case of hydrogen release in a two-vented cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanshu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Orsay, France</w:t>
+              <w:t xml:space="preserve">International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Meyer, Jul 2019, Wicklow, Ireland. pp.1080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401283v1</w:t>
+                <w:t xml:space="preserve">hal-02307677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDE-Constrained Neural Network For Turbulent Rayleigh-Bénard Convection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Lucor</w:t>
+                <w:t xml:space="preserve">Heat Transfert At The Roughness Scale In Turbulent Rayleigh-Bénard Convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Numerical Mathematics and Advanced Applications Conference (ENUMATH2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">17TH EUROPEAN TURBULENCE CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euromech, Sep 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400942v1</w:t>
+                <w:t xml:space="preserve">hal-04390710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfert At The Roughness Scale In Turbulent Rayleigh-Bénard Convection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+                <w:t xml:space="preserve">Etude numérique d’un panache thermique de transition dans une cavité confinée en présence d’un couplage convection-rayonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17TH EUROPEAN TURBULENCE CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Euromech, Sep 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390710v1</w:t>
+                <w:t xml:space="preserve">hal-02467899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of confinement effect and flow structure in case of hydrogen release in a two-vented cavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanshu Wang</w:t>
+                <w:t xml:space="preserve">Investigation of PDE-constrained deep neural networks for efficient flow field assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elie Saikali</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Meyer, Jul 2019, Wicklow, Ireland. pp.1080</w:t>
+              <w:t xml:space="preserve">Workshop on Frontiers of Uncertainty Quantification in Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307677v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique d’un panache thermique de transition dans une cavité confinée en présence d’un couplage convection-rayonnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wang Ying</w:t>
+                <w:t xml:space="preserve">Effet du confinement sur le développement d’un panache léger turbulent au sein d’une cavité munie de deux évents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanshu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Joubert</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.111</w:t>
+              <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, Aug 2019, Brest, France. pp.255235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467899v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du confinement sur le développement d’un panache léger turbulent au sein d’une cavité munie de deux évents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanshu Wang</w:t>
+                <w:t xml:space="preserve">PDE-Constrained Neural Network For Turbulent Rayleigh-Bénard Convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, Aug 2019, Brest, France. pp.255235</w:t>
+              <w:t xml:space="preserve">European Numerical Mathematics and Advanced Applications Conference (ENUMATH2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307680v1</w:t>
+                <w:t xml:space="preserve">hal-04400942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of PDE-constrained deep neural networks for efficient flow field assimilation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atul Agrawal</w:t>
+                <w:t xml:space="preserve">Heat transport enhancement over a rough plate in turbulent Rayleigh-Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Lucor</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Frontiers of Uncertainty Quantification in Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400958v1</w:t>
+                <w:t xml:space="preserve">hal-04401283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined Regimes in Rayleigh-Bénard Convection Using Reduced Dimensionality Models</w:t>
               </w:r>
@@ -7483,51 +7483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RAYLEIGH BÉNARD TURBULENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7647,90 +7647,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of an air-helium buoyant jet in a two vented enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM-ECFD 2018 - 7th European Conference on Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCOMAS, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7794,51 +7794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, euromech, Sep 2018, vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7857,334 +7857,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional statistics of coherent structures in turbulent Rayleigh-Bénard convection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andres Castillo-Castellanos</w:t>
+                <w:t xml:space="preserve">Numerical simulation of convection-radiation coupling on thermal plumes in cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIHTC, Aug 2018, Beijing, China. pp.3565-3572, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC16.cov.023273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401315v1</w:t>
+                <w:t xml:space="preserve">hal-02467390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of convection-radiation coupling on thermal plumes in cavities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ying Wang</w:t>
+                <w:t xml:space="preserve">Conditional statistics of coherent structures in turbulent Rayleigh-Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Joubert</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengere Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Heat Transfer Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/IHTC16.cov.023273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02467390v1</w:t>
+                <w:t xml:space="preserve">hal-04401315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale reversals in turbulent Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bã©rengã¨re Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Turbulence and Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Trois Ilets (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8304,103 +8304,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de panaches thermiques en cavité en présence d’un couplage convection-rayonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique - SFT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8425,90 +8425,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large eddy simulations of an air-helium buoyant jet in a two vented enclosure: influence of the outlet boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8572,51 +8572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8667,90 +8667,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage convection-rayonnement en cavité différentiellement chauffée à haut nombre de Rayleigh : impact de l'émissivité des parois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8769,541 +8769,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle approche numérique pour la modélisation des interfaces d'un canal vertical asymétriquement chauffé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Garnier</w:t>
+                <w:t xml:space="preserve">Couplage convection-rayonnement en cavité différentiellement chauffée à haut nombre de Rayleigh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628622v1</w:t>
+                <w:t xml:space="preserve">hal-02467883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage convection-rayonnement en cavité différentiellement chauffée à haut nombre de Rayleigh</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Joubert</w:t>
+                <w:t xml:space="preserve">Nouvelle approche numérique pour la modélisation des interfaces d'un canal vertical asymétriquement chauffé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467883v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mechanical boundary conditions on the flow reversal in square Rayleigh-Bénard cells.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
+                <w:t xml:space="preserve">Convection-radiation coupling in a differentially heated cavity at high Rayleigh number.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18éme Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot - Paris 7, Mar 2015, Paris, France. pp.ISBN: 978-2-9538596-4-5</w:t>
+              <w:t xml:space="preserve">THMT-15, Proceedings of the Eighth International Symposium On Turbulence Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429811v1</w:t>
+                <w:t xml:space="preserve">hal-02467370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convection-radiation coupling in a differentially heated cavity at high Rayleigh number.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cadet</w:t>
+                <w:t xml:space="preserve">Effect of mechanical boundary conditions on the flow reversal in square Rayleigh-Bénard cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Joubert</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THMT-15, Proceedings of the Eighth International Symposium On Turbulence Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sarajevo, Bosnia and Herzegovina</w:t>
+              <w:t xml:space="preserve">18éme Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot - Paris 7, Mar 2015, Paris, France. pp.ISBN: 978-2-9538596-4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467370v1</w:t>
+                <w:t xml:space="preserve">hal-01429811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de l'interaction entre un canal vertical asymétriquement chauffé et son environnement extérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFT, Jan 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9328,90 +9328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of numerical simulations of a 2D buoyancy-driven flow in a vertical channel asymmetrically heated with or without external domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9430,354 +9430,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of laminar starting forced plumes at high Schmidt number</w:t>
+                <w:t xml:space="preserve">Numerical study of laminar starting plumes at high Schmidt number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huong Lan Tran</w:t>
+                <w:t xml:space="preserve">Huong-Lan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quere</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439815v1</w:t>
+                <w:t xml:space="preserve">hal-01848703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of laminar starting plumes at high Schmidt number</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huong-Lan Tran</w:t>
+                <w:t xml:space="preserve">Optimisation par krigeage de l'écoulement au sein d'un canal vertical asymétriquement chauffé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848703v1</w:t>
+                <w:t xml:space="preserve">hal-03439850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation par krigeage de l'écoulement au sein d'un canal vertical asymétriquement chauffé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Garnier</w:t>
+                <w:t xml:space="preserve">Numerical simulation of the helium dispersion in a semi-confined air-filled cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong-Lan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quere</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference on Hydrogen Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439850v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Period-doubling scenario and crisis-induced intermittency in natural convection between two vertical differentially heated plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenlan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9799,418 +9799,418 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 21e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the helium dispersion in a semi-confined air-filled cavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huong-Lan Tran</w:t>
+                <w:t xml:space="preserve">Numerical study of laminar starting forced plumes at high Schmidt number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Lan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hydrogen Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848704v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of natural convection between two vertical differentially heated plates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+                <w:t xml:space="preserve">Modélisation numérique d'un canal vertical asymétriquement chauffé avec une condition limite à l'entrée de type vorticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848706v1</w:t>
+                <w:t xml:space="preserve">hal-01848709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique d'un canal vertical asymétriquement chauffé avec une condition limite à l'entrée de type vorticité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Garnier</w:t>
+                <w:t xml:space="preserve">Numerical simulation of natural convection between two vertical differentially heated plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848709v1</w:t>
+                <w:t xml:space="preserve">hal-01848706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l'écoulement dans un canal différentiellement chauffé</w:t>
               </w:r>
@@ -10248,51 +10248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10455,51 +10455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure de l'ecoulement de Rayleigh-Benard en cavite cartesienne de rapport de forme modere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10550,51 +10550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Salat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10684,51 +10684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10788,51 +10788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation d'une formulation dynamique pour la convection naturelle turbulente en cavité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridouane Ezzouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10883,51 +10883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of Rayleigh-Bénard convection in an infinite fluid layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10978,51 +10978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de modèles de sous-maille pour la convection naturelle turbulente en cavité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridouane Ezzouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11054,247 +11054,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats d'un exercice numérique pour la convection naturelle turbulente en cavité en présence de polluant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Large eddy simulation of Rayleigh-Bénard convection using a local subgrid diffusivity model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SFT, Modèles et méthodes numériques en convection turbulente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Turbulence, Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312487v1</w:t>
+                <w:t xml:space="preserve">hal-00312584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulation of Rayleigh-Bénard convection using a local subgrid diffusivity model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Résultats d'un exercice numérique pour la convection naturelle turbulente en cavité en présence de polluant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Beghein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glockner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence, Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Journée SFT, Modèles et méthodes numériques en convection turbulente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312584v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of turbulent natural convection in a large air cavity</w:t>
               </w:r>
@@ -11306,51 +11306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Salat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11418,51 +11418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un modèle de sous-maille adapté à la convection naturelle turbulente : application à la cavité différentiellement chauffée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11500,51 +11500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of Turbulent Natural Convection Flows in Cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11589,260 +11589,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation approach for non isothermal airflows in partitioned rooms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Simulations numériques d'écoulements thermo convectifs dans des configurations de type habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROOMVENT 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Journée SFT, convection dans des enceintes de forme complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312490v1</w:t>
+                <w:t xml:space="preserve">hal-00312489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques d'écoulements thermo convectifs dans des configurations de type habitat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Large Eddy Simulation approach for non isothermal airflows in partitioned rooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SFT, convection dans des enceintes de forme complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">ROOMVENT 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312489v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de l'écoulement instationnaire dans une pièce chauffée par une approche de simulation des grosses échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11893,77 +11893,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique d'écoulements de convection naturelle par une approche de simulation des grosses structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12109,230 +12109,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of turbulent convection in an asymmetric rough Rayleigh-Bénard cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+                <w:t xml:space="preserve">Statistiques conditionnelles des structures cohérentes en convection turbulente de Rayleigh-Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Rencontres du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. </w:t>
+              <w:t xml:space="preserve">21e Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400714v1</w:t>
+                <w:t xml:space="preserve">hal-01843439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistiques conditionnelles des structures cohérentes en convection turbulente de Rayleigh-Bénard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
+                <w:t xml:space="preserve">Numerical modeling of turbulent convection in an asymmetric rough Rayleigh-Bénard cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">21èmes Rencontres du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843439v1</w:t>
+                <w:t xml:space="preserve">hal-04400714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId240"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12408,51 +12408,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A852B731"/>
+    <w:nsid w:val="5AE84155"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12639,51 +12639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sergent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7724-6891" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182822192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313571423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598098v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carbonneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159996v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Agrawal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434081v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Brichet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Braun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;thivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10938" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04997739v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Saury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109820" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725156v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.257" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029901v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Belkadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.583" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998148v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106474" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanshu Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120470" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329929v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guislain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.296" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.07.120" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921361v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.598" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701353v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086328v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.108" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlan Gao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053107" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.013112" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404877v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hemmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Popa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Polidori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.04.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429395v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.647" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282511v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.15" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958734v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Salat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.01.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958714v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.08.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757663" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958717v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.10.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519827v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/8/082010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2006.009481" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Quere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Beghein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couturier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.09.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQZTFC03-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132458v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2004.04.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRKGW3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312298v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/716100524" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404887v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Winkelmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1323(02)00050-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0104L32-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Quere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Kumar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924426v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Volk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mommert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bauer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Mrini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285459v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-112" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353144v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349347v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353110v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924332v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400813v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Doria" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucor Didier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400263v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401159v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400143v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Kanshana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400868v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Romemont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rosenkranz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400566v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400908v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401125v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400889v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401273v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401283v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400942v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390710v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307677v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467899v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ying" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saury" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307680v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400958v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401041v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401309v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187220v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401315v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.cov.023273" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170068v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#227;&#169;reng&#227;&#168;re Podvin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467894v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465740v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629390v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saikali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Michel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467887v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628622v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garnier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467883v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429811v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467370v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628623v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628617v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439815v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Lan Tran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848703v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong-Lan Tran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439850v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958781v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848704v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848706v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848709v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422700v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361609v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540665v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p6.230" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2006.TurbulHeatMassTransf.1110" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243601v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridouane Ezzouhri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312583v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312433v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312487v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collignan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glockner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312585v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312491v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312490v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312489v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312587v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312586v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349336v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400714v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843439v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sergent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7724-6891" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182822192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313571423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598098v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carbonneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159996v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Agrawal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04997739v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Saury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109820" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725156v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.257" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434081v5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Brichet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Braun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;thivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10938" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029901v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Belkadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.583" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998148v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106474" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329929v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guislain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanshu Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120470" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921361v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.598" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701353v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.07.120" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086328v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.108" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlan Gao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053107" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.013112" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404877v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hemmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Popa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Polidori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.04.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429395v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.647" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282511v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958734v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Salat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.01.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834656v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757663" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.10.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.08.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519827v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/8/082010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2006.009481" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Quere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Beghein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couturier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.09.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQZTFC03-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132458v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2004.04.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRKGW3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312298v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/716100524" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404887v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Winkelmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1323(02)00050-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0104L32-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Quere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Kumar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924426v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Volk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mommert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bauer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Mrini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285459v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-112" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353144v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349347v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353110v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924332v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401159v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400263v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400143v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Kanshana" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Doria" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400813v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucor Didier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400868v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Romemont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rosenkranz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400566v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401125v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400371v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400889v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401273v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307677v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390710v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467899v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ying" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400958v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307680v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400942v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401283v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401041v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401309v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187220v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467390v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.cov.023273" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401315v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170068v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#227;&#169;reng&#227;&#168;re Podvin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467894v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465740v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629390v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saikali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Michel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467887v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467883v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467370v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429811v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628623v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628617v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848703v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong-Lan Tran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439850v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848704v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958781v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439815v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Lan Tran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848709v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848706v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422700v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361609v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540665v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p6.230" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2006.TurbulHeatMassTransf.1110" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243601v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridouane Ezzouhri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312583v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312433v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312584v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312487v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collignan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glockner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312585v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312491v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312489v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312587v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312586v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349336v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843439v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400714v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>