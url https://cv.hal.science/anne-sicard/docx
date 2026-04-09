--- v0 (2026-03-07)
+++ v1 (2026-04-09)
@@ -953,1290 +953,1290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XadA2 Adhesin Decreases Biofilm Formation and Transmission of Xylella fastidiosa subsp. pauca</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population structure and adaptation of a bacterial pathogen in California grapevines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Bossi Esteves</w:t>
+                <w:t xml:space="preserve">Jeffery Ezennia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Lopes Nalin</w:t>
+                <w:t xml:space="preserve">Nina Leviten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla Kudlawiec</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodrigo P.P. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects11080473⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (7), pp.2625-2638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114215v1</w:t>
+                <w:t xml:space="preserve">hal-05385898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population structure and adaptation of a bacterial pathogen in California grapevines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffery Ezennia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Leviten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo P.P. Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (7), pp.2625-2638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.14965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385898v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference of Bacterial Pathogen Instantaneous Population Growth Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreina Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Voeltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zeilinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (3), pp.402-411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/MPMI-10-19-0274-TA⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure and adaptation of a bacterial pathogen in California grapevines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vanhove</w:t>
+                <w:t xml:space="preserve">Impact of phenolic compounds on progression of Xylella fastidiosa infections in susceptible and PdR1-locus containing resistant grapevines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Wallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zeilinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andrew Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (7), pp.2625-2638. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (8), pp.e0237545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0237545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114229v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of phenolic compounds on progression of Xylella fastidiosa infections in susceptible and PdR1-locus containing resistant grapevines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Andrew Walker</w:t>
+                <w:t xml:space="preserve">XadA2 Adhesin Decreases Biofilm Formation and Transmission of Xylella fastidiosa subsp. pauca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Bossi Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lopes Nalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Kudlawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Caserta Salviatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Melo Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (8), pp.e0237545. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (8), pp.473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0237545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects11080473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114210v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localizing Genome Segments and Protein Products of a Multipartite Virus in Host Plant Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multicellular way of life for a multipartite virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3443⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.e43599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.43599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529712v1</w:t>
+                <w:t xml:space="preserve">hal-02082621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multicellular way of life for a multipartite virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localizing Genome Segments and Protein Products of a Multipartite Virus in Host Plant Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8, pp.e43599. </w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (23), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.43599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082621v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating between viable and membrane-damaged cells of the plant pathogen Xylella fastidiosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic Diversity and Recombination among Xylella fastidiosa Subspecies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Retchless</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo de La Fuente</w:t>
+                <w:t xml:space="preserve">Adrien Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helvecio Coletta-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221119⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02972-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114233v1</w:t>
+                <w:t xml:space="preserve">hal-03114240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Diversity and Recombination among Xylella fastidiosa Subspecies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discriminating between viable and membrane-damaged cells of the plant pathogen Xylella fastidiosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Rieux</w:t>
+                <w:t xml:space="preserve">Marcus Merfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Voeltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zeilinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helvecio Coletta-Filho</w:t>
+                <w:t xml:space="preserve">Leonardo de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 85 (13), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02972-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114240v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Diversity and Recombination among Xylella fastidiosa Subspecies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Retchless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helvecio Coletta-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 85 (13), </w:t>
@@ -2268,563 +2268,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xylella fastidiosa : Insights into an Emerging Plant Pathogen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian vector transmission model detects conflicting interactions from transgenic disease‐resistant grapevines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zeilinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Turek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Cornara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dylan Beal</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Lindow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080417-045849⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (11), pp.e02494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.2494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385901v1</w:t>
+                <w:t xml:space="preserve">hal-03114269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian vector transmission model detects conflicting interactions from transgenic disease‐resistant grapevines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniele Cornara</w:t>
+                <w:t xml:space="preserve">Small bottleneck size in a highly multipartite virus during a complete infection cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea T Sofonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Lindow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.2494⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (14), pp.e00139-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00139-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114269v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small bottleneck size in a highly multipartite virus during a complete infection cycle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gael Thébaud</w:t>
+                <w:t xml:space="preserve">Xylella fastidiosa: Insights into an Emerging Plant Pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zeilinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mircea T Sofonea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Sicard</w:t>
+                <w:t xml:space="preserve">Tyler Schartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 92 (14), pp.e00139-18. </w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (1), pp.181-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00139-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080417-045849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847886v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xylella fastidiosa: Insights into an Emerging Plant Pathogen</w:t>
+                <w:t xml:space="preserve">Xylella fastidiosa : Insights into an Emerging Plant Pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zeilinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Schartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56 (1), pp.181-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080417-045849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328651v1</w:t>
+                <w:t xml:space="preserve">hal-05385901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence, prevalence and quantification of the first iflavirus identified in a phytoplasma insect vector</w:t>
               </w:r>
@@ -3117,51 +3117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (11), pp.e1005819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3221,51 +3221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3342,51 +3342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene copy number is differentially regulated in a multipartite virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3866,64 +3866,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreina Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Voeltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zeilinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4084,346 +4084,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Xylella fastidiosa host adaptation candidate genes: The case of X. fastidiosa subsp. pauca isolates and olive trees in Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mulicellular lifestyle for a multipartite virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Giampetruzzi</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Network of Xanthomonads meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Sète, France</w:t>
+              <w:t xml:space="preserve">14. Congrès national de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA. American Sorciety for Microbiology (ASM), USA., Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839674v1</w:t>
+                <w:t xml:space="preserve">hal-02733737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿ Qué sabemos y qué no dicen los genomas de Xylella fastidiosa ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma conference on Xylella fastidiosa, ¿una amenaza imprevisible? Avances tecnicos y cientificos para el control de las enfermades.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mulicellular lifestyle for a multipartite virus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying Xylella fastidiosa host adaptation candidate genes: The case of X. fastidiosa subsp. pauca isolates and olive trees in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Saponari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreina Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Giampetruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Congrès national de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA. American Sorciety for Microbiology (ASM), USA., Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of XF-ACTORS and POnTE projects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733737v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Xylella fastidiosa host adaptation candidate genes: The case of X. fastidiosa subsp. pauca isolates and olive trees in Italy</w:t>
               </w:r>
@@ -4482,142 +4482,142 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Giampetruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of XF-ACTORS and POnTE projects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">French Network of Xanthomonads meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839666v1</w:t>
+                <w:t xml:space="preserve">hal-03839674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lifestyle of a multipartite virus challenges major paradigms in Virology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4655,51 +4655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pluricellular way of life for multipartite viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4707,51 +4707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institut Pasteur &amp; Institut Curie Post-doc and PhD retreat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Branville, France</w:t>
@@ -4819,51 +4819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4944,51 +4944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Labroussaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zeilinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo P.P. Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100th Annual Meeting of the Pacific Branch of the Entomological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5026,90 +5026,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipartite viruses: a decentralized mode of functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5134,90 +5134,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strange biology of multipartite viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5259,90 +5259,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New concepts in the biology of multipartite viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5384,90 +5384,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipartite viruses in plants and intercellular communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5531,77 +5531,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Jacques Monod: « From emerging to pandemic viruses: Interplay between host ecology and viral evolution »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5639,64 +5639,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The question of modularity in the genome of multipartite viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5777,77 +5777,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Annual meeting of the American Society for Virology (ASV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6006,575 +6006,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-protection in plant viruses: how closely related do protecting and challenging viruses need to be?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virome of cross-protected grapevines under natural conditions: what else is in there?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Kubina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Demangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Évolution des virus : le continuum mutualisme – antagonisme des interactions virus - virus”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Roscoff (FR), France. Conférence Jacques Monod</w:t>
+              <w:t xml:space="preserve">"Évolution des virus : le continuum mutualisme – antagonisme des interactions virus - virus"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709282v1</w:t>
+                <w:t xml:space="preserve">hal-04767709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virome of cross-protected grapevines under natural conditions: what else is in there?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-protection in plant viruses: how closely related do protecting and challenging viruses need to be?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Alalout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Évolution des virus : le continuum mutualisme – antagonisme des interactions virus - virus"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Roscoff, France</w:t>
+              <w:t xml:space="preserve">"Évolution des virus : le continuum mutualisme – antagonisme des interactions virus - virus”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Roscoff (FR), France. Conférence Jacques Monod</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767709v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-protection in plant viruses: how closely related do protecting and challenging viruses need to be?</w:t>
+                <w:t xml:space="preserve">Can we transpose the results of cross-protection against Grapevine fanleaf virus from herbaceous hosts to grapevine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahinez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Hagege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Kubina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th INTERNATIONAL CONGRESS OF PLANT PATHOLOGY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th conference of the International Council for the Study of Virus and Virus-Like Diseases of the Grapevine (ICVG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04658970v1</w:t>
+                <w:t xml:space="preserve">hal-04659000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we transpose the results of cross-protection against Grapevine fanleaf virus from herbaceous hosts to grapevine?</w:t>
+                <w:t xml:space="preserve">Studying the genetic relatedness required for cross-protection against grapevine fanleaf virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th conference of the International Council for the Study of Virus and Virus-Like Diseases of the Grapevine (ICVG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">19° Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659000v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the genetic relatedness required for cross-protection against grapevine fanleaf virus</w:t>
+                <w:t xml:space="preserve">Cross-protection in plant viruses: how closely related do protecting and challenging viruses need to be?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19° Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Aussois (FR), France</w:t>
+              <w:t xml:space="preserve">12th INTERNATIONAL CONGRESS OF PLANT PATHOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04658938v1</w:t>
+                <w:t xml:space="preserve">hal-04658970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Xylella fastidiosa host adaptation candidate genes: The case of X. fastidiosa subsp. pauca isolates and olive trees in Italy</w:t>
               </w:r>
@@ -6836,51 +6836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Labroussaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo P.P. Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierce’s Disease Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6931,51 +6931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7154,51 +7154,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual Reviews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Annual Review of Phytopathology, 978-0-8243-1356-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080417-045849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791754v1</w:t>
@@ -7235,51 +7235,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de lutte vis-à-vis de Xylella fastidiosa - Phase 1</w:t>
+                <w:t xml:space="preserve">Stratégie de lutte vis-à-vis de Xylella fastidiosa - Phase 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
@@ -7311,97 +7311,97 @@
                 <w:t xml:space="preserve">Bruno Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2018-SA-0248, Anses. 2020, 48 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2018-SA-0248, Anses. 2020, 58 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906127v2</w:t>
+                <w:t xml:space="preserve">hal-03321004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de lutte vis-à-vis de Xylella fastidiosa - Phase 2</w:t>
+                <w:t xml:space="preserve">Stratégie de lutte vis-à-vis de Xylella fastidiosa - Phase 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
@@ -7433,73 +7433,73 @@
                 <w:t xml:space="preserve">Bruno Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2018-SA-0248, Anses. 2020, 58 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2018-SA-0248, Anses. 2020, 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321004v1</w:t>
+                <w:t xml:space="preserve">hal-02906127v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7678,51 +7678,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DFE7D97"/>
+    <w:nsid w:val="E9B32D21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7909,51 +7909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sicard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0575-195X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473358v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Gunasekaran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sicard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Almeida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Bennett" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf252" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carpenter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivranjani Baruah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tekete" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01121-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kahn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cooper" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Daugherty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Donegan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-23-0008-R" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wonni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sicard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-023-00648-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Saponari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Castillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Giampetruzzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000735" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zeilinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wallis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Beal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrew Walker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3505" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bossi Esteves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lopes Nalin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Kudlawiec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Caserta Salviatto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Melo Sales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11080473" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Ezennia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Leviten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P.P. Almeida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14965" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114202v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Voeltz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-10-19-0274-TA" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237545" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529712v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pirolles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3443" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02082621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.43599" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Merfa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de La Fuente" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221119" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114240v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Retchless" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helvecio Coletta-Filho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02972-18" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385901v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Schartel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080417-045849" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cornara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lindow" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2494" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00139-18" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328651v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Galetto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vallino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Rossi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Turina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-016-3158-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114280v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeilinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Purcell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-16-0202-R" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942651v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005819" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Zeddam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez-Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00780-15" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646650v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Timchenko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gronenborn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3248" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839584v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839674v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839691v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733737v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839666v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785430v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794780v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Zeddam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603572v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839702v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Michalakis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794244v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794251v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794394v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794789v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803090v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Alalout" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709282v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767709v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kubina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hily" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mustin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gertz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658970v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659000v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinez Garcia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hagege" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658938v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839653v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839604v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839698v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801743v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Zeilinger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler E. Schartel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan J. Beal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.annualreviews.org/eprint/pHaqc8Fnyii7jDDwCUuv/full/10.1146/annurev-phyto-080417-045849" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906127v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321004v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801967v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sicard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0575-195X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473358v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Gunasekaran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sicard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Almeida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Bennett" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf252" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carpenter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivranjani Baruah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tekete" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01121-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kahn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cooper" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Daugherty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Donegan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-23-0008-R" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wonni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sicard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-023-00648-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Saponari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Castillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Giampetruzzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000735" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zeilinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wallis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Beal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrew Walker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3505" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Ezennia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Leviten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P.P. Almeida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14965" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Voeltz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-10-19-0274-TA" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114210v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237545" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114215v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bossi Esteves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lopes Nalin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Kudlawiec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Caserta Salviatto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Melo Sales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11080473" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02082621v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pirolles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.43599" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3443" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Retchless" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helvecio Coletta-Filho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Merfa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de La Fuente" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221119" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02972-18" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cornara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lindow" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2494" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00139-18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Schartel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080417-045849" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Galetto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vallino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Rossi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Turina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-016-3158-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114280v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeilinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Purcell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-16-0202-R" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942651v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005819" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Zeddam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez-Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00780-15" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646650v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Timchenko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gronenborn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3248" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839584v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839666v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839674v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785430v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794780v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Zeddam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603572v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839702v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Michalakis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794244v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794251v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794394v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794789v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803090v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Alalout" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kubina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hily" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mustin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gertz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709282v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659000v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinez Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hagege" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658938v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658970v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839653v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839604v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839698v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801743v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Zeilinger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler E. Schartel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan J. Beal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.annualreviews.org/eprint/pHaqc8Fnyii7jDDwCUuv/full/10.1146/annurev-phyto-080417-045849" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321004v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906127v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801967v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>