--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1083,291 +1083,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure and adaptation of a bacterial pathogen in California grapevines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inference of Bacterial Pathogen Instantaneous Population Growth Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreina Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Voeltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zeilinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14965⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (3), pp.402-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-10-19-0274-TA⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114229v1</w:t>
+                <w:t xml:space="preserve">hal-03114202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference of Bacterial Pathogen Instantaneous Population Growth Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population structure and adaptation of a bacterial pathogen in California grapevines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffery Ezennia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Leviten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo P.P. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (7), pp.2625-2638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-10-19-0274-TA⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03114202v1</w:t>
+                <w:t xml:space="preserve">hal-03114229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of phenolic compounds on progression of Xylella fastidiosa infections in susceptible and PdR1-locus containing resistant grapevines</w:t>
               </w:r>
@@ -1866,377 +1866,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Diversity and Recombination among Xylella fastidiosa Subspecies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vanhove</w:t>
+                <w:t xml:space="preserve">Discriminating between viable and membrane-damaged cells of the plant pathogen Xylella fastidiosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Retchless</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Sicard</w:t>
+                <w:t xml:space="preserve">Marcus Merfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Voeltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zeilinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Rieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helvecio Coletta-Filho</w:t>
+                <w:t xml:space="preserve">Leonardo de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02972-18⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114240v1</w:t>
+                <w:t xml:space="preserve">hal-03114233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating between viable and membrane-damaged cells of the plant pathogen Xylella fastidiosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic Diversity and Recombination among Xylella fastidiosa Subspecies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Retchless</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Merfa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adam Zeilinger</w:t>
+                <w:t xml:space="preserve">Adrien Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo de La Fuente</w:t>
+                <w:t xml:space="preserve">Helvecio Coletta-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221119. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02972-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114233v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Diversity and Recombination among Xylella fastidiosa Subspecies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Retchless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helvecio Coletta-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 85 (13), </w:t>
@@ -3866,64 +3866,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreina Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Voeltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zeilinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4084,221 +4084,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mulicellular lifestyle for a multipartite virus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">¿ Qué sabemos y qué no dicen los genomas de Xylella fastidiosa ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Congrès national de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA. American Sorciety for Microbiology (ASM), USA., Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Phytoma conference on Xylella fastidiosa, ¿una amenaza imprevisible? Avances tecnicos y cientificos para el control de las enfermades.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733737v1</w:t>
+                <w:t xml:space="preserve">hal-03839691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¿ Qué sabemos y qué no dicen los genomas de Xylella fastidiosa ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mulicellular lifestyle for a multipartite virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma conference on Xylella fastidiosa, ¿una amenaza imprevisible? Avances tecnicos y cientificos para el control de las enfermades.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">14. Congrès national de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA. American Sorciety for Microbiology (ASM), USA., Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839691v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Xylella fastidiosa host adaptation candidate genes: The case of X. fastidiosa subsp. pauca isolates and olive trees in Italy</w:t>
               </w:r>
@@ -4573,51 +4573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7678,51 +7678,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9B32D21"/>
+    <w:nsid w:val="DC00405D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7909,51 +7909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sicard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0575-195X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473358v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Gunasekaran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sicard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Almeida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Bennett" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf252" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carpenter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivranjani Baruah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tekete" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01121-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kahn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cooper" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Daugherty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Donegan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-23-0008-R" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wonni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sicard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-023-00648-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Saponari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Castillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Giampetruzzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000735" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zeilinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wallis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Beal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrew Walker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3505" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Ezennia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Leviten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P.P. Almeida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14965" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Voeltz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-10-19-0274-TA" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114210v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237545" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114215v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bossi Esteves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lopes Nalin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Kudlawiec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Caserta Salviatto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Melo Sales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11080473" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02082621v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pirolles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.43599" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3443" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Retchless" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helvecio Coletta-Filho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Merfa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de La Fuente" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221119" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02972-18" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cornara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lindow" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2494" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00139-18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Schartel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080417-045849" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Galetto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vallino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Rossi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Turina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-016-3158-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114280v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeilinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Purcell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-16-0202-R" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942651v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005819" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Zeddam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez-Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00780-15" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646650v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Timchenko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gronenborn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3248" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839584v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839666v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839674v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785430v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794780v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Zeddam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603572v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839702v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Michalakis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794244v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794251v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794394v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794789v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803090v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Alalout" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kubina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hily" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mustin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gertz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709282v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659000v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinez Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hagege" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658938v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658970v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839653v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839604v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839698v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801743v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Zeilinger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler E. Schartel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan J. Beal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.annualreviews.org/eprint/pHaqc8Fnyii7jDDwCUuv/full/10.1146/annurev-phyto-080417-045849" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321004v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906127v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801967v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sicard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0575-195X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473358v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Gunasekaran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sicard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Almeida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Bennett" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf252" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carpenter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivranjani Baruah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tekete" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01121-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kahn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cooper" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Daugherty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Donegan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-23-0008-R" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wonni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sicard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-023-00648-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Saponari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Castillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Giampetruzzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000735" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zeilinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wallis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Beal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrew Walker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3505" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Ezennia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Leviten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P.P. Almeida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14965" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Voeltz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-10-19-0274-TA" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114210v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237545" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114215v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bossi Esteves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lopes Nalin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Kudlawiec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Caserta Salviatto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Melo Sales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11080473" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02082621v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pirolles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.43599" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3443" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Merfa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de La Fuente" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221119" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114240v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Retchless" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helvecio Coletta-Filho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02972-18" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cornara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lindow" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2494" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00139-18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Schartel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080417-045849" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Galetto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vallino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Rossi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Turina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-016-3158-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114280v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeilinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Purcell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-16-0202-R" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942651v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005819" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Zeddam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez-Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00780-15" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646650v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Timchenko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gronenborn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3248" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839584v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839691v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733737v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839666v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839674v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785430v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794780v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Zeddam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603572v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839702v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Michalakis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794244v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794251v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794394v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794789v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803090v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Alalout" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kubina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hily" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mustin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gertz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709282v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659000v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinez Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hagege" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658938v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658970v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839653v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839604v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839698v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801743v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Zeilinger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler E. Schartel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan J. Beal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.annualreviews.org/eprint/pHaqc8Fnyii7jDDwCUuv/full/10.1146/annurev-phyto-080417-045849" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321004v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906127v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801967v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>