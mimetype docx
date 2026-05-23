--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1083,291 +1083,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference of Bacterial Pathogen Instantaneous Population Growth Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population structure and adaptation of a bacterial pathogen in California grapevines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffery Ezennia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Leviten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo P.P. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-10-19-0274-TA⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (7), pp.2625-2638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114202v1</w:t>
+                <w:t xml:space="preserve">hal-03114229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure and adaptation of a bacterial pathogen in California grapevines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inference of Bacterial Pathogen Instantaneous Population Growth Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreina Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Voeltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zeilinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14965⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (3), pp.402-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-10-19-0274-TA⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114229v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of phenolic compounds on progression of Xylella fastidiosa infections in susceptible and PdR1-locus containing resistant grapevines</w:t>
               </w:r>
@@ -1615,628 +1615,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multicellular way of life for a multipartite virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localizing Genome Segments and Protein Products of a Multipartite Virus in Host Plant Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.43599⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (23), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082621v1</w:t>
+                <w:t xml:space="preserve">hal-02529712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localizing Genome Segments and Protein Products of a Multipartite Virus in Host Plant Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">A multicellular way of life for a multipartite virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (23), pp.1-14. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.e43599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.43599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529712v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating between viable and membrane-damaged cells of the plant pathogen Xylella fastidiosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic Diversity and Recombination among Xylella fastidiosa Subspecies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Retchless</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo de La Fuente</w:t>
+                <w:t xml:space="preserve">Adrien Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helvecio Coletta-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221119⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02972-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114233v1</w:t>
+                <w:t xml:space="preserve">hal-03114240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Diversity and Recombination among Xylella fastidiosa Subspecies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discriminating between viable and membrane-damaged cells of the plant pathogen Xylella fastidiosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Rieux</w:t>
+                <w:t xml:space="preserve">Marcus Merfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Voeltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zeilinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helvecio Coletta-Filho</w:t>
+                <w:t xml:space="preserve">Leonardo de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 85 (13), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02972-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114240v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Diversity and Recombination among Xylella fastidiosa Subspecies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Retchless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helvecio Coletta-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 85 (13), </w:t>
@@ -2408,51 +2408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small bottleneck size in a highly multipartite virus during a complete infection cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3117,51 +3117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (11), pp.e1005819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3221,51 +3221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3342,51 +3342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene copy number is differentially regulated in a multipartite virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3866,64 +3866,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreina Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Voeltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zeilinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4159,77 +4159,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mulicellular lifestyle for a multipartite virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pirolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4534,64 +4534,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lifestyle of a multipartite virus challenges major paradigms in Virology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4649,277 +4649,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pluricellular way of life for multipartite viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pluricellular way of life for nanoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut Pasteur &amp; Institut Curie Post-doc and PhD retreat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Branville, France</w:t>
+              <w:t xml:space="preserve">8. International Geminivirus Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, New-Delhi, India. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794780v1</w:t>
+                <w:t xml:space="preserve">hal-01603572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pluricellular way of life for nanoviruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pluricellular way of life for multipartite viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Geminivirus Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, New-Delhi, India. 1 p</w:t>
+              <w:t xml:space="preserve">Institut Pasteur &amp; Institut Curie Post-doc and PhD retreat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Branville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603572v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to test if disrupting Xylella fastidiosa-vector interactions can control disease spread?</w:t>
               </w:r>
@@ -5026,90 +5026,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipartite viruses: a decentralized mode of functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5134,90 +5134,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strange biology of multipartite viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5259,90 +5259,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New concepts in the biology of multipartite viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5384,90 +5384,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipartite viruses in plants and intercellular communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5531,77 +5531,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Jacques Monod: « From emerging to pandemic viruses: Interplay between host ecology and viral evolution »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5639,64 +5639,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The question of modularity in the genome of multipartite viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5777,77 +5777,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Annual meeting of the American Society for Virology (ASV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6931,51 +6931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7678,51 +7678,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC00405D"/>
+    <w:nsid w:val="88CCC3E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7909,51 +7909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sicard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0575-195X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473358v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Gunasekaran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sicard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Almeida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Bennett" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf252" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carpenter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivranjani Baruah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tekete" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01121-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kahn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cooper" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Daugherty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Donegan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-23-0008-R" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wonni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sicard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-023-00648-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Saponari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Castillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Giampetruzzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000735" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zeilinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wallis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Beal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrew Walker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3505" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Ezennia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Leviten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P.P. Almeida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14965" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Voeltz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-10-19-0274-TA" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114210v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237545" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114215v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bossi Esteves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lopes Nalin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Kudlawiec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Caserta Salviatto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Melo Sales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11080473" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02082621v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pirolles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.43599" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3443" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Merfa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de La Fuente" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221119" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114240v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Retchless" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helvecio Coletta-Filho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02972-18" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cornara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lindow" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2494" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00139-18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Schartel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080417-045849" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Galetto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vallino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Rossi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Turina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-016-3158-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114280v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeilinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Purcell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-16-0202-R" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942651v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005819" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Zeddam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez-Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00780-15" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646650v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Timchenko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gronenborn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3248" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839584v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839691v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733737v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839666v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839674v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785430v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794780v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Zeddam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603572v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839702v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Michalakis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794244v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794251v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794394v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794789v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803090v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Alalout" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kubina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hily" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mustin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gertz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709282v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659000v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinez Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hagege" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658938v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658970v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839653v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839604v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839698v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801743v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Zeilinger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler E. Schartel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan J. Beal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.annualreviews.org/eprint/pHaqc8Fnyii7jDDwCUuv/full/10.1146/annurev-phyto-080417-045849" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321004v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906127v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801967v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sicard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0575-195X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473358v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Gunasekaran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sicard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Almeida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Bennett" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf252" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carpenter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivranjani Baruah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tekete" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01121-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kahn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cooper" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Daugherty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Donegan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-23-0008-R" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wonni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sicard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-023-00648-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Saponari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Castillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Giampetruzzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000735" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zeilinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wallis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Beal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrew Walker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3505" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Ezennia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Leviten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P.P. Almeida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14965" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Voeltz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-10-19-0274-TA" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114210v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237545" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114215v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bossi Esteves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lopes Nalin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Kudlawiec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Caserta Salviatto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Melo Sales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11080473" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529712v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pirolles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3443" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02082621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.43599" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Retchless" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helvecio Coletta-Filho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Merfa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de La Fuente" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221119" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02972-18" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cornara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lindow" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2494" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00139-18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Schartel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080417-045849" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Galetto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vallino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Rossi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Turina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-016-3158-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114280v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeilinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Purcell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-16-0202-R" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942651v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005819" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Zeddam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez-Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00780-15" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646650v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Timchenko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gronenborn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3248" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839584v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839691v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733737v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839666v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839674v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785430v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603572v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Zeddam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839702v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Michalakis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794244v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794251v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794394v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794789v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803090v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Alalout" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kubina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hily" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mustin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gertz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709282v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659000v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinez Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hagege" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658938v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658970v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839653v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839604v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839698v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801743v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Zeilinger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler E. Schartel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan J. Beal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.annualreviews.org/eprint/pHaqc8Fnyii7jDDwCUuv/full/10.1146/annurev-phyto-080417-045849" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321004v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906127v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801967v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>