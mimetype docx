--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -100,377 +100,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic taxonomic assignment using Nanopore reads, reconstruction of metabolic networks and prediction of metabolite production</w:t>
+                <w:t xml:space="preserve">Modelling Behavior of Microbiota Metabolic Network Subject to Diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lune Angevin</w:t>
+                <w:t xml:space="preserve">Oumarou Abdou Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Vicedomini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 - Journées Nutrition et Ecosystèmes Microbiens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The African Conference on Research in Computer Science and Applied Mathematics (CARI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bejaia, Algeria. pp.341-352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-88226-5_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384891v1</w:t>
+                <w:t xml:space="preserve">hal-05591596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidencing strain-dependency of metabolic pathways within 1,494 lactic bacteria genomes with the in silico screening Prolipipe pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Robert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hamon-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Romain Bourqui; Clémence Frioux; Simon Labarthe, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045657v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Behavior of Microbiota Metabolic Network Subject to Diets</w:t>
+                <w:t xml:space="preserve">Metagenomic taxonomic assignment using Nanopore reads, reconstruction of metabolic networks and prediction of metabolite production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumarou Abdou Arbi</w:t>
+                <w:t xml:space="preserve">Lune Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vicedomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The African Conference on Research in Computer Science and Applied Mathematics (CARI 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 - Journées Nutrition et Ecosystèmes Microbiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05591596v1</w:t>
+                <w:t xml:space="preserve">hal-05384891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for a species-specific genome-scale metabolic model designed for eukaryotes and applied to the Ascophyllum nodosum macroalga</w:t>
               </w:r>
@@ -482,51 +482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hamon-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bergk Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -594,51 +594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEGAR-Based Approach for Solving Combinatorial Optimization Modulo Quantified Linear Arithmetics Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerian Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -670,290 +670,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions des entrées sur les sorties pour les réseaux métaboliques sur génomes entiers: performances et utilisation pour des études en nutrition humaine</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highlighting discriminating functional annotations in patients' gut microbiota through Machine Learning classification applied to functional descriptions of the microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Buffet-Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARI 2022 - Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Yaoundé, Cameroun. pp.1-12</w:t>
+              <w:t xml:space="preserve">International Conference on Clinical Metagenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689107v2</w:t>
+                <w:t xml:space="preserve">hal-04155604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting discriminating functional annotations in patients' gut microbiota through Machine Learning classification applied to functional descriptions of the microbiome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributions des entrées sur les sorties pour les réseaux métaboliques sur génomes entiers: performances et utilisation pour des études en nutrition humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumarou Abdou Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Clinical Metagenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Geneve, Switzerland</w:t>
+              <w:t xml:space="preserve">CARI 2022 - Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Yaoundé, Cameroun. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155604v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689107v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic complementarity applied to the screening of microbiota and the identification of key species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -969,444 +969,444 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB 2021 - 19th International Conference on Computational Methods in Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France. pp.1-27</w:t>
+              <w:t xml:space="preserve">MPA 2021 - 8th Metabolic Pathway Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Knoxville, TN, United States. pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440212v1</w:t>
+                <w:t xml:space="preserve">hal-03440221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-scale network reconstruction of the predominant cellulolytic rumen bacterium Fibrobacter succinogenes S85</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic complementarity applied to the screening of microbiota and the identification of key species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fakih Ibrahim</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Hildebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 - 12th International Symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France. pp.1 P;</w:t>
+              <w:t xml:space="preserve">JOBIM 2021 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402155v1</w:t>
+                <w:t xml:space="preserve">hal-03440232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic complementarity applied to the screening of microbiota and the identification of key species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-scale network reconstruction of the predominant cellulolytic rumen bacterium Fibrobacter succinogenes S85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakih Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPA 2021 - 8th Metabolic Pathway Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Knoxville, TN, United States. pp.1-27</w:t>
+              <w:t xml:space="preserve">2021 - 12th International Symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France. pp.1 P;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440221v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic complementarity applied to the screening of microbiota and the identification of key species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meziane Aite</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2021 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">CMSB 2021 - 19th International Conference on Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France. pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440232v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Boolean controls in regulated metabolic networks: a case-study</w:t>
               </w:r>
@@ -1520,411 +1520,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207589v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using automated reasoning to explore unconventional organisms: a first step to explore host-microbial interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Increasing life science resources re-usability using Semantic Web technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPA 2019 - Conference on Metabolic Pathway Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">eScience 2019 - 15th International eScience Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, San Diego, United States. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412419v1</w:t>
+                <w:t xml:space="preserve">hal-02274982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing life science resources re-usability using Semantic Web technologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AskOmics: a user-friendly interface to Semantic Web technologies for integrating local datasets with reference resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eScience 2019 - 15th International eScience Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, San Diego, United States. pp.1-9</w:t>
+              <w:t xml:space="preserve">JOBIM 2019 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274982v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AskOmics: a user-friendly interface to Semantic Web technologies for integrating local datasets with reference resources</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Learning boolean regulations based on prior-knowledge data: a logical-based viewpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2019 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.1</w:t>
+              <w:t xml:space="preserve">SASB 2019 - 10th International Workshop on Static Analysis for Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401750v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning boolean regulations based on prior-knowledge data: a logical-based viewpoint</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Using automated reasoning to explore unconventional organisms: a first step to explore host-microbial interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASB 2019 - 10th International Workshop on Static Analysis for Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">MPA 2019 - Conference on Metabolic Pathway Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412421v1</w:t>
+                <w:t xml:space="preserve">hal-02412419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable and exhaustive screening of metabolic functions carried out by microbial consortia</w:t>
               </w:r>
@@ -1949,51 +1949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Fremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Trottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB - 2018 - 17th European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Athènes, Greece. pp.i934-i943, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2021,803 +2021,803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AskOmics, a web tool to integrate and query biological data using semantic web technologies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification des fonctions biologiques, spécifiques d’un tissu ou partagées entre tissus, associées aux différences d’efficacité alimentaire chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Filangi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Houee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lille, France. pp.1</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577425v1</w:t>
+                <w:t xml:space="preserve">hal-01602699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the study of metabolic functions in algal holobionts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Toward a better understanding of the plant microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon M Dittami</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Garrido Oter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque de Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Génomique Environnementale, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576484v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative genomics and gene networks for studying phenotypic plasticity in the pea aphid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid Metabolic Network Completion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schellhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Wanko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Arthropod Genomics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Notre Dame, United States</w:t>
+              <w:t xml:space="preserve">14th International Conference on Logic Programming and Nonmonotonic Reasoning - LPNMR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Espoo, Finland. pp.308-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566438v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des fonctions biologiques, spécifiques d’un tissu ou partagées entre tissus, associées aux différences d’efficacité alimentaire chez le porc en croissance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward the study of metabolic functions in algal holobionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+                <w:t xml:space="preserve">Claire Lippold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Trottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France. pp.13-18</w:t>
+              <w:t xml:space="preserve">4ème Colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602699v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better understanding of the plant microbiota</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Chevallier</w:t>
+                <w:t xml:space="preserve">AskOmics, a web tool to integrate and query biological data using semantic web technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Garrido Oter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Génomique Environnementale, Sep 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576743v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Metabolic Network Completion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Frioux</w:t>
+                <w:t xml:space="preserve">Integrative genomics and gene networks for studying phenotypic plasticity in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsten Schaub</w:t>
+                <w:t xml:space="preserve">Lucas Bourneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Schellhorn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Siegel</w:t>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Wanko</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurore Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Logic Programming and Nonmonotonic Reasoning - LPNMR 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Espoo, Finland. pp.308-321</w:t>
+              <w:t xml:space="preserve">10th Arthropod Genomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Notre Dame, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557347v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A system biology loop for the identification of boolean networks to model signaling networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Mathematical and Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nottingham, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2842,77 +2842,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling the heterogeneity of genomic and metabolic networks data within flexible workflows with the PADMet toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2961,464 +2961,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decidability Problems for Self-induced Systems Generated by a Substitution</w:t>
+                <w:t xml:space="preserve">A Logic for Checking the Probabilistic Steady-State Properties of Reaction Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timo Jolivet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vincent Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCU 2015 : Machines, Computation and Universality</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI workshop BAI: Bioinformatics and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Buenos Aeres, Argentina</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196152v1</w:t>
+                <w:t xml:space="preserve">hal-01196598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Logic for Checking the Probabilistic Steady-State Properties of Reaction Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Houee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Picard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI workshop BAI: Bioinformatics and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Buenos Aeres, Argentina</w:t>
+              <w:t xml:space="preserve">Meeting INRA-ISU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Ames, United States. 11 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196598v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data integration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boolean Network Identification from Multiplex Time Series Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magalie Houee</w:t>
+                <w:t xml:space="preserve">Max Ostrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Causeur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Siegel</w:t>
+                <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting INRA-ISU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CMSB 2015 - 13th conference on Computational Methods for Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.170-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23401-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210940v1</w:t>
+                <w:t xml:space="preserve">hal-01164751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boolean Network Identification from Multiplex Time Series Data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Decidability Problems for Self-induced Systems Generated by a Substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB 2015 - 13th conference on Computational Methods for Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.170-181, </w:t>
+              <w:t xml:space="preserve">MCU 2015 : Machines, Computation and Universality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Famagusta, Cyprus. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23401-4_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23111-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164751v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling parsimonious putative regulatory networks: complexity and heuristic approach</w:t>
               </w:r>
@@ -3443,51 +3443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Aravena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Maass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th conference in Verification, Model Checking, and Abstract Interpretation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, San Diego, United States. pp.322-336, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3521,77 +3521,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Normal Approximation for the Stochastic Simulation Algorithm: limit theorem and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASB - 5th International Workshop on Static Analysis and Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Munchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3616,51 +3616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ASP to integrate large-scale heterogeneous information about the response of a biological system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Workshop on Logic and Systems Biology (associated with CSL/LICS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, VIenna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3685,90 +3685,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving robustness in the study of logical model of signalling networks with answer set programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Videla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Schaub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB 2014 - Workshop on Logical Modelling and Analysis of Cellular Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3787,1287 +3787,1287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating discrete planes with substitutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extending the Metabolic Network of &amp;lt;em&amp;gt;Ectocarpus Siliculosus&amp;lt;/em&amp;gt; Using Answer Set Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Berthe</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gebser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORDS - 9th International Conference on Words - 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LPNMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40564-8_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853758v1</w:t>
+                <w:t xml:space="preserve">hal-02745669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Metabolic Network of &amp;lt;em&amp;gt;Ectocarpus Siliculosus&amp;lt;/em&amp;gt; Using Answer Set Programming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">An ASP application in integrative biology: identification of functional gene units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bordron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Maass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Thiele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPNMR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LPNMR - 12th Conference on Logic Programming and Nonmonotonic Reasoning - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Corunna, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40564-8_25⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02745669v1</w:t>
+                <w:t xml:space="preserve">hal-00853762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ASP application in integrative biology: identification of functional gene units</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Extracting robust information from knowledge and observations on a biological system: a formal system framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sven Thiele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPNMR - 12th Conference on Logic Programming and Nonmonotonic Reasoning - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Corunna, Spain</w:t>
+              <w:t xml:space="preserve">PRIB - Eighth IAPR International Conference on Pattern Recognition in Bioinformatics - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853762v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting robust information from knowledge and observations on a biological system: a formal system framework</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extending the Metabolic Network of Ectocarpus Siliculosus using Answer Set Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gebser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIB - Eighth IAPR International Conference on Pattern Recognition in Bioinformatics - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">LPNMR - 12th Conference on Logic Programming and Nonmonotonic Reasoning - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Corunna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853839v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Metabolic Network of Ectocarpus Siliculosus using Answer Set Programming</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generating discrete planes with substitutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPNMR - 12th Conference on Logic Programming and Nonmonotonic Reasoning - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Corunna, Spain</w:t>
+              <w:t xml:space="preserve">WORDS - 9th International Conference on Words - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853752v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation à large échelle de bases de données de connaissance sur les réactions et régulations pour trouver des régulateurs clés de groupe de gènes</w:t>
+                <w:t xml:space="preserve">Using Mutual Information and Answer Set Programming to refine PWM based transcription regulation network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Blavy</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Andres Aravena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carito Guziolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Maass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ouvertes en biologie, informatique et mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.161-170</w:t>
+              <w:t xml:space="preserve">Jobim 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210385v1</w:t>
+                <w:t xml:space="preserve">hal-00740722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using large scale knowledge database about reactions and regulations to find key regulators of sets of genes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Systems biology approaches at cellular level in the model organism Ectocarpus siliculosus to better understand brown algal physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Groisillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inria, 2012, Rennes, France. pp.123-132</w:t>
+              <w:t xml:space="preserve">Esil 2012: algal post-genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750512v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Mutual Information and Answer Set Programming to refine PWM based transcription regulation network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Revisiting the Training of Logic Models of Protein Signaling Networks with a Formal Approach based on Answer Set Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Videla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Eduati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Thiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Grabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jobim 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CMSB - 10th Computational Methods in Systems Biology 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Gilbert and M. Heiner, Oct 2012, London, United Kingdom. pp.342-361, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33636-2_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740722v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737112v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems biology approaches at cellular level in the model organism Ectocarpus siliculosus to better understand brown algal physiology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using large scale knowledge database about reactions and regulations to find key regulators of sets of genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esil 2012: algal post-genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Roscoff, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria, 2012, Rennes, France. pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760640v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Training of Logic Models of Protein Signaling Networks with a Formal Approach based on Answer Set Programming</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploitation à large échelle de bases de données de connaissance sur les réactions et régulations pour trouver des régulateurs clés de groupe de gènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Eduati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sven Thiele</w:t>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Grabe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB - 10th Computational Methods in Systems Biology 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées ouvertes en biologie, informatique et mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.161-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33636-2_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00737112v2</w:t>
+                <w:t xml:space="preserve">hal-01210385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for modeling reactions and regulations to analyze high-throughout data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Thiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Animal Functional Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorcha De Gras; Sorcha De Gras, Oct 2011, Dublin, Ireland</w:t>
@@ -5096,103 +5096,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repair and Prediction (under Inconsistency) in Large Biological Networks with Answer Set Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gebser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Ivanchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principles of Knowledge Representation and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Toronto, Canada</w:t>
@@ -5215,398 +5215,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00538137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From pure discrete spectrum conditions to topological properties of self-affine tiles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Method for Relating Inter-patient Gene Copy Numbers Variations with Gene Expression via Gene Influence Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carito Guziolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Zinovyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aperiodic Order</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Leceister, United Kingdom</w:t>
+              <w:t xml:space="preserve">AIAI 2009 Workshop -- Workshop on Biomedical Informatics and Intelligent Approaches in the Support of Genomic Medicine (BMIINT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Thessalonik, Greece. pp.72-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00429814v1</w:t>
+                <w:t xml:space="preserve">inria-00429801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CURATING A LARGE-SCALE REGULATORY NETWORK BY EVALUATING ITS CONSISTENCY WITH EXPRESSION DATASETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Radulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIBB 2008: COMPUTATIONAL INTELLIGENCE METHODS FOR BIOINFORMATICS AND BIOSTATISTICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Salerno, Italy. pp.144-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00331385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for Relating Inter-patient Gene Copy Numbers Variations with Gene Expression via Gene Influence Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rational numbers with purely periodic beta-expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAI 2009 Workshop -- Workshop on Biomedical Informatics and Intelligent Approaches in the Support of Genomic Medicine (BMIINT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Thessalonik, Greece. pp.72-87</w:t>
+              <w:t xml:space="preserve">Fractals and Tilings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Strobl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00429801v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00429815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La calculette métabolique&amp;quot;: une approche de modélisation biochimique pour explorer les contraintes au sein du métabolisme des mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumarou Abdou-Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5638,165 +5638,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational numbers with purely periodic beta-expansions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From pure discrete spectrum conditions to topological properties of self-affine tiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractals and Tilings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Strobl, Austria</w:t>
+              <w:t xml:space="preserve">Aperiodic Order</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Leceister, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00429815v1</w:t>
+                <w:t xml:space="preserve">inria-00429814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A minimal and dynamic model for fatty acid metabolism in mouse liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5838,51 +5838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological properties of central tiles and boundary graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Number Theory and Ergodic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5901,411 +5901,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00330588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-organes et multi-espèces du métabolisme des lipides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Topological properties of central tiles for substitutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorg Thuswaldner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées de Numération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756643v1</w:t>
+                <w:t xml:space="preserve">inria-00180246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological properties of central tiles for substitutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Qualitative response of interaction networks: application to the validation of biological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorg Thuswaldner</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carito Guziolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Radulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Numération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Graz, Austria</w:t>
+              <w:t xml:space="preserve">6th International Congress on Industrial and Applied Mathematics. ICIAM 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00180246v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00178854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative response of interaction networks: application to the validation of biological models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modélisation multi-organes et multi-espèces du métabolisme des lipides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Radulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Congress on Industrial and Applied Mathematics. ICIAM 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00178854v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finiteness properties for Pisot $S$-adic tilings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Montoises d'Informatique Théorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6758,645 +6758,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulus infers signed regulatory relations from few samples' information using discretization and likelihood constraints</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dameron</w:t>
+                <w:t xml:space="preserve">SPARTA: Interpretable functional classification of microbiomes and detection of hidden cumulative effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Buffet-Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (1), pp.e1011816. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011816⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 20 (11), pp.e1012577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443527v1</w:t>
+                <w:t xml:space="preserve">hal-04816962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary genomics of the emergence of brown algae as key components of coastal ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A rule-based multiscale model of hepatic stellate cell plasticity: Critical role of the inactivation loop in fibrosis progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouguéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Denoeud</w:t>
+                <w:t xml:space="preserve">Vincent Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+                <w:t xml:space="preserve">Octave Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Cruaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zofia Nehr</w:t>
+                <w:t xml:space="preserve">Jeremy Bomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.10.049⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (7), pp.e1011858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794231v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPARTA: Interpretable functional classification of microbiomes and detection of hidden cumulative effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+                <w:t xml:space="preserve">Evolutionary genomics of the emergence of brown algae as key components of coastal ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Heesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012577⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187 (24), pp.6943-6965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816962v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rule-based multiscale model of hepatic stellate cell plasticity: Critical role of the inactivation loop in fibrosis progression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Octave Hazard</w:t>
+                <w:t xml:space="preserve">Regulus infers signed regulatory relations from few samples' information using discretization and likelihood constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Bomo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Siegel</w:t>
+                <w:t xml:space="preserve">Eve Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (7), pp.e1011858. </w:t>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.e1011816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689199v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical evidence for metabolic drift in plant and algal lipid biosynthesis pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Zonnequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, pp.1339132. </w:t>
@@ -7566,969 +7566,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring and comparing metabolism across heterogeneous sets of annotated genomes using AuCoMe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamic genome-based metabolic modeling of the predominant cellulolytic rumen bacterium &amp;lt;i&amp;gt;Fibrobacter succinogenes&amp;lt;/i&amp;gt; S85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonas Collén</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.277056.122⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.01027-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192851v3</w:t>
+                <w:t xml:space="preserve">hal-04131368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic genome-based metabolic modeling of the predominant cellulolytic rumen bacterium &amp;lt;i&amp;gt;Fibrobacter succinogenes&amp;lt;/i&amp;gt; S85</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inferring and comparing metabolism across heterogeneous sets of annotated genomes using AuCoMe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (3), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.972 - 987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.01027-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.277056.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131368v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192851v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MERRIN: MEtabolic Regulation Rule INference from time series data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+                <w:t xml:space="preserve">Rumen microbial genomics: from cells to genes (and back to cells)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btac479⟩</w:t>
+              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/cabireviews202217025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701755v2</w:t>
+                <w:t xml:space="preserve">hal-03929845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen microbial genomics: from cells to genes (and back to cells)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
+                <w:t xml:space="preserve">Addressing barriers in comprehensiveness, accessibility, reusability, interoperability and reproducibility of computational models in systems biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Niarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Waltemath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Glazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Keating</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/cabireviews202217025⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (4), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbac212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03929845v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing barriers in comprehensiveness, accessibility, reusability, interoperability and reproducibility of computational models in systems biology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Keating</w:t>
+                <w:t xml:space="preserve">Discrete modeling for integration and analysis of large-scale signaling networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matéo Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bib/bbac212⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.e1010175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690604v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete modeling for integration and analysis of large-scale signaling networks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Improving reusability along the data life cycle: a Regulatory Circuits Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (6), pp.e1010175. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13326-022-00266-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693653v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving reusability along the data life cycle: a Regulatory Circuits Case Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Siegel</w:t>
+                <w:t xml:space="preserve">MERRIN: MEtabolic Regulation Rule INference from time series data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerian Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Bockmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (Supplement_2), pp.ii127-ii133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13326-022-00266-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btac479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602177v1</w:t>
+                <w:t xml:space="preserve">hal-03701755v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyanorak v2.1: a scalable information system dedicated to the visualization and expert curation of marine and brackish picocyanobacteria genomes</w:t>
               </w:r>
@@ -8687,51 +8687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Theret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Langouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8759,291 +8759,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03355908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAX2GRAPHML: a Python library for large-scale regulation network analysis using BIOPAX</w:t>
+                <w:t xml:space="preserve">Semi-Quantitative Targeted Gas Chromatography-Mass Spectrometry Profiling Supports a Late Side-Chain Reductase Cycloartenol-to-Cholesterol Biosynthesis Pathway in Brown Algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Moreews</w:t>
+                <w:t xml:space="preserve">Jean Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Simon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+                <w:t xml:space="preserve">Goulven Lanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Becker</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (24), pp.4889-4891. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.648426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265223v1</w:t>
+                <w:t xml:space="preserve">hal-03222505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Quantitative Targeted Gas Chromatography-Mass Spectrometry Profiling Supports a Late Side-Chain Reductase Cycloartenol-to-Cholesterol Biosynthesis Pathway in Brown Algae</w:t>
+                <w:t xml:space="preserve">PAX2GRAPHML: a Python library for large-scale regulation network analysis using BIOPAX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Girard</w:t>
+                <w:t xml:space="preserve">François Moreews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goulven Lanneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Delage</w:t>
+                <w:t xml:space="preserve">Hugo Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Leroux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Becker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (24), pp.4889-4891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.648426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222505v1</w:t>
+                <w:t xml:space="preserve">hal-03265223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness analysis of metabolic predictions in algal microbial communities based on different annotation pipelines</w:t>
               </w:r>
@@ -9055,51 +9055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Geslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9157,1515 +9157,1515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-scale metabolic models of Microbacterium species isolated from a high altitude desert environment</w:t>
+                <w:t xml:space="preserve">Metabolic Complementarity Between a Brown Alga and Associated Cultivable Bacteria Provide Indications of Beneficial Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinka Mandakovic</w:t>
+                <w:t xml:space="preserve">Bertille Burgunter-Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hetty Kleinjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Fremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángela Cintolesi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Méziane Aite</w:t>
+                <w:t xml:space="preserve">Margot Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62130-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524471v1</w:t>
+                <w:t xml:space="preserve">hal-02866101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Approach to Predict DNA Adduct Formation of Environnemental Contaminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergic Effects of Temperature and Irradiance on the Physiology of the Marine Synechococcus Strain WH7803</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Thanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haguait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Conan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justine Pittera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/em.22405⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.e01707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964170v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergic Effects of Temperature and Irradiance on the Physiology of the Marine Synechococcus Strain WH7803</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using automated reasoning to explore the metabolism of unconventional organisms: a first step to explore host–microbial interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01707⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (3), pp.901-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST20190667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929424v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Complementarity Between a Brown Alga and Associated Cultivable Bacteria Provide Indications of Beneficial Interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hetty Kleinjan</w:t>
+                <w:t xml:space="preserve">Metage2Metabo, microbiota-scale metabolic complementarity for the identification of key species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Margot Wagner</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00085⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.61968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866101v2</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395024v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metage2Metabo, microbiota-scale metabolic complementarity for the identification of key species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Falk Hildebrand</w:t>
+                <w:t xml:space="preserve">The genome of Ectocarpus subulatus – A highly stress-tolerant brown alga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.61968⟩</w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.100740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2020.100740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395024v2</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using automated reasoning to explore the metabolism of unconventional organisms: a first step to explore host–microbial interactions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inferring Biochemical Reactions and Metabolite Structures to Understand Metabolic Pathway Drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Trottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BST20190667⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (2), pp.100849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.100849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569935v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943880v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of Ectocarpus subulatus – A highly stress-tolerant brown alga</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-scale metabolic models of Microbacterium species isolated from a high altitude desert environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinka Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángela Cintolesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon M. Dittami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Corre</w:t>
+                <w:t xml:space="preserve">Jonathan Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noé Pontoizeau</w:t>
+                <w:t xml:space="preserve">Sebastián Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2020.100740⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62130-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866117v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring Biochemical Reactions and Metabolite Structures to Understand Metabolic Pathway Drift</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative Approach to Predict DNA Adduct Formation of Environnemental Contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Langouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Theret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (2), pp.100849. </w:t>
+              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (S1), pp.58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.100849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/em.22405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943880v2</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico prediction of Heterocyclic Aromatic Amines metabolism susceptible to form DNA adducts in humans</w:t>
+                <w:t xml:space="preserve">Formalizing and enriching phenotype signatures using Boolean networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victorien Delannée</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Méline Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.10.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 467, pp.66-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2019.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903264v1</w:t>
+                <w:t xml:space="preserve">hal-02018724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome–Scale Metabolic Networks Shed Light on the Carotenoid Biosynthesis Pathway in the Brown Algae Saccharina japonica and Cladosiphon okamuranus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In silico prediction of Heterocyclic Aromatic Amines metabolism susceptible to form DNA adducts in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Delannée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Langouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Théret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox8110564⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 300, pp.18-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395080v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing and enriching phenotype signatures using Boolean networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome–Scale Metabolic Networks Shed Light on the Carotenoid Biosynthesis Pathway in the Brown Algae Saccharina japonica and Cladosiphon okamuranus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Rémy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 467, pp.66-79. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (11), pp.564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2019.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox8110564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018724v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traceability, reproducibility and wiki-exploration for &amp;quot;à-la-carte&amp;quot; reconstructions of genome-scale metabolic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Trottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (5), pp.e1006146. </w:t>
@@ -10831,291 +10831,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Discovery of Dynamic Cell Line Specific Boolean Networks from Multiplex Time-Course Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hybrid Metabolic Network Completion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schellhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Wanko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006538⟩</w:t>
+              <w:t xml:space="preserve">Theory and Practice of Logic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1471068418000455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897020v1</w:t>
+                <w:t xml:space="preserve">hal-01936778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Metabolic Network Completion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Computational Discovery of Dynamic Cell Line Specific Boolean Networks from Multiplex Time-Course Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misbah Razzaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Saez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Practice of Logic Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1-23. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1471068418000455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936778v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable and exhaustive screening of metabolic functions carried out by microbial consortia</w:t>
               </w:r>
@@ -11140,51 +11140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Fremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Trottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (17), pp.i934-i943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11212,719 +11212,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining graph and flux-based structures to decipher phenotypic essential metabolites within metabolic networks</w:t>
+                <w:t xml:space="preserve">Analysis of Piscirickettsia salmonis Metabolism Using Genome-Scale Reconstruction, Modeling, and Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Laniau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Baroukh</w:t>
+                <w:t xml:space="preserve">Maria-Paz Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Paz Cortés</w:t>
+                <w:t xml:space="preserve">Sebastián N. Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante Travisany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gaete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.3860⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635688v1</w:t>
+                <w:t xml:space="preserve">hal-01661270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling approach to evaluate the balance between bioactivation and detoxification of MeIQx in human hepatocytes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A transcriptome multi-tissue analysis identifies biological pathways and genes associated with variations in feed efficiency of growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Houée-Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.3703⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3639-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575579v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Logic for Checking the Probabilistic Steady-State Properties of Reaction Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A modeling approach to evaluate the balance between bioactivation and detoxification of MeIQx in human hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Delannée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Langouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/cmb.2017.0099⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.e3703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.3703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552190v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Piscirickettsia salmonis Metabolism Using Genome-Scale Reconstruction, Modeling, and Testing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Logic for Checking the Probabilistic Steady-State Properties of Reaction Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.15. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (8), pp.1--12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/cmb.2017.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661270v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptome multi-tissue analysis identifies biological pathways and genes associated with variations in feed efficiency of growing pigs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining graph and flux-based structures to decipher phenotypic essential metabolites within metabolic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Houée-Bigot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+                <w:t xml:space="preserve">Julie Laniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paz Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.244. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.e3860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3639-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.3860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494107v1</w:t>
+                <w:t xml:space="preserve">hal-01635688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">caspo: a toolbox for automated reasoning on the response of logical signaling networks families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Videla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Saez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11958,90 +11958,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meneco, a Topology-Based Gap-Filling Tool Applicable to Degraded Genome-Wide Metabolic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Thiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhalim Larhlimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12086,783 +12086,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering transcriptional regulations coordinating the response to environmental changes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Siegel</w:t>
+                <w:t xml:space="preserve">Putative bacterial interactions from metagenomic knowledge with an integrative systems ecology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bordron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paz Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Thiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-016-0885-0⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), pp.106-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260866v1</w:t>
+                <w:t xml:space="preserve">hal-01246173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of the delayed translation of cyclin B maternal mRNA after sea urchin fertilization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de la flexibilité métabolique : vers une meilleure compréhension des capacités adaptatives de l’animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cormier</w:t>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrd.22746⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (3), pp.201-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2016.29.3.2960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01390047v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular alterations induced by a high-fat high-fiber diet in porcine adipose tissues: variations according to the anatomical fat location</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+                <w:t xml:space="preserve">Model of the delayed translation of cyclin B maternal mRNA after sea urchin fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mulner-Lorillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.22746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2438-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01286555v1</w:t>
+                <w:t xml:space="preserve">hal-01390047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative bacterial interactions from metagenomic knowledge with an integrative systems ecology approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sven Thiele</w:t>
+                <w:t xml:space="preserve">Molecular alterations induced by a high-fat high-fiber diet in porcine adipose tissues: variations according to the anatomical fat location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Houée-Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.315⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2438-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246173v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la flexibilité métabolique : vers une meilleure compréhension des capacités adaptatives de l’animal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Deciphering transcriptional regulations coordinating the response to environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Aravena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carito Guziolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (3), pp.201-216. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.129-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2016.29.3.2960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-016-0885-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01391135v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boolean Network Identification from Perturbation Time Series Data combining Dynamics Abstraction and Logic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Ostrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12909,77 +12909,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combinatorial approach to products of Pisot substitutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (6), pp.1757-1794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13007,797 +13007,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Boolean logic models of signaling networks with ASP</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate Normal Approximation for the Stochastic Simulation Algorithm: Limit Theorem and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 599, pp.79-101. </w:t>
+              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 316C, pp.67-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.06.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2015.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058610v1</w:t>
+                <w:t xml:space="preserve">hal-01196533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Normal Approximation for the Stochastic Simulation Algorithm: Limit Theorem and Applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Designing experiments to discriminate families of logic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Videla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Konokotina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonidas Alexopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Saez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2015.06.011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2015.00131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196533v1</w:t>
+                <w:t xml:space="preserve">hal-01196178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing experiments to discriminate families of logic models</w:t>
+                <w:t xml:space="preserve">Learning Boolean logic models of signaling networks with ASP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Videla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Torsten Schaub</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carito Guziolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Eduati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Thiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gebser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.9. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 599, pp.79-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2015.00131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196178v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome and metabolic network of &amp;quot;Candidatus Phaeomarinobacter ectocarpi&amp;quot; Ec32, a new candidate genus of Alphaproteobacteria frequently associated with brown algae</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using a large-scale knowledge database on reactions and regulations to propose key upstream regulators of various sets of molecules participating in cell metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00241⟩</w:t>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1752-0509-8-32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079739v1</w:t>
+                <w:t xml:space="preserve">hal-00980499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a large-scale knowledge database on reactions and regulations to propose key upstream regulators of various sets of molecules participating in cell metabolism</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelization of the regulation of protein synthesis following fertilization in sea urchin shows requirement of two processes: a destabilization of eIF4E:4E-BP complex and a great stimulation of the 4E-BP-degradation mechanism, both rapamycin-sensitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mulner-Lorillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (1), pp.32. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1752-0509-8-32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980499v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelization of the regulation of protein synthesis following fertilization in sea urchin shows requirement of two processes: a destabilization of eIF4E:4E-BP complex and a great stimulation of the 4E-BP-degradation mechanism, both rapamycin-sensitive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome and metabolic network of &amp;quot;Candidatus Phaeomarinobacter ectocarpi&amp;quot; Ec32, a new candidate genus of Alphaproteobacteria frequently associated with brown algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Laurent</w:t>
+                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Richard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julia Morales</w:t>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Flament</w:t>
+                <w:t xml:space="preserve">Jeanne Cambefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 5, pp.117. </w:t>
+              <w:t xml:space="preserve">, 2014, 5, pp.241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079758v1</w:t>
+                <w:t xml:space="preserve">hal-01079739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring metabolism flexibility in complex organisms through quantitative study of precursor sets for system outputs</w:t>
               </w:r>
@@ -13809,77 +13809,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumarou Abdou-Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13907,321 +13907,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome-scale metabolic network of Ectocarpus siliculosus (EctoGEM): a resource to study brown algal physiology and beyond.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connectedness of fractals associated with Arnoux–Rauzy substitutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12627⟩</w:t>
+              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (3), pp.249-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ita/2014008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057153v1</w:t>
+                <w:t xml:space="preserve">hal-01079727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectedness of fractals associated with Arnoux–Rauzy substitutions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The genome-scale metabolic network of Ectocarpus siliculosus (EctoGEM): a resource to study brown algal physiology and beyond.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Ethis de Corny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48 (3), pp.249-266. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (2), pp.367-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ita/2014008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079727v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal Intervention Strategies in Logical Signaling Networks with ASP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Videla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14268,90 +14268,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhaustively characterizing feasible logic models of a signaling network using Answer Set Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Videla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Eduati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Thiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cokelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14415,64 +14415,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitutive Arnoux-rauzy sequences have pure discrete spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uniform Distribution Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.173-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14491,1345 +14491,1345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating quantitative knowledge into a qualitative gene regulatory network.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Toward systems biology in brown algae to explore acclimation and adaptation to the shore environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002157⟩</w:t>
+              <w:t xml:space="preserve">OMICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (12), pp.883-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/omi.2011.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626708v1</w:t>
+                <w:t xml:space="preserve">hal-00661751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward systems biology in brown algae to explore acclimation and adaptation to the shore environment.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Potin</w:t>
+                <w:t xml:space="preserve">Designing Logical Rules to Model the Response of Biomolecular Networks with Complex Interactions: An Application to Cancer Modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carito Guziolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Baumuratova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Radulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMICS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/omi.2011.0089⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (5), pp.1223-1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2010.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661751v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00538134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Logical Rules to Model the Response of Biomolecular Networks with Complex Interactions: An Application to Cancer Modeling.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fractal tiles associated with shift radix systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Surer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Thuswaldner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2010.71⟩</w:t>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 226 (1), pp.139-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2010.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00538134v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407999v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal tiles associated with shift radix systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Genetically regulated metabolic networks: Gale-Nikaido modules and differential inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Radulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jörg Thuswaldner</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pecou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aim.2010.06.010⟩</w:t>
+              <w:t xml:space="preserve">Transactions on Computational Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Transactions on Computational Systems Biology XIII, 6575 (Lecture Notes in Computer Science 6575), pp.110-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19748-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407999v2</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00538136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetically regulated metabolic networks: Gale-Nikaido modules and differential inequalities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Integrating quantitative knowledge into a qualitative gene regulatory network.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Computational Systems Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (9), pp.e1002157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-19748-2_6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inria-00538136v1</w:t>
+                <w:t xml:space="preserve">hal-00626708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational numbers with purely periodic $\beta$-expansion</w:t>
+                <w:t xml:space="preserve">Model of cap-dependent translation initiation in sea urchin: a step towards the eukaryotic translation regulation network.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Adamczewski</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Robert Bellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Steiner</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 77 (3), pp.257-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.21142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1112/blms/bdq019⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400799v2</w:t>
+                <w:t xml:space="preserve">hal-00486418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of cap-dependent translation initiation in sea urchin: a step towards the eukaryotic translation regulation network.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localizing potentially active post-transcriptional regulations in the Ewing's sarcoma gene regulatory network.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Baumuratova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Bellé</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Surdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrd.21142⟩</w:t>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1752-0509-4-146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486418v1</w:t>
+                <w:t xml:space="preserve">inserm-00984711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localizing potentially active post-transcriptional regulations in the Ewing's sarcoma gene regulatory network.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rational numbers with purely periodic $\beta$-expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Delyon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gautier Stoll</w:t>
+                <w:t xml:space="preserve">Boris Adamczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delattre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christiane Frougny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (1), pp.146. </w:t>
+              <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (3), pp.538-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1752-0509-4-146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1112/blms/bdq019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00984711v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de &amp;quot;Numeration: Mathematics and Computer Science&amp;quot; (CIRM, 2009)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">BioQuali Cytoscape plugin: analysing the global consistency of regulatory networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carito Guziolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Bourdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Steiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des rencontres du CIRM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (10), pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00429811v1</w:t>
+                <w:t xml:space="preserve">inria-00429804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioQuali Cytoscape plugin: analysing the global consistency of regulatory networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Présentation de &amp;quot;Numeration: Mathematics and Computer Science&amp;quot; (CIRM, 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Adamczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Steiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes des rencontres du CIRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (1), pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00429804v1</w:t>
+                <w:t xml:space="preserve">inria-00429811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the role of transcription factors in regulatory networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carito Guziolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Veber</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Radulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15889,64 +15889,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigeki Akiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 155 (3-4), pp.377-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15980,64 +15980,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purely Periodic beta-Expansions in the Pisot Non-unit Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Number Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 127 (2), pp.153-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16071,103 +16071,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checking Consistency Between Expression Data and Large Scale Regulatory Networks: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Veber</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Radulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7, pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16192,103 +16192,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser un plan d'expérience à partir de modèles qualitatifs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Radulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 275, pp.27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16307,602 +16307,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00178791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal representation of the attractive lamination of an automorphism of the free group</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valerie Berthe</w:t>
+                <w:t xml:space="preserve">Qualitative analysis of the relation between DNA microarray data and behavioral models of regulation networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Radulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hilion</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Ouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84, pp.153-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00178799v1</w:t>
+                <w:t xml:space="preserve">inria-00178809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative analysis of the relation between DNA microarray data and behavioral models of regulation networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Topology and static response of interaction networks in molecular biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Radulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (6), pp.185 - 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2005.0092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00178809v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00178842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology and static response of interaction networks in molecular biology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fractal representation of the attractive lamination of an automorphism of the free group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hilion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3 (6), pp.185 - 196. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56 (7), pp.2161-2212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2005.0092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/aif.2237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00178842v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00178799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Qualitative Models in Biology: a new approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tilings Associated with Beta-numeration and Substitutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ovidiu Radulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2, pp.140-151</w:t>
+              <w:t xml:space="preserve">Integers : Electronic Journal of Combinatorial Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Proceedings of the 2004 Number Theoretic Algorithms and Related Topics Workshop, 5 (3), pp.A2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00178819v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilings Associated with Beta-numeration and Substitutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Complex Qualitative Models in Biology: a new approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Radulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integers : Electronic Journal of Combinatorial Number Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Proceedings of the 2004 Number Theoretic Algorithms and Related Topics Workshop, 5 (3), pp.A2</w:t>
+              <w:t xml:space="preserve">Complexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, pp.140-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00105299v1</w:t>
+                <w:t xml:space="preserve">inria-00178819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16920,90 +16920,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating consensus proteomes and metabolic functions from taxonomic affiliations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hamon-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mataigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17156,103 +17156,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic genome-based metabolic modeling of the predominant cellulolytic rumen bacterium&amp;lt;i&amp;gt;Fibrobacter succinogenes&amp;lt;/i&amp;gt;S85</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -17392,90 +17392,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of Ectocarpus subulatus -a highly stress-tolerant brown alga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17510,77 +17510,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial optimization methods to complete and analyse a metabolic network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Laniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17598,64 +17598,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purely periodic beta-expansions in the Pisot non-unit case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17744,64 +17744,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-1, 2024</w:t>
@@ -17830,103 +17830,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning classification performance on mechanistic representations of the gut microbiota built from abundance profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Ruiz</w:t>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+                <w:t xml:space="preserve">Samuel Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Blanquart</w:t>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Buffet-Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. , pp.181, 2022, Proceedings</w:t>
@@ -17968,51 +17968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of metabolic complementarity in large-scale microbiotas for the identification of key species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18080,51 +18080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metage2Metabo: metabolic complementarity applied to genomes of large-scale microbiotas for the identification of keystone species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18214,103 +18214,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of causal signature using omics data integration and network reasoning-based analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bettembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.1</w:t>
@@ -18339,103 +18339,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative responses of pig adipose tissues to high-fat high-fiber diet: towards key regulators of energy flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Houee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAS/ADSA midwest meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Des Moines, United States. Journal of Animal Science, 93 (Suppl. 2), 2015, Abstract book of the ASAS/ADSA midwest meeting</w:t>
@@ -18490,64 +18490,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abdou Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18630,51 +18630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes d'optimisation combinatoire pour l'étude du métabolisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches symboliques de la modélisation et de l’analyse des systèmes biologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE éditions, 2022, Encyclopédie Sciences, 9781789480290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18702,268 +18702,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écologie des systèmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">L’écologie des systèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mokrane Bouzeghoub et Rémy Mosseri. </w:t>
+              <w:t xml:space="preserve">CNRS éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Big Data à Découvert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, 2017, 978-2-271-11464-8</w:t>
+              <w:t xml:space="preserve">Les big data à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mokrane Bouzeghoub et Rémy Mosseri, 2017, 978-2-271-11464-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575603v1</w:t>
+                <w:t xml:space="preserve">hal-02389705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écologie des systèmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">L'écologie des systèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS éditions. </w:t>
+              <w:t xml:space="preserve">Mokrane Bouzeghoub et Rémy Mosseri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les big data à découvert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mokrane Bouzeghoub et Rémy Mosseri, 2017, 978-2-271-11464-8</w:t>
+              <w:t xml:space="preserve">Les Big Data à Découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, 2017, 978-2-271-11464-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389705v1</w:t>
+                <w:t xml:space="preserve">hal-01575603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasoning on the response of logical signaling networks with Answer Set Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Videla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19010,77 +19010,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitutions, Rauzy fractals and tilings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorg Thuswaldner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorics, Automata and Number Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 135, Cambridge University Press, 2010, Encyclopedia of Mathematics and its Applications, 9780521515979</w:t>
@@ -19135,77 +19135,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumarou Abdou-Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Sauvant, J. Van Milgen, P. Faverdin and N. Friggens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling nutrient digestion and utilization in farm animals</w:t>
@@ -19238,64 +19238,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic notions on substitutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Substitutions in Dynamics, Arithmetics and Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1794, Springer Verlag, pp.1-32, 2002, Lecture Note Mathematical Series, 978-3-540-44141-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19491,64 +19491,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological properties of Rauzy fractals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorg Thuswaldner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Mathématiques de France, 118, pp.144, 2009, Mémoires de la SMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19579,51 +19579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: Journées Montoises d'informatique théorique (Rennes, 2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caucal, Didier and Siegel, Anne. RAIRO - Theoretical Informatics and Applications, EDP Sciences, RAIRO - Theoretical Informatics and Applications 42(3), pp.240, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19699,51 +19699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19821,51 +19821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19917,90 +19917,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling local repeats on genomic sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20033,332 +20033,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00353690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary of central tiles associated with Pisot beta-numeration and purely periodic expansions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Checking Consistency Between Expression Data and Large Scale Regulatory Networks: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carito Guziolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Radulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2007</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6190, INRIA. 2007, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00180239v1</w:t>
+                <w:t xml:space="preserve">inria-00145537v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checking Consistency Between Expression Data and Large Scale Regulatory Networks: A Case Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Boundary of central tiles associated with Pisot beta-numeration and purely periodic expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeki Akiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6190, INRIA. 2007, pp.14</w:t>
+              <w:t xml:space="preserve">[Research Report] 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00145537v2</w:t>
+                <w:t xml:space="preserve">inria-00180239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the role of transcription factors in regulatory networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carito Guziolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Veber</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Radulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -20380,64 +20380,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purely Periodic beta-Expansions in the Pisot Non-unit Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4619, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -20491,51 +20491,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de systèmes dynamiques par discrétisation. Exemples d'applications en théorie des nombres et en biologie moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Rennes 1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20722,51 +20722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lune Angevin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vicedomini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045657v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Abdou Arbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88226-5_24" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk Pinto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerian Thuillier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689107v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155604v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Buffet-Bataillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440212v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakih Ibrahim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440221v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207589v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bockmayr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85633-5_10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02412419v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02274982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louarn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02412421v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Fremy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty588" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577425v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lippold" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602699v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Potdevin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garrido Oter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schellhorn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wanko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399456v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Jolivet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23111-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196598v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164751v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ostrowski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23401-4_15" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aravena" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54013-4_18" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095609v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Videla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745669v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40564-8_25" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JS538NP3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853762v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853839v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853752v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210385v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750512v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740722v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Aravena" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760640v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737112v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Eduati" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Grabe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33636-2_20" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Ivanchev" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331385v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gruel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blachon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stoll" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zinovyev" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barillot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758027v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Abdou-Arbi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429815v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729742v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330588v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756643v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180246v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Thuswaldner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178854v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Borgne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180242v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557791v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pfister" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Berlinghof" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliana Bogan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisse Cardini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00996-24" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195842v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Pfister" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gobet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza M Andreani-Gerard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia E Jim&#233;nez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Palma" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00749-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443527v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Barre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011816" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816962v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012577" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689199v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bougu&#233;on" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legagneux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Hazard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bomo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011858" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473577v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Zonnequin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1339132" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868898v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetty Kleinjan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Califano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16766" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192851v3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277056.122" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131368v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fakih" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01027-22" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701755v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac479" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929845v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews202217025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690604v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niarakis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Waltemath" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glazier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Schreiber" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Keating" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbac212" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693653v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vignet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coquet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010175" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03602177v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-022-00266-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988562v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa958" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03355908v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Conan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Langouet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04363-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265223v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Simon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Becker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab441" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222505v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Lanneau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.648426" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03223662v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Geslain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11344" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02524471v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinka Mandakovic" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Cintolesi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maldonado" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Mendoza" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62130-8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964170v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Conan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Langou&#235;t" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22405" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02929424v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haguait" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pittera" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01707" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866101v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Burgunter-Delamare" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00085" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395024v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.61968" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569935v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dittami" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20190667" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903264v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Delann&#233;e" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.10.011" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395080v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#232;gre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8110564" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02018724v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Wery" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.01.015" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807842v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006146" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871468v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Henry" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007593" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897020v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misbah Razzaq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Saez-Rodriguez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006538" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936778v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068418000455" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871600v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635688v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laniau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3860" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575579v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3703" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552190v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2017.0099" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661270v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n N. Mendoza" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Travisany" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gaete" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02462" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494107v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e-Bigot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3639-0" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426880v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw738" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449100v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005276" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260866v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-0885-0" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390047v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mulner-Lorillon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cormier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22746" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286555v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2438-3" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246173v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Latorre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzales" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.315" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391135v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.3.2960" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354075v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.07.009" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196326v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berth&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2014.141" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058610v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.06.022" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196533v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.06.011" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196178v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Konokotina" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Alexopoulos" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2015.00131" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079739v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cambefort" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00241" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980499v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-8-32" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079758v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flament" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00117" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947219v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-8-8" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057153v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ethis de Corny" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12627" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079727v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2014008" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853747v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kaminski" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068413000422" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853704v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt393" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750209v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626708v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002157" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661751v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2011.0089" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538134v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Baumuratova" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2010.71" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407999v2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Steiner" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Surer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Thuswaldner" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2010.06.010" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538136v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pecou" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19748-2_6" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3017M6N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400799v2" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adamczewski" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Frougny" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdq019" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486418v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bell&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21142" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SG0ZKV9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00984711v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Surdez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delyon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delattre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-4-146" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429811v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429804v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Bourd&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-244" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330578v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-228" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330567v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Akiyama" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barat" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-008-0009-7" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181997v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2007.07.005" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178914v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178791v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178799v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hilion" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2237" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178809v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178842v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2005.0092" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178819v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105299v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697249v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854948v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871397v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429533v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Caliafano" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244179v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002208v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654522v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audemard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Markov" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155624v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438983v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151934v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/803056" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02193860v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auge" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210925v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210552v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abdou Arbi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourdon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03885249v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9029.ch2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575603v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389705v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079762v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005223.ch2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538135v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538138v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268671v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45714-3_1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G6C3N99K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661197v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Castor" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Esnoult" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thi&#233;bault" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charara" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serre" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539742v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330569v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Caucal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02507799v4" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cornet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557351v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00353690v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousseau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180239v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00145537v2" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185038v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071966v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00358996v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Abdou Arbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88226-5_24" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045657v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384891v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lune Angevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vicedomini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk Pinto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerian Thuillier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Buffet-Bataillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689107v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440221v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402155v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakih Ibrahim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207589v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bockmayr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85633-5_10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02274982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louarn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401750v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02412421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02412419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Fremy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty588" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602699v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Potdevin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garrido Oter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schellhorn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wanko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576484v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lippold" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577425v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399456v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196598v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ostrowski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23401-4_15" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196152v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Jolivet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23111-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aravena" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54013-4_18" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095609v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Videla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745669v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40564-8_25" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JS538NP3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853839v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853752v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853758v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740722v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Aravena" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737112v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Eduati" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Grabe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33636-2_20" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750512v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Ivanchev" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429801v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blachon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stoll" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zinovyev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331385v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gruel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758027v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Abdou-Arbi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729742v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330588v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180246v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Thuswaldner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178854v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Borgne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756643v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180242v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557791v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pfister" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Berlinghof" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliana Bogan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisse Cardini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00996-24" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195842v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Pfister" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gobet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza M Andreani-Gerard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia E Jim&#233;nez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Palma" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00749-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816962v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012577" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689199v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bougu&#233;on" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legagneux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Hazard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bomo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011858" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443527v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Barre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011816" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473577v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Zonnequin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1339132" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868898v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetty Kleinjan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Califano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16766" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131368v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fakih" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01027-22" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192851v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277056.122" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929845v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews202217025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690604v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niarakis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Waltemath" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glazier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Schreiber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Keating" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbac212" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693653v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vignet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010175" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03602177v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-022-00266-4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701755v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac479" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988562v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa958" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03355908v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Conan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Langouet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04363-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222505v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Lanneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.648426" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265223v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Simon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Becker" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab441" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03223662v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Geslain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11344" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866101v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Burgunter-Delamare" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00085" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02929424v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haguait" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pittera" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01707" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569935v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dittami" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20190667" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395024v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.61968" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02524471v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinka Mandakovic" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Cintolesi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maldonado" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Mendoza" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62130-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964170v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Conan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Langou&#235;t" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22405" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02018724v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Wery" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.01.015" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903264v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Delann&#233;e" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.10.011" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395080v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#232;gre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8110564" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807842v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006146" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871468v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Henry" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007593" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936778v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068418000455" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897020v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misbah Razzaq" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Saez-Rodriguez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006538" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871600v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661270v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n N. Mendoza" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Travisany" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gaete" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02462" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494107v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e-Bigot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3639-0" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575579v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3703" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552190v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2017.0099" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635688v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laniau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3860" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426880v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw738" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449100v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005276" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246173v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Latorre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzales" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.315" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391135v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.3.2960" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390047v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mulner-Lorillon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cormier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22746" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286555v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2438-3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260866v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-0885-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354075v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.07.009" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196326v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berth&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2014.141" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196533v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.06.011" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196178v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Konokotina" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Alexopoulos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2015.00131" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058610v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.06.022" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980499v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-8-32" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079758v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flament" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00117" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079739v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cambefort" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00241" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947219v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-8-8" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079727v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2014008" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057153v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ethis de Corny" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12627" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853747v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kaminski" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068413000422" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853704v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt393" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750209v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661751v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2011.0089" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538134v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Baumuratova" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2010.71" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407999v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Steiner" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Surer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Thuswaldner" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2010.06.010" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538136v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pecou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19748-2_6" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3017M6N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626708v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002157" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486418v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bell&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21142" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SG0ZKV9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00984711v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Surdez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delyon" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delattre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-4-146" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400799v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adamczewski" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Frougny" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdq019" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429804v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Bourd&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-244" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429811v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330578v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-228" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330567v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Akiyama" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barat" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-008-0009-7" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181997v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2007.07.005" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178914v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178791v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178809v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178842v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2005.0092" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178799v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hilion" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2237" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105299v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178819v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697249v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854948v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871397v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429533v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Caliafano" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244179v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002208v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654522v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audemard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Markov" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155624v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438983v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151934v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/803056" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02193860v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auge" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210925v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210552v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abdou Arbi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourdon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03885249v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9029.ch2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389705v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575603v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079762v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005223.ch2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538135v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538138v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268671v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45714-3_1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G6C3N99K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661197v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Castor" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Esnoult" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thi&#233;bault" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charara" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serre" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539742v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330569v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Caucal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02507799v4" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cornet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557351v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00353690v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousseau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00145537v2" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180239v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185038v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071966v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00358996v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>