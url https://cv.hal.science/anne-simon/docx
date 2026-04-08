--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -3698,824 +3698,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’incorporation du temps dans le roman : Proust et l’expérience de la quatrième dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand, Denis; Fontanille, Jacques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Régimes sémiotiques de la temporalité. La flèche brisée du temps,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-170, 2006, 2130559077, 978-2130559078</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Maintenant, regardez” : renoncer, attaquer, la révolution littéraire proustienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guérin, Jeanyves; Spiquel, Agnès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Révolutions littéraires aux XIXe et XXe siècles : « Maintenant tu es las de ce monde ancien »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’université de Valenciennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.175-186, 2006, ‎ 2905725893, 978-2905725899</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Régimes sémiotiques de la temporalité. La flèche brisée du temps,</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ventriloquies : lire à ventre ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marchal, Hugues; Simon, Anne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours des organes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un absent trop présent ? Le corps des femmes âgées dans la littérature féminine contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Détrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Montandon, Alain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eros, blessures et folie. Détresses du vieillir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.359-375, 2006, Littératures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sacré est mort, que vive la matière !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violentes femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galerie Les Singuliers, 2005, Catalogue de l’exposition</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les petites filles ne sont plus ce qu'elles étaient. Garçons manquées et filles ratées dans le roman contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Détrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Girardini, Elisa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Corps à fleur de mot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unipress, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le côté phénoménologique de Proust (Proust et Husserl)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Worms, Frédéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moment 1900 en philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.157-170, 2006, 2130559077, 978-2130559078</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-314, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust lecteur de Maeterlinck : affinités sélectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marcel Proust au tournant des siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres Modernes Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-142, 2004, 2256910687, 978-2256910685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.359-375, 2006, Littératures</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arrière-plan de silence du style de Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cogard, Karl; Murat-Brunel, Aline. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limites du langage : indicible ou silence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.325-331, 2002, ‎ 2747531104, 978-2747531108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...121 lines deleted...]
-              <w:t xml:space="preserve">Marcel Proust au tournant des siècles</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust ou la crise de l’idéalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brun, Bernard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marcel Proust 2. Nouvelles directions de la recherche proustienne 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...170 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...170 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettres modernes Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-75, 2000, ‎ 2256910067, 978-2256910067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4642,3353 +4642,3353 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Singe-orateur, vermine-fils et autres dragons verts : métamorphoses animales de la satire chez Kafka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula. Colloques en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Nicolas Correard et Anne Simon dir., Littérature et zoomorphie satirique (XVIe-XXIe siècles),, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.14515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction – Zoopoétique de langue française en 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, "2014-2024, une décennie de zoopoétique. Perspectives en littérature de langue française (XXe-XXIe)", Anne Simon dir., 77, pp.149-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58282/colloques.14515⟩</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “L’animalité traverse l’humain de part en part”. Entretien avec Anne Simon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sécardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), pp.27-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51777/relief19414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Aude Jeannerod</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altérations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.78-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chimères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.46-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méconnaissance de Proust (Foucault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LINKs series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7-8, pp.72-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrelacements sonores et sensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Musée de la musique-Philharmonie de Paris</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Proust. Quand les recherches s’entichent de La Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 343, pp.48-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes troubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ville sauvage, 20, pp.46-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien autour d’&amp;quot;Une bête entre les lignes&amp;quot; avec Matthieu Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crépuscule de l’idole : bête humaine et surhomme chez Cohen et Nietzsche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoopoétique de Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle Revue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, nouvelle édition, 1, pp.95-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sauvage, un espace-temps urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ville sauvage, 20, pp.74-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une arche d’histoires et de bêtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Arche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 692, pp.32-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écopoétique de Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nouvel observateur. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accueillir l’imprévisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgane Leray</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Zask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ville sauvage, 20, pp.4-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sécardin</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Stricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duchesses et domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvel Observateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, automne (spécial Proust)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des vies de chiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le chien, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemalonus mirties prieskonis: pramoninės gyvulininkystės iššūkis literatūrai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pradžia / Colloquia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51554/Coll.22.50.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Anne Simon and Stephanie Posthumus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Frontiers of Ecocriticism, 25 (1), pp.16-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2021.1865051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire voile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epokhè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, ZOØDIAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’insecte, le nid, le globe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.13-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voler Introduction et présentations des textes par Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.59-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Sévigné n’aurait pas mieux dit !” (Proust) : trafics de lettres, trafics de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’études proustiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le commerce des lettres. Configurations et enjeux de l’épistolarité dans À la recherche du temps perdu, 2 (14), pp.163-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12119-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hors de soi : au commencement était le vertige (Proust/Deleuze)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LINKs series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5-6, pp.22-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bambi, animal politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Cerf, 17, pp.80-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution et enjeux des fonds Raymonde Debray-Genette et Gérard Genette à l’EHESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Poétique, esthétique et écriture : autour de l’œuvre de Gérard Genette, 26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Altérations</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Centre de recherches sur les arts et le langage, au croisement des sciences, de la création et de la médiation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02908217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de la nature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust lecteur de Maeterlinck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proustonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escavar a terra, escavar a língua. Zoopoética dos vermes, insetos e outros parasitas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Dobra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps et contre-temps de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni proustiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.5-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ, l’arche et la scène : zoopoétique et zoomorphisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thaêtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Climats du théâtre au temps des catastrophes. Penser et décentrer l’anthropo-scène, Chantier #4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étreintes fauves - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Billebaude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23, pp.78-87</w:t>
+              <w:t xml:space="preserve">, 2019, Fauve, 15, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 22, pp.46-55</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interviewée sur les romancières, la zoopoétique et l’écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Influencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7-8, pp.72-80</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creuser la terre, creuser la langue. Zoopoétique de la vermine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vivants sous terre, 105, pp.213-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je suis traversée parce qu’on inflige au vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quotidien Le Monde, Rubrique "Idées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 343, pp.48-53</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animaux, animots : ce n’est pas une image !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Ville sauvage, 20, pp.46-55</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Other Temporalities of Life: Zoopoetics and Animal Perspectivism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dibur : literary journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Visions of the Future, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Musée de la musique-Philharmonie de Paris</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En finir avec les Bisounours: les écoterroristes squattent la rentrée littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slate.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des vivants minuscules : les insectes en littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est-ce qu’on fait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, nouvelle édition, 1, pp.95-101</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien sur la zoopoétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRÉ : Prix du Roman d’Écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Ville sauvage, 20, pp.74-79</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noms d’oiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors-série n°3, pp.14-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...2298 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401252v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03889026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage éprouvé et souci du mot juste : droit, littérature et élevage industriel</w:t>
               </w:r>
@@ -10563,2391 +10563,2391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Déluges et arches en littérature contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Nautil’art - « Nautilus, la Seine, l’Océan »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Pasquet, Sep 2023, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zoopoétique : littérature et animalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuit de la Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ambassade de France, May 2023, Bucarest et Timisoara (Roumania), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du livre de Anne Simon : &amp;lt;i&amp;gt;Une bête entre les lignes. Essai de zoopoétique&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeudis de la bibliothèque Julien Gracq</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Nantes - MSH Marie-Ange Guépin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien sur la zoopoétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire/écrire le vivant. Revivifier l’enseignement de la littérature (collège/lycée) par les humanités environnementales : l’écopoétique, l’écoféminisme et la zoopoétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Aix-Marseille Université - INSPÉ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Dominique Pasquet, Sep 2023, Rouen, France</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust, entre surface (Deleuze) et profondeur (Merleau-Ponty)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anti-Phenomenologies as Opening the Way to New Philosophies or Regenerating Phenomenology Itself?, 6th Dauphine Phenomenology Workshop (DPW), Keynote Speakers : Tim Ingold, Luca Paltrinieri and Anne Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François-Xavier de Vaujany dir., Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, François-Xavier de Vaujany dir., Apr 2023, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoopoétique, vivant, nature, sauvage… : mots-mania ou mots-tabous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que peut la littérature pour les vivants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Camelin; B. Meillon; A. Romestaing, Jun 2023, Cerisy-La -Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, C. Camelin; B. Meillon; A. Romestaing, Jun 2023, Cerisy-La -Salle, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infra-animalité urbaine et souterraine en zoopoétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les entretiens d'EVA - Imaginaires et écologie : tous les espoirs sont-ils permis ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Eva-aDig, Nov 2023, CNSAD, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Eva-aDig, Nov 2023, CNSAD, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et animalité : renouvellements zoopoétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dwelling and living / Habiter le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français d'Ecosse, Mar 2023, Edinburgh (Ecosse), Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Institut français d'Ecosse, Mar 2023, Edinburgh (Ecosse), Royaume-Uni</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El arca : un motivo fundamental de la zoopoética</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVe Colloque de la Société Espagnole de Littérature Générale et Comparée (SELGyC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pilar Andrade Boue dir., Feb 2023, Madrid (ES), Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Pilar Andrade Boue dir., Feb 2023, Madrid (ES), Francia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pistes zoopoétiques (session &amp;quot;Les animaux, les arbres, les rivières et nous&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Humain qui vient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unesco; Le Fresnoy – Studio national des arts contemporains, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Unesco; Le Fresnoy – Studio national des arts contemporains, Nov 2022, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien autour du film Les forêts sombres de Stéphane Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’humain qui vient / The Human to come</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décalages zoopoétiques : Proust et le cri du lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galia Yanoshevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Richesse de la culture et de la littérature francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tel-Aviv, Israël</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galia Yanoshevsky</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Tel-Aviv, Israël</w:t>
+                <w:t xml:space="preserve">hal-03078673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vermine dans les plis de nos villes : zoopoétique des interstices urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réenchanter le sauvage urbain : Percevoir, penser et vivre avec la nature en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne Simon</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation homme-autres animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de rencontres Sciences et Citoyen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoopoetics: Philosophy, Literature and Animal Expressiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit de la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tel Aviv, Israël</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vermine dans les plis de nos villes : zoopoétique des interstices urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réenchanter le sauvage urbain : Percevoir, penser et vivre avec la nature en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’animalité qui vient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Volodine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’humain qui vient / The Human to come</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Tourcoing, France</w:t>
+              <w:t xml:space="preserve">, Anne Simon, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Zoopoetics: Philosophy, Literature and Animal Expressiveness</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous terrestres ! Les sciences humaines sur la piste animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Malleray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En finir avec la nature ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Simon, Sep 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature, animalité : inventer de nouveaux récits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Malleray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arche du langage : éthique, littérature et animalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuit de la philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Tel Aviv, Israël</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Perpignan, France</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mots/Animaux : randonnée en bibliothèque avec Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En finir avec la nature ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Perpignan, France</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature Writing, from a Female Point of View / Ecrire la nature, du point de vue des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eden Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Despret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Meillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival international « Nature : Through her Eyes / La Nature : Le regard féminin. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VII Academy, 2019, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’encrer dans le sol : expériences littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival du livre et de la presse d’écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Anne Simon, Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place aux bêtes ! Oikos et animalité en littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence plénière, Università Cattolica di Milano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Milan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Anne Simon, Sep 2019, Marseille, France</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et pensée : la problématique du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Bilans et perspectives ", CRAL, EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00744030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommes et bêtes à vif : trouble dans la domestication et littérature contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moment du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Tel Aviv, Israël</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00744039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pas des bêtes, le rythme des livres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Le moment du vivant", F. Worms dir., ENS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00744008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouvellements contemporains des rapports hommes/animaux dans le récit narratif français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum de recherche "La frontière humain/animal, un enjeu de société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Genève, Suisse. pp.103-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, VII Academy, 2019, Perpignan, France</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00743990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Proust à Merleau-Ponty : un &amp;quot;style de pensée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phénoménologie et oeuvre littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00744025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un sujet philosophique pour une grande œuvre littéraire&amp;quot;: projet désavoué ou révolution romanesque?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Swann, le centenaire", A. Compagnon et K. Yoshikawa dir.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Milan, France</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00744001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au croisement des espèces : hommes-insectes et femmes-baleines chez Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th and 21st Century French and Francophone Studies International Colloquium " Crossings, Frictions, Fusions / Traversées, frictions, fusions "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Lon Beach, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Genève, Suisse. pp.103-117</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00744022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'histoire naturelle aux histoires surnaturelles : hybridités proustiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'hybridité à la monstruosité chez Proust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Londres, Royaume-Uni. pp.19-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00734828v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00744001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13255,51 +13255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C120728"/>
+    <w:nsid w:val="5548E72E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13403,51 +13403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D6D0E484"/>
+    <w:nsid w:val="DC21CC05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13551,51 +13551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="726FF7A5"/>
+    <w:nsid w:val="E52FF0B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13788,51 +13788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2894-9723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059877898" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://republique-des-savoirs.fr/membres/anne-simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://animots.hypotheses.org/anne-simon-republique-des-savoirs-parcours-et-productions-scientifiques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://animots.hypotheses.org/productions-multimedias-2/anne-simon-multimedia-radio-lectures" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philofr.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://animots.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poleproust.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prp.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildproject.org/livres/une-bete-entre-les-lignes#critics" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roumette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schaffner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-rumeur-des-distances-traversees-proust-une-esthetique-de-la-surimpression.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03610809v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705692186" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizionisolfanelli.it/proustelafilosofia.htm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mairesse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/1780" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marchal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdiffusion.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1356288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04360430v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/un-monde-commun/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908778v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429341472" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03748330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-lord-byron.fr/products/incursions-sauvages" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03880488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p8789_Mensch-Tier-Beziehungen-in-den-frankophonen-Kulturen--Literaturen-und-Medien---Les-relations-entre-homme-et-animal-dans-les-cultures--litt--ratures--et-m--dias-francophones--Saarbr--cker-Beitr--ge-zur-vergleichenden-Literatur--und-Kulturwissenschaft--Bd--85.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecopoetique.hypotheses.org/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=grLHyv7sbTA&amp;amp;t=25s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Schaffner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wildproject.org/unsolcommun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildproject.org/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750956v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizioniets.com/scheda.asp?n=9788846750846" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751060v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/editeurs/valen/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886449v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03833101v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lettresmodernesminard.org/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971651v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751020v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.14515" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04864236v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jeannerod" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Leray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;cardin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief19414" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363539v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363084v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03830584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832875v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832275v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03830593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03880775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832872v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Zask" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stricot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03972478v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51554/Coll.22.50.06" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503030v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2021.1865051" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503202v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503024v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12119-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Le Brech" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908217v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832188v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397714v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178386v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888722v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03887175v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832896v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888770v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401252v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03889026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grief.181.0141" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832931v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750760v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03833073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430808v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Romestaing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schoentjes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684935v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684626v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750752v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751051v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886433v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751016v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425798v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425799v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750768v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425894v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750775v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dalmolin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751064v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750794v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751070v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750812v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750809v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750802v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750848v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522524v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522592v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522512v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379365v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Correard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.14032" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363568v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363578v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363571v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363559v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173708v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363551v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04019902v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04019886v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04019919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078673v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galia Yanoshevsky" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886947v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992244v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905224v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888675v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888626v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rolin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Volodine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888640v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Escande" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Malleray" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888734v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lenot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888546v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03887222v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297815v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Robinson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Despret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888834v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832938v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743990v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744039v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744008v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744030v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744025v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734828v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744022v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744001v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503026v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750834v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2894-9723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059877898" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://republique-des-savoirs.fr/membres/anne-simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://animots.hypotheses.org/anne-simon-republique-des-savoirs-parcours-et-productions-scientifiques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://animots.hypotheses.org/productions-multimedias-2/anne-simon-multimedia-radio-lectures" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philofr.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://animots.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poleproust.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prp.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildproject.org/livres/une-bete-entre-les-lignes#critics" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roumette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schaffner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-rumeur-des-distances-traversees-proust-une-esthetique-de-la-surimpression.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03610809v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705692186" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizionisolfanelli.it/proustelafilosofia.htm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mairesse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/1780" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marchal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdiffusion.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1356288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04360430v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/un-monde-commun/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908778v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429341472" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03748330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-lord-byron.fr/products/incursions-sauvages" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03880488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p8789_Mensch-Tier-Beziehungen-in-den-frankophonen-Kulturen--Literaturen-und-Medien---Les-relations-entre-homme-et-animal-dans-les-cultures--litt--ratures--et-m--dias-francophones--Saarbr--cker-Beitr--ge-zur-vergleichenden-Literatur--und-Kulturwissenschaft--Bd--85.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecopoetique.hypotheses.org/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=grLHyv7sbTA&amp;amp;t=25s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Schaffner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wildproject.org/unsolcommun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildproject.org/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750956v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizioniets.com/scheda.asp?n=9788846750846" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/editeurs/valen/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886449v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03833101v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751020v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lettresmodernesminard.org/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.14515" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545185v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04864236v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jeannerod" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Leray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;cardin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief19414" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363539v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363084v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832275v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832875v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03830584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03830593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03880775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832872v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Zask" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stricot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03972478v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51554/Coll.22.50.06" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503030v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2021.1865051" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503417v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503202v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503024v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12119-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Le Brech" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908217v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832188v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178386v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03887175v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832896v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888770v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03889026v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401252v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grief.181.0141" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832931v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750760v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03833073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430808v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Romestaing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schoentjes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684935v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684626v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750752v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751051v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886433v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751016v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425798v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425799v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750768v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425894v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750775v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dalmolin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751064v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750794v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751070v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750812v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750809v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750802v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750848v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522524v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522592v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522512v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379365v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Correard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.14032" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363559v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363568v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363578v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363571v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173708v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363551v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04019902v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04019886v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04019919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886947v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078673v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galia Yanoshevsky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905224v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888675v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888555v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992244v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888626v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rolin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Volodine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888640v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Escande" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Malleray" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888734v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lenot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888546v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03887222v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297815v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Robinson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Despret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888834v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832938v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744030v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744039v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744008v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743990v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744025v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744001v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744022v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734828v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503026v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750834v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>