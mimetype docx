--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -3698,824 +3698,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Maintenant, regardez” : renoncer, attaquer, la révolution littéraire proustienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guérin, Jeanyves; Spiquel, Agnès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Révolutions littéraires aux XIXe et XXe siècles : « Maintenant tu es las de ce monde ancien »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’université de Valenciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175-186, 2006, ‎ 2905725893, 978-2905725899</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’incorporation du temps dans le roman : Proust et l’expérience de la quatrième dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand, Denis; Fontanille, Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Régimes sémiotiques de la temporalité. La flèche brisée du temps,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-170, 2006, 2130559077, 978-2130559078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Les Révolutions littéraires aux XIXe et XXe siècles : « Maintenant tu es las de ce monde ancien »</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ventriloquies : lire à ventre ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marchal, Hugues; Simon, Anne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours des organes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un absent trop présent ? Le corps des femmes âgées dans la littérature féminine contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Détrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Montandon, Alain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eros, blessures et folie. Détresses du vieillir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.359-375, 2006, Littératures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sacré est mort, que vive la matière !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violentes femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galerie Les Singuliers, 2005, Catalogue de l’exposition</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust lecteur de Maeterlinck : affinités sélectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marcel Proust au tournant des siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.175-186, 2006, ‎ 2905725893, 978-2905725899</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres Modernes Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-142, 2004, 2256910687, 978-2256910685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le côté phénoménologique de Proust (Proust et Husserl)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Worms, Frédéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moment 1900 en philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-314, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un absent trop présent ? Le corps des femmes âgées dans la littérature féminine contemporaine</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les petites filles ne sont plus ce qu'elles étaient. Garçons manquées et filles ratées dans le roman contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Détrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Montandon, Alain. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.359-375, 2006, Littératures</w:t>
+              <w:t xml:space="preserve">Girardini, Elisa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Corps à fleur de mot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unipress, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Galerie Les Singuliers, 2005, Catalogue de l’exposition</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arrière-plan de silence du style de Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cogard, Karl; Murat-Brunel, Aline. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limites du langage : indicible ou silence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.325-331, 2002, ‎ 2747531104, 978-2747531108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust ou la crise de l’idéalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brun, Bernard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marcel Proust 2. Nouvelles directions de la recherche proustienne 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...293 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettres modernes Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-75, 2000, ‎ 2256910067, 978-2256910067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5113,2606 +5113,2606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entretien autour d’&amp;quot;Une bête entre les lignes&amp;quot; avec Matthieu Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Proust. Quand les recherches s’entichent de La Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 343, pp.48-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes troubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ville sauvage, 20, pp.46-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entrelacements sonores et sensibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Musée de la musique-Philharmonie de Paris</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 343, pp.48-53</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crépuscule de l’idole : bête humaine et surhomme chez Cohen et Nietzsche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Villes troubles</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoopoétique de Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle Revue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, nouvelle édition, 1, pp.95-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sauvage, un espace-temps urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Billebaude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Ville sauvage, 20, pp.46-55</w:t>
+              <w:t xml:space="preserve">, 2022, Ville sauvage, 20, pp.74-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une arche d’histoires et de bêtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Arche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 692, pp.32-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écopoétique de Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nouvel observateur. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accueillir l’imprévisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Zask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ville sauvage, 20, pp.4-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Stricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, nouvelle édition, 1, pp.95-101</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duchesses et domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvel Observateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, automne (spécial Proust)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le sauvage, un espace-temps urbain</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemalonus mirties prieskonis: pramoninės gyvulininkystės iššūkis literatūrai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pradžia / Colloquia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51554/Coll.22.50.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des vies de chiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Billebaude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Ville sauvage, 20, pp.74-79</w:t>
+              <w:t xml:space="preserve">, 2022, Le chien, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 692, pp.32-33</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire voile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epokhè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, ZOØDIAC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Anne Simon and Stephanie Posthumus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Frontiers of Ecocriticism, 25 (1), pp.16-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2021.1865051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Accueillir l’imprévisible</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’insecte, le nid, le globe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.13-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voler Introduction et présentations des textes par Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.59-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Sévigné n’aurait pas mieux dit !” (Proust) : trafics de lettres, trafics de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’études proustiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le commerce des lettres. Configurations et enjeux de l’épistolarité dans À la recherche du temps perdu, 2 (14), pp.163-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12119-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hors de soi : au commencement était le vertige (Proust/Deleuze)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LINKs series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5-6, pp.22-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bambi, animal politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Cerf, 17, pp.80-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution et enjeux des fonds Raymonde Debray-Genette et Gérard Genette à l’EHESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Zask</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Poétique, esthétique et écriture : autour de l’œuvre de Gérard Genette, 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de la nature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust lecteur de Maeterlinck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proustonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Centre de recherches sur les arts et le langage, au croisement des sciences, de la création et de la médiation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02908217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escavar a terra, escavar a língua. Zoopoética dos vermes, insetos e outros parasitas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Dobra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps et contre-temps de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni proustiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.5-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étreintes fauves - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Billebaude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Ville sauvage, 20, pp.4-9</w:t>
+              <w:t xml:space="preserve">, 2019, Fauve, 15, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...76 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ, l’arche et la scène : zoopoétique et zoomorphisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thaêtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Climats du théâtre au temps des catastrophes. Penser et décentrer l’anthropo-scène, Chantier #4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, automne (spécial Proust)</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interviewée sur les romancières, la zoopoétique et l’écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Influencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Le chien, 21</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creuser la terre, creuser la langue. Zoopoétique de la vermine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vivants sous terre, 105, pp.213-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...73 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je suis traversée parce qu’on inflige au vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quotidien Le Monde, Rubrique "Idées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Other Temporalities of Life: Zoopoetics and Animal Perspectivism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dibur : literary journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Visions of the Future, 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, ZOØDIAC</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animaux, animots : ce n’est pas une image !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...1345 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832896v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02399056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En finir avec les Bisounours: les écoterroristes squattent la rentrée littéraire</w:t>
               </w:r>
@@ -10563,2115 +10563,2115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zoopoétique : littérature et animalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit de la Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France, May 2023, Bucarest et Timisoara (Roumania), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du livre de Anne Simon : &amp;lt;i&amp;gt;Une bête entre les lignes. Essai de zoopoétique&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les jeudis de la bibliothèque Julien Gracq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Nantes - MSH Marie-Ange Guépin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien sur la zoopoétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire/écrire le vivant. Revivifier l’enseignement de la littérature (collège/lycée) par les humanités environnementales : l’écopoétique, l’écoféminisme et la zoopoétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Aix-Marseille Université - INSPÉ, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Déluges et arches en littérature contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Nautil’art - « Nautilus, la Seine, l’Océan »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dominique Pasquet, Sep 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Ambassade de France, May 2023, Bucarest et Timisoara (Roumania), France</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust, entre surface (Deleuze) et profondeur (Merleau-Ponty)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anti-Phenomenologies as Opening the Way to New Philosophies or Regenerating Phenomenology Itself?, 6th Dauphine Phenomenology Workshop (DPW), Keynote Speakers : Tim Ingold, Luca Paltrinieri and Anne Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François-Xavier de Vaujany dir., Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Nantes - MSH Marie-Ange Guépin, France</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoopoétique, vivant, nature, sauvage… : mots-mania ou mots-tabous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que peut la littérature pour les vivants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Camelin; B. Meillon; A. Romestaing, Jun 2023, Cerisy-La -Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Aix-Marseille Université - INSPÉ, France</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infra-animalité urbaine et souterraine en zoopoétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les entretiens d'EVA - Imaginaires et écologie : tous les espoirs sont-ils permis ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Eva-aDig, Nov 2023, CNSAD, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, François-Xavier de Vaujany dir., Apr 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et animalité : renouvellements zoopoétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dwelling and living / Habiter le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français d'Ecosse, Mar 2023, Edinburgh (Ecosse), Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, C. Camelin; B. Meillon; A. Romestaing, Jun 2023, Cerisy-La -Salle, France</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El arca : un motivo fundamental de la zoopoética</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVe Colloque de la Société Espagnole de Littérature Générale et Comparée (SELGyC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pilar Andrade Boue dir., Feb 2023, Madrid (ES), Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Eva-aDig, Nov 2023, CNSAD, Paris, France</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pistes zoopoétiques (session &amp;quot;Les animaux, les arbres, les rivières et nous&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Humain qui vient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unesco; Le Fresnoy – Studio national des arts contemporains, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut français d'Ecosse, Mar 2023, Edinburgh (Ecosse), Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décalages zoopoétiques : Proust et le cri du lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galia Yanoshevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Richesse de la culture et de la littérature francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tel-Aviv, Israël</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pilar Andrade Boue dir., Feb 2023, Madrid (ES), Francia</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien autour du film Les forêts sombres de Stéphane Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’humain qui vient / The Human to come</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Unesco; Le Fresnoy – Studio national des arts contemporains, Nov 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoopoetics: Philosophy, Literature and Animal Expressiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit de la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tel Aviv, Israël</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne Simon</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vermine dans les plis de nos villes : zoopoétique des interstices urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réenchanter le sauvage urbain : Percevoir, penser et vivre avec la nature en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vermine dans les plis de nos villes : zoopoétique des interstices urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réenchanter le sauvage urbain : Percevoir, penser et vivre avec la nature en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation homme-autres animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de rencontres Sciences et Citoyen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’animalité qui vient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Volodine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’humain qui vient / The Human to come</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Tourcoing, France</w:t>
+              <w:t xml:space="preserve">, Anne Simon, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne Simon</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous terrestres ! Les sciences humaines sur la piste animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Tel-Aviv, Israël</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Malleray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En finir avec la nature ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Simon, Sep 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Perpignan, France</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mots/Animaux : randonnée en bibliothèque avec Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En finir avec la nature ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arche du langage : éthique, littérature et animalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit de la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tel Aviv, Israël</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Tel Aviv, Israël</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature, animalité : inventer de nouveaux récits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Malleray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Perpignan, France</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature Writing, from a Female Point of View / Ecrire la nature, du point de vue des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eden Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Despret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Meillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival international « Nature : Through her Eyes / La Nature : Le regard féminin. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VII Academy, 2019, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Anne Simon, Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’encrer dans le sol : expériences littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival du livre et de la presse d’écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Anne Simon, Sep 2019, Marseille, France</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place aux bêtes ! Oikos et animalité en littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence plénière, Università Cattolica di Milano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Milan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouvellements contemporains des rapports hommes/animaux dans le récit narratif français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum de recherche "La frontière humain/animal, un enjeu de société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Genève, Suisse. pp.103-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Tel Aviv, Israël</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00743990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommes et bêtes à vif : trouble dans la domestication et littérature contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moment du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00744039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pas des bêtes, le rythme des livres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Le moment du vivant", F. Worms dir., ENS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, VII Academy, 2019, Perpignan, France</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00744008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et pensée : la problématique du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Bilans et perspectives ", CRAL, EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744030v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-00743990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Proust à Merleau-Ponty : un &amp;quot;style de pensée</w:t>
               </w:r>
@@ -13255,51 +13255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5548E72E"/>
+    <w:nsid w:val="A44B1B7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13403,51 +13403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DC21CC05"/>
+    <w:nsid w:val="557751BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13551,51 +13551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E52FF0B0"/>
+    <w:nsid w:val="262301DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13788,51 +13788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2894-9723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059877898" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://republique-des-savoirs.fr/membres/anne-simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://animots.hypotheses.org/anne-simon-republique-des-savoirs-parcours-et-productions-scientifiques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://animots.hypotheses.org/productions-multimedias-2/anne-simon-multimedia-radio-lectures" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philofr.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://animots.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poleproust.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prp.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildproject.org/livres/une-bete-entre-les-lignes#critics" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roumette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schaffner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-rumeur-des-distances-traversees-proust-une-esthetique-de-la-surimpression.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03610809v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705692186" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizionisolfanelli.it/proustelafilosofia.htm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mairesse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/1780" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marchal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdiffusion.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1356288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04360430v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/un-monde-commun/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908778v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429341472" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03748330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-lord-byron.fr/products/incursions-sauvages" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03880488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p8789_Mensch-Tier-Beziehungen-in-den-frankophonen-Kulturen--Literaturen-und-Medien---Les-relations-entre-homme-et-animal-dans-les-cultures--litt--ratures--et-m--dias-francophones--Saarbr--cker-Beitr--ge-zur-vergleichenden-Literatur--und-Kulturwissenschaft--Bd--85.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecopoetique.hypotheses.org/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=grLHyv7sbTA&amp;amp;t=25s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Schaffner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wildproject.org/unsolcommun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildproject.org/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750956v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizioniets.com/scheda.asp?n=9788846750846" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/editeurs/valen/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886449v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03833101v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751020v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lettresmodernesminard.org/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.14515" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545185v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04864236v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jeannerod" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Leray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;cardin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief19414" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363539v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363084v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832275v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832875v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03830584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03830593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03880775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832872v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Zask" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stricot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03972478v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51554/Coll.22.50.06" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503030v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2021.1865051" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503417v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503202v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503024v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12119-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Le Brech" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908217v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832188v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178386v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03887175v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832896v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888770v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03889026v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401252v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grief.181.0141" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832931v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750760v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03833073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430808v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Romestaing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schoentjes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684935v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684626v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750752v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751051v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886433v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751016v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425798v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425799v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750768v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425894v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750775v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dalmolin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751064v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750794v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751070v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750812v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750809v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750802v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750848v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522524v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522592v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522512v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379365v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Correard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.14032" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363559v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363568v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363578v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363571v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173708v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363551v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04019902v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04019886v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04019919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886947v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078673v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galia Yanoshevsky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905224v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888675v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888555v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992244v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888626v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rolin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Volodine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888640v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Escande" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Malleray" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888734v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lenot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888546v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03887222v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297815v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Robinson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Despret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888834v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832938v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744030v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744039v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744008v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743990v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744025v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744001v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744022v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734828v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503026v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750834v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2894-9723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059877898" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://republique-des-savoirs.fr/membres/anne-simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://animots.hypotheses.org/anne-simon-republique-des-savoirs-parcours-et-productions-scientifiques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://animots.hypotheses.org/productions-multimedias-2/anne-simon-multimedia-radio-lectures" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philofr.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://animots.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poleproust.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prp.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildproject.org/livres/une-bete-entre-les-lignes#critics" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roumette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schaffner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-rumeur-des-distances-traversees-proust-une-esthetique-de-la-surimpression.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03610809v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705692186" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizionisolfanelli.it/proustelafilosofia.htm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mairesse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/1780" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marchal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdiffusion.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1356288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04360430v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/un-monde-commun/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908778v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429341472" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03748330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-lord-byron.fr/products/incursions-sauvages" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03880488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p8789_Mensch-Tier-Beziehungen-in-den-frankophonen-Kulturen--Literaturen-und-Medien---Les-relations-entre-homme-et-animal-dans-les-cultures--litt--ratures--et-m--dias-francophones--Saarbr--cker-Beitr--ge-zur-vergleichenden-Literatur--und-Kulturwissenschaft--Bd--85.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecopoetique.hypotheses.org/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=grLHyv7sbTA&amp;amp;t=25s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Schaffner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wildproject.org/unsolcommun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildproject.org/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750956v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizioniets.com/scheda.asp?n=9788846750846" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751060v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/editeurs/valen/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886449v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03833101v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lettresmodernesminard.org/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751020v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971651v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.14515" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545185v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04864236v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jeannerod" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Leray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;cardin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief19414" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363539v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363084v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03830584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832875v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832275v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03830593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03880775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832872v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Zask" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stricot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03972478v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51554/Coll.22.50.06" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832867v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503030v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2021.1865051" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503202v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503024v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12119-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096928v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908788v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Le Brech" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832188v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908217v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908757v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886823v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397714v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178386v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03887175v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399056v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832896v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888770v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03889026v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401252v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grief.181.0141" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832931v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750760v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03833073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430808v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Romestaing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schoentjes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684935v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684626v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750752v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751051v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886433v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751016v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425798v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425799v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750768v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425894v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750775v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dalmolin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751064v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750794v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751070v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750812v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750809v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750802v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750848v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522524v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522592v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522512v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379365v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Correard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.14032" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363568v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363578v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363571v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363559v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173708v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363551v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04019902v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04019886v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04019919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078673v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galia Yanoshevsky" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886947v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992244v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905224v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888675v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888626v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rolin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Volodine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888640v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Escande" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Malleray" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03887222v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888546v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888734v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lenot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297815v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Robinson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Despret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888834v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832938v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743990v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744039v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744008v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744030v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744025v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744001v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744022v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734828v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503026v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750834v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>