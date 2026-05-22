--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -3698,824 +3698,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’incorporation du temps dans le roman : Proust et l’expérience de la quatrième dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand, Denis; Fontanille, Jacques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Régimes sémiotiques de la temporalité. La flèche brisée du temps,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-170, 2006, 2130559077, 978-2130559078</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Maintenant, regardez” : renoncer, attaquer, la révolution littéraire proustienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guérin, Jeanyves; Spiquel, Agnès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Révolutions littéraires aux XIXe et XXe siècles : « Maintenant tu es las de ce monde ancien »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’université de Valenciennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.175-186, 2006, ‎ 2905725893, 978-2905725899</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Régimes sémiotiques de la temporalité. La flèche brisée du temps,</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ventriloquies : lire à ventre ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marchal, Hugues; Simon, Anne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours des organes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un absent trop présent ? Le corps des femmes âgées dans la littérature féminine contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Détrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Montandon, Alain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eros, blessures et folie. Détresses du vieillir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.359-375, 2006, Littératures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sacré est mort, que vive la matière !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violentes femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galerie Les Singuliers, 2005, Catalogue de l’exposition</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les petites filles ne sont plus ce qu'elles étaient. Garçons manquées et filles ratées dans le roman contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Détrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Girardini, Elisa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Corps à fleur de mot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unipress, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le côté phénoménologique de Proust (Proust et Husserl)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Worms, Frédéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moment 1900 en philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.157-170, 2006, 2130559077, 978-2130559078</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-314, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust lecteur de Maeterlinck : affinités sélectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marcel Proust au tournant des siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres Modernes Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-142, 2004, 2256910687, 978-2256910685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.359-375, 2006, Littératures</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arrière-plan de silence du style de Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cogard, Karl; Murat-Brunel, Aline. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limites du langage : indicible ou silence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.325-331, 2002, ‎ 2747531104, 978-2747531108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...121 lines deleted...]
-              <w:t xml:space="preserve">Marcel Proust au tournant des siècles</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust ou la crise de l’idéalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brun, Bernard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marcel Proust 2. Nouvelles directions de la recherche proustienne 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...129 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...211 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettres modernes Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-75, 2000, ‎ 2256910067, 978-2256910067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5113,4431 +5113,4431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zoopoétique de Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle Revue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, nouvelle édition, 1, pp.95-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crépuscule de l’idole : bête humaine et surhomme chez Cohen et Nietzsche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrelacements sonores et sensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Musée de la musique-Philharmonie de Paris</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Proust. Quand les recherches s’entichent de La Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 343, pp.48-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes troubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ville sauvage, 20, pp.46-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entretien autour d’&amp;quot;Une bête entre les lignes&amp;quot; avec Matthieu Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 343, pp.48-53</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sauvage, un espace-temps urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ville sauvage, 20, pp.74-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne Simon</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une arche d’histoires et de bêtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Arche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 692, pp.32-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écopoétique de Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nouvel observateur. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accueillir l’imprévisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Zask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Billebaude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Ville sauvage, 20, pp.46-55</w:t>
+              <w:t xml:space="preserve">, 2022, Ville sauvage, 20, pp.4-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Musée de la musique-Philharmonie de Paris</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Stricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duchesses et domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvel Observateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, automne (spécial Proust)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, nouvelle édition, 1, pp.95-101</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des vies de chiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le chien, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Le sauvage, un espace-temps urbain</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemalonus mirties prieskonis: pramoninės gyvulininkystės iššūkis literatūrai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pradžia / Colloquia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51554/Coll.22.50.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voler Introduction et présentations des textes par Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Billebaude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Ville sauvage, 20, pp.74-79</w:t>
+              <w:t xml:space="preserve">, 2021, 18, pp.59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 692, pp.32-33</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’insecte, le nid, le globe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Anne Simon and Stephanie Posthumus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Frontiers of Ecocriticism, 25 (1), pp.16-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2021.1865051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Accueillir l’imprévisible</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire voile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epokhè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, ZOØDIAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Sévigné n’aurait pas mieux dit !” (Proust) : trafics de lettres, trafics de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’études proustiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le commerce des lettres. Configurations et enjeux de l’épistolarité dans À la recherche du temps perdu, 2 (14), pp.163-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12119-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hors de soi : au commencement était le vertige (Proust/Deleuze)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LINKs series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5-6, pp.22-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bambi, animal politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Cerf, 17, pp.80-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution et enjeux des fonds Raymonde Debray-Genette et Gérard Genette à l’EHESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Zask</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Poétique, esthétique et écriture : autour de l’œuvre de Gérard Genette, 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Centre de recherches sur les arts et le langage, au croisement des sciences, de la création et de la médiation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02908217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de la nature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust lecteur de Maeterlinck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proustonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escavar a terra, escavar a língua. Zoopoética dos vermes, insetos e outros parasitas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Dobra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps et contre-temps de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni proustiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.5-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ, l’arche et la scène : zoopoétique et zoomorphisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thaêtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Climats du théâtre au temps des catastrophes. Penser et décentrer l’anthropo-scène, Chantier #4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étreintes fauves - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Billebaude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Ville sauvage, 20, pp.4-9</w:t>
+              <w:t xml:space="preserve">, 2019, Fauve, 15, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Anne Simon</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interviewée sur les romancières, la zoopoétique et l’écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Influencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creuser la terre, creuser la langue. Zoopoétique de la vermine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vivants sous terre, 105, pp.213-226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je suis traversée parce qu’on inflige au vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quotidien Le Monde, Rubrique "Idées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des vivants minuscules : les insectes en littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est-ce qu’on fait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animaux, animots : ce n’est pas une image !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Other Temporalities of Life: Zoopoetics and Animal Perspectivism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dibur : literary journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Visions of the Future, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En finir avec les Bisounours: les écoterroristes squattent la rentrée littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slate.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien sur la zoopoétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRÉ : Prix du Roman d’Écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noms d’oiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors-série n°3, pp.14-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage éprouvé et souci du mot juste : droit, littérature et élevage industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grief : Revue sur les mondes du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Numéro 5 sur l'animal, 5, pp.141-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grief.181.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01938319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravissements animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">artpress2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L’animal : notre histoire, 48, pp.63-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La zoopoétique, une approche émergente : le cas du roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Zoopoétique. Des animaux en littérature moderne de langue française, 328, pp.71-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un livre “en perpétuel devenir”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’études proustiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Proust et le livre à venir. Hommage à Philippe Chardin, 2 (6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une arche d’études et de bêtes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Zoopoétique. Des animaux en littérature de langue française, 328, pp.7-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Jean-Yves Tadié sur Proust et Nerval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 935 spécial Nerval, pp.154-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animots infimes d’Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mondes infimes, 68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du peuplement animal au naufrage de l’Arche : la littérature entre zoopoétique et zoopoéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'esprit créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L’Écocritique française/French Ecocriticism, 57 (1), pp.83-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lignes de fuite de Swann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marcel Proust Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.109-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essor d’une conscience littéraire de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schoentjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Écopoétiques, 11, http://www.revue-critique-de-fixxion-francaise-contemporaine.org/rcffc/article/view/fx11.01/997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, automne (spécial Proust)</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'esprit créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (4), pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la chasse au carnage dans La Légende de saint Julien l'Hospitalier (Flaubert)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'esprit créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (4), pp.32-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Le chien, 21</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cohen et Proust : réécritures et dénégations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Lettres Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marcel Proust 8. Lecteurs de Proust au XXe siècle et au début du XXIe, 1, pp.41-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2021, ZOØDIAC</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un rendez-vous urgent, capital, avec moi-même (Proust)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 292, pp.123-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du cadavre plastiné au vivant normalisé : la paradoxale négation de la mort dans les expositions du type “Body Worlds” de von Hagens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l’optique et recherche littéraire : le rayon visuel chez Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60/1 (été), pp.9-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A leur corps défendant : stéréotypes féminins et discours contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Détrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Labrys: études féministes/estudos feministas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N° 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je ne parle pas la langue de mon père...&amp;quot; (Sebbar) : fractures linguistiques et identitaires chez les romancières franco-maghrébines contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Détrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tessera (Québec)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N° 37-38 (Janv. 2006)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust et Ricœur : l’herméneutique impossible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La pensée Ricœur, 323, pp.122-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Dave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Dalmolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Frontiers of Ecocriticism, 25 (1), pp.16-41. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, n° spécial Proust, 9 (2), pp.139-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19, pp.13-20</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'idéologie du familialisme chez les romancières contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Détrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RILUNE - Revue des littératures européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, N° 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...3088 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00425894v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03750775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurores, clairs de lune et autres couchers de soleil : le paysage proustien entre persistance du cliché à déconstruction du panorama</w:t>
               </w:r>
@@ -10265,2482 +10265,2482 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éric Chevillard – Le livre-muséum : espèces disparues, langage en voie de disparition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esthétique de la diversité et sélection culturelle – Fascination et deuil. Regards culturels comparés sur les esthétiques de la biodiversité, de l’extinction des espèces et de leur restitution artistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Evi Zemanek et Aurélie Choné dir., May 2025, Villa Vigoni, Menaggio (Como), Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire face à l’ange et à la bête, Présentation de la Quatrième Rencontre annuelle Philo-FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adversités, Quatrième Rencontre annuelle Philo-FR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Simon et Frédéric Worms, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Evi Zemanek et Aurélie Choné dir., May 2025, Villa Vigoni, Menaggio (Como), Italie</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écopoétique des courants et des flux. L’incipit de Doggerland d’Élisabeth Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles formes narratives pour l’écologie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Claude Engélibert, Alessia Vignoli et Judyta Zbierska-Mościcka dir., Apr 2025, Varsaw, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La zoomorphie satirique : de la dégradation animale à la démultiplication de l’humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et zoomorphie satirique (XVIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Correard, Jean-Charles Darmon, Anne Simon, Nov 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.14032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Correard</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoopoétique, vivant, nature, sauvage… : mots-mania ou mots-tabous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que peut la littérature pour les vivants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Camelin; B. Meillon; A. Romestaing, Jun 2023, Cerisy-La -Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infra-animalité urbaine et souterraine en zoopoétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les entretiens d'EVA - Imaginaires et écologie : tous les espoirs sont-ils permis ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Eva-aDig, Nov 2023, CNSAD, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust, entre surface (Deleuze) et profondeur (Merleau-Ponty)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anti-Phenomenologies as Opening the Way to New Philosophies or Regenerating Phenomenology Itself?, 6th Dauphine Phenomenology Workshop (DPW), Keynote Speakers : Tim Ingold, Luca Paltrinieri and Anne Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François-Xavier de Vaujany dir., Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déluges et arches en littérature contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Nautil’art - « Nautilus, la Seine, l’Océan »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Pasquet, Sep 2023, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoopoétique : littérature et animalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit de la Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France, May 2023, Bucarest et Timisoara (Roumania), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du livre de Anne Simon : &amp;lt;i&amp;gt;Une bête entre les lignes. Essai de zoopoétique&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les jeudis de la bibliothèque Julien Gracq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Nantes - MSH Marie-Ange Guépin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien sur la zoopoétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire/écrire le vivant. Revivifier l’enseignement de la littérature (collège/lycée) par les humanités environnementales : l’écopoétique, l’écoféminisme et la zoopoétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Aix-Marseille Université - INSPÉ, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et animalité : renouvellements zoopoétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dwelling and living / Habiter le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français d'Ecosse, Mar 2023, Edinburgh (Ecosse), Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El arca : un motivo fundamental de la zoopoética</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVe Colloque de la Société Espagnole de Littérature Générale et Comparée (SELGyC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pilar Andrade Boue dir., Feb 2023, Madrid (ES), Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pistes zoopoétiques (session &amp;quot;Les animaux, les arbres, les rivières et nous&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Humain qui vient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unesco; Le Fresnoy – Studio national des arts contemporains, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien autour du film Les forêts sombres de Stéphane Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’humain qui vient / The Human to come</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Tourcoing, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décalages zoopoétiques : Proust et le cri du lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galia Yanoshevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Richesse de la culture et de la littérature francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tel-Aviv, Israël</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ambassade de France, May 2023, Bucarest et Timisoara (Roumania), France</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’animalité qui vient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Volodine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’humain qui vient / The Human to come</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Simon, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Nantes - MSH Marie-Ange Guépin, France</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vermine dans les plis de nos villes : zoopoétique des interstices urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réenchanter le sauvage urbain : Percevoir, penser et vivre avec la nature en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Aix-Marseille Université - INSPÉ, France</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation homme-autres animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de rencontres Sciences et Citoyen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dominique Pasquet, Sep 2023, Rouen, France</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoopoetics: Philosophy, Literature and Animal Expressiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit de la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tel Aviv, Israël</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, François-Xavier de Vaujany dir., Apr 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vermine dans les plis de nos villes : zoopoétique des interstices urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réenchanter le sauvage urbain : Percevoir, penser et vivre avec la nature en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, C. Camelin; B. Meillon; A. Romestaing, Jun 2023, Cerisy-La -Salle, France</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous terrestres ! Les sciences humaines sur la piste animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Malleray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En finir avec la nature ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Simon, Sep 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Eva-aDig, Nov 2023, CNSAD, Paris, France</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature, animalité : inventer de nouveaux récits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Malleray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut français d'Ecosse, Mar 2023, Edinburgh (Ecosse), Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arche du langage : éthique, littérature et animalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit de la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tel Aviv, Israël</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pilar Andrade Boue dir., Feb 2023, Madrid (ES), Francia</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mots/Animaux : randonnée en bibliothèque avec Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En finir avec la nature ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Unesco; Le Fresnoy – Studio national des arts contemporains, Nov 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature Writing, from a Female Point of View / Ecrire la nature, du point de vue des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eden Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Despret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Meillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival international « Nature : Through her Eyes / La Nature : Le regard féminin. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VII Academy, 2019, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Tel-Aviv, Israël</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’encrer dans le sol : expériences littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival du livre et de la presse d’écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Tourcoing, France</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place aux bêtes ! Oikos et animalité en littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence plénière, Università Cattolica di Milano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Milan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Tel Aviv, Israël</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Proust à Merleau-Ponty : un &amp;quot;style de pensée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phénoménologie et oeuvre littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Perpignan, France</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00744025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et pensée : la problématique du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Bilans et perspectives ", CRAL, EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Perpignan, France</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00744030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommes et bêtes à vif : trouble dans la domestication et littérature contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moment du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00744039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pas des bêtes, le rythme des livres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Le moment du vivant", F. Worms dir., ENS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Anne Simon, Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00744008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouvellements contemporains des rapports hommes/animaux dans le récit narratif français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum de recherche "La frontière humain/animal, un enjeu de société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Genève, Suisse. pp.103-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...668 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00743990v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">halshs-00744025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un sujet philosophique pour une grande œuvre littéraire&amp;quot;: projet désavoué ou révolution romanesque?</w:t>
               </w:r>
@@ -13255,51 +13255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A44B1B7D"/>
+    <w:nsid w:val="D5478E1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13403,51 +13403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="557751BB"/>
+    <w:nsid w:val="573C1D59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13551,51 +13551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="262301DD"/>
+    <w:nsid w:val="D4A1984E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13788,51 +13788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2894-9723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059877898" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://republique-des-savoirs.fr/membres/anne-simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://animots.hypotheses.org/anne-simon-republique-des-savoirs-parcours-et-productions-scientifiques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://animots.hypotheses.org/productions-multimedias-2/anne-simon-multimedia-radio-lectures" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philofr.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://animots.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poleproust.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prp.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildproject.org/livres/une-bete-entre-les-lignes#critics" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roumette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schaffner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-rumeur-des-distances-traversees-proust-une-esthetique-de-la-surimpression.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03610809v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705692186" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizionisolfanelli.it/proustelafilosofia.htm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mairesse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/1780" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marchal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdiffusion.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1356288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04360430v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/un-monde-commun/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908778v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429341472" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03748330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-lord-byron.fr/products/incursions-sauvages" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03880488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p8789_Mensch-Tier-Beziehungen-in-den-frankophonen-Kulturen--Literaturen-und-Medien---Les-relations-entre-homme-et-animal-dans-les-cultures--litt--ratures--et-m--dias-francophones--Saarbr--cker-Beitr--ge-zur-vergleichenden-Literatur--und-Kulturwissenschaft--Bd--85.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecopoetique.hypotheses.org/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=grLHyv7sbTA&amp;amp;t=25s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Schaffner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wildproject.org/unsolcommun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildproject.org/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750956v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizioniets.com/scheda.asp?n=9788846750846" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751060v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/editeurs/valen/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886449v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03833101v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lettresmodernesminard.org/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751020v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971651v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.14515" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545185v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04864236v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jeannerod" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Leray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;cardin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief19414" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363539v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363084v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03830584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832875v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832275v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03830593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03880775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832872v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Zask" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stricot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03972478v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51554/Coll.22.50.06" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832867v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503030v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2021.1865051" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503202v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503024v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12119-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096928v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908788v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Le Brech" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832188v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908217v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908757v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886823v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397714v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178386v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03887175v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399056v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832896v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888770v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03889026v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401252v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grief.181.0141" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832931v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750760v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03833073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430808v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Romestaing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schoentjes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684935v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684626v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750752v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751051v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886433v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751016v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425798v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425799v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750768v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425894v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750775v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dalmolin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751064v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750794v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751070v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750812v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750809v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750802v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750848v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522524v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522592v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522512v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379365v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Correard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.14032" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363568v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363578v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363571v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363559v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173708v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363551v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04019902v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04019886v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04019919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078673v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galia Yanoshevsky" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886947v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992244v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905224v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888675v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888626v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rolin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Volodine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888640v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Escande" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Malleray" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03887222v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888546v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888734v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lenot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297815v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Robinson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Despret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888834v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832938v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743990v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744039v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744008v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744030v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744025v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744001v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744022v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734828v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503026v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750834v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2894-9723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059877898" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://republique-des-savoirs.fr/membres/anne-simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://animots.hypotheses.org/anne-simon-republique-des-savoirs-parcours-et-productions-scientifiques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://animots.hypotheses.org/productions-multimedias-2/anne-simon-multimedia-radio-lectures" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philofr.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://animots.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poleproust.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prp.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildproject.org/livres/une-bete-entre-les-lignes#critics" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roumette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schaffner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-rumeur-des-distances-traversees-proust-une-esthetique-de-la-surimpression.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03610809v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705692186" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizionisolfanelli.it/proustelafilosofia.htm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mairesse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/1780" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marchal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdiffusion.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1356288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04360430v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/un-monde-commun/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908778v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429341472" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03748330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-lord-byron.fr/products/incursions-sauvages" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03880488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p8789_Mensch-Tier-Beziehungen-in-den-frankophonen-Kulturen--Literaturen-und-Medien---Les-relations-entre-homme-et-animal-dans-les-cultures--litt--ratures--et-m--dias-francophones--Saarbr--cker-Beitr--ge-zur-vergleichenden-Literatur--und-Kulturwissenschaft--Bd--85.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecopoetique.hypotheses.org/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=grLHyv7sbTA&amp;amp;t=25s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Schaffner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wildproject.org/unsolcommun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildproject.org/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750956v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizioniets.com/scheda.asp?n=9788846750846" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/editeurs/valen/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886449v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03833101v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751020v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lettresmodernesminard.org/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.14515" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545185v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04864236v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jeannerod" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Leray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;cardin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief19414" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363539v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363084v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03830593v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832275v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832875v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03830584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03880775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832872v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Zask" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stricot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03972478v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51554/Coll.22.50.06" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503030v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2021.1865051" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503417v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503024v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12119-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Le Brech" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908217v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832188v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178386v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03887175v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888861v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832896v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399056v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888770v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03889026v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401252v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grief.181.0141" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832931v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750760v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03833073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430808v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Romestaing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schoentjes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684935v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684626v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750752v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751051v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886433v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751016v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425799v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425798v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750768v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750775v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dalmolin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425894v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751064v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750794v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03751070v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750812v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750809v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750802v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750848v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522592v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522524v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522512v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379365v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Correard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.14032" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173704v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363551v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173708v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363559v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363568v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363578v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04363571v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04019902v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04019886v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04019919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03886947v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078673v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galia Yanoshevsky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888626v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rolin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Volodine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905224v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888675v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888555v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992244v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888640v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Escande" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Malleray" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888734v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lenot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888546v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03887222v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297815v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Robinson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Despret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888834v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03832938v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744025v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744030v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744039v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744008v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743990v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744001v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744022v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734828v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503026v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750834v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>