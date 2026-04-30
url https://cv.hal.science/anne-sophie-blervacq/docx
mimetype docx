--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -2290,51 +2290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B718EC7"/>
+    <w:nsid w:val="33FDFA60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>