--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -162,2059 +162,2059 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracking ectopic lignification in flax stems following scarification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Blervacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Galinousky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duputié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Plant Physiol Biochem, 223, pp.109806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2025.109806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracking flax dew retting by infrared vibrational spectroscopy combined with a powerful multivariate statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvajit Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Goulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Creach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Industrial Crops and Products, 227, pp.120798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.120798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metaproteomics identifies key cell wall degrading enzymes and proteins potentially related to inter-field variability in fiber quality during flax dew retting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvajit Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Goulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Creach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Krzewinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Galinousky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Industrial Crops and Products, 222 (4), pp.119907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829396v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of new potential molecular actors related to fiber quality in flax through Omics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Goulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Galinousky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Blervacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Lucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Frontiers in Plant Science, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1204016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative Analysis of G-Layers in Bast Fiber and Xylem Cell Walls in Flax Using Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Blervacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duputié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Biomolecules, 13 (3), pp.435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom13030435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raman spectroscopy mapping of changes in the organization and relative quantities of cell wall polymers in bast fiber cell walls of flax plants exposed to gravitropic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Blervacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duputié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.976351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.976351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A rapid and quantitative safranin‐based fluorescent microscopy method to evaluate cell wall lignification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baldacci‐cresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Spriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Twyffels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Blervacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godfrey G. Neutelings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, The Plant Journal, 102 (5), pp.1074-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production and uses of e-learning tools for animal biology education at university</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Sautiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Blervacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Vizioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Zoological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86 (1), pp.63-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24750263.2019.1582722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BLISS: A Bioorthogonal Dual-Labeling Strategy to Unravel Lignification Dynamics in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Huss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Blervacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Tirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cell Chemical Biology, 24 (3), pp.326-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2017.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BLISS: Shining a light on lignification in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Huss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Blervacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Spriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), pp.e1359366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15592324.2017.1359366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cell Wall Proteome and Targeted Cell Wall Analyses Provide Novel Information on Hemicellulose Metabolism in Flax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Goulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rihouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (9), pp.1634 - 1651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M116.063727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring chloroplastic changes related to chilling and freezing tolerance during cold acclimation of pea (Pisum sativum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjell Sergeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Lucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.145 - 159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.12.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptome analysis in pea allows to distinguish chilling and acclimation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Lucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Toitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Goulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Blervacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.236 - 244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2012.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunolocalization of non-symbiotic hemoglobins during somatic embryogenesis in chicory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Smagghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Blervacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Blassiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Decottignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (1), pp.43-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Colour Changes: A Promising Parameter for Smart Dew Retting Monitoring Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvajit Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Galinousky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suvajit Mukherjee</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Blervacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363403v1</w:t>
-              </w:r>
-[...1874 lines deleted...]
-                <w:t xml:space="preserve">hal-02657520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2290,51 +2290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33FDFA60"/>
+    <w:nsid w:val="8A4E7C57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2521,51 +2521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-blervacq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8517-1236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118124943" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05363403v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvajit Mukherjee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Galinousky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blervacq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05020428v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Waele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Creach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hawkins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.120798" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05043507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.109806" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04829396v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Krzewinski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119907" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04058698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030435" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191864v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Lucau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1204016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03782815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.976351" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03111641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci&#8208;cresp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Twyffels" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey G. Neutelings" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14675" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03097739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sautiere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Vizioli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24750263.2019.1582722" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Huss" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2017.1359366" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03167767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tirot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2017.02.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leclercq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.063727" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647421v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Sergeant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.12.030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCT8SZSJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Toitot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2012.07.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1DG3T62-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657520v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Smagghe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Decottignies" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-blervacq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8517-1236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118124943" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05043507v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blervacq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Galinousky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.109806" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05020428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvajit Mukherjee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Waele" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Creach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hawkins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.120798" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04829396v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Krzewinski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119907" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191864v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Lucau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1204016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04058698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03782815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.976351" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03111641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci&#8208;cresp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Twyffels" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey G. Neutelings" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14675" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03097739v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sautiere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Vizioli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24750263.2019.1582722" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03167767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Huss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tirot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2017.02.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2017.1359366" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leclercq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.063727" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647421v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Sergeant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.12.030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCT8SZSJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Toitot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2012.07.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1DG3T62-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Smagghe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Decottignies" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05363403v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>