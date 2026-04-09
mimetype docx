--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Sophie BRINQUIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record of natural parasitoids of the box tree moth, Cydalima perspectalis (Walker, 1859), in France (Lepidoptera, Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pénigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (3), pp.359 - 364. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Look but do not touch: the occurrence of venomous species across Lepidoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizuki Uemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myron P. Zalucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), pp.29-39. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2023/2295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du chêne : vers un nouveau moyen de lutte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Biga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 762, pp.9-12. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/s5j2-h920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrale du buis : pratiques et enjeux dans les JEVI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 743, pp. 9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la processionnaire du pin : évolution des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gutleben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 735, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaires : pratiques et enjeux dans les JEVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 738 (11/2020), pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance du site du mont Ventoux pour les études de lutte biologique sur la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pringarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63-64, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle régulation de la pyrale du buis en milieu naturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Formez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 723, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler la pyrale du buis en milieu naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Formez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 723, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phéromones et mésanges à l'assaut de la pyrale du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 717, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin: un traitement bille en tête.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lantus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 715, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles phéromones contre trois ravageurs en forêt et jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 692, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de piégeage de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 680, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique sur la gestion de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 680, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique sur la gestion de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuisibles et Parasites Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil de biocontrôle innovant et performant contre la pyrale du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 680, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des pratiques de lutte contre la processionnaire du pin en France entre 2009 et 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing naturally repulsive plant species against gypsy moth attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Violette Lavoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la processionnaire du pin - élargir la gamme du biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 679, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin, l'INRA a invité le biocontrôle au SIA 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 662, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin, les pratiques des communes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gutleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pailine Laille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 665, pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La processionnaire du pin : la connaître pour mieux se protéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuisibles et Parasites Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin, revue des méthodes alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Decoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 657, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles techniques de piégeage pour réguler la processionnaire du pin: piégeage phéromonal des adultes, piégeage comportemental des larves: des expériences prometteuses de piégeage de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 655, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage de la mineuse des aiguilles du sapin Epinotia subsequana (Lepidoptera : Tortricidae) en conditions de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bagnoles-de-l’Orne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation du suivi de la phénologie de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde réunion du comité technique de l'observatoire des chenilles processionnaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FREDON-FRANCE, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes thermiques stade-spécifiques et interrelation entre réponses phénologiques et distributionnelles au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles ADALEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Adaptation à l'environnement chez les Lépidoptères (ADALEP), Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Ooencyrtus pityocampae&amp;lt;/em&amp;gt; Mercet rearing on three substitute hosts in laboratory to implement a biocontrol of &amp;lt;em&amp;gt;Thaumetopoea pityocampa&amp;lt;/em&amp;gt; Den. & Schiff.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Tunca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defferier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Génie Rural, Eaux et Forêts de Tunisie (INRGREF). TUN., Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des travaux de l'unité UEFM au stand au Salon International de l'Agriculture 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil de régulation de la pyrale du buis, &amp;lt;em&amp;gt;Cydalima perspectalis&amp;lt;/em&amp;gt; (Walker): un kit piège et phéromone hautement attractif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence internationale sur les méthodes alternatives de protection des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle en forêt - Gestion du risque processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les pratiques de lutte contre la processionnaire du pin mises en œuvre en zones non agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique "Gestion de la Processionnaire du Pin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La processionnaire du pin : des exemples de gestion utilisant les techniques de biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chambras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées et premiers résultats du programme Alterpro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Alterpro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Tours, Aix-en-Provence, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’essences végétales répulsives ou non appétantes contre les attaques massives de Bombyx disparate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Violette Lavoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pringarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Meeting Working Group “Integrated Protection in Quercus spp. Forests” 7ème Meeting / Groupe de travail “Protection Intégrée des Forêts à Quercus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Entomologie et Forêt Méditerranéenne (0348)., Oct 2013, Isle sur la Sorgue, France. 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le protocole Alterpro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Alterpro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Avignon et Angers, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pièges à phéromone : efficaces ou néfastes ? Réponse de la recherche - Les stratégies de régulation alternative de la processionnaire du pin. Diaporama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communauté des Communes de l'Ile de Ré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bois Plage en Ré, France. 70 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vie du nichoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Domaine départemental de Pichauris, Allauch 13., France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept innovant : la lutte biologique en milieu forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Domaine départemental de Pichauris, Allauch 13., France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie mêlée des mésanges et de la Processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Domaine départemental de Pichauris, Allauch, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et Biodiversité, c'est chaud !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de la nature de l'UICN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux en cours sur le biocontrôle de cydalima perspectalis à l'aide de parasitoïdes oophages (programme savebuxusII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defferier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andreola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bioagresseurs du buis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tours, France. 98 p., 2018, Colloque scientifique sur les bioagresseurs du Buis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes génériques de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-260, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment quantifier et expliquer les aires de distribution et leur expansions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Robinet; François-Xavier Saintonge; Xavier Tassus; Stéphane Brault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.182-202, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La processionnaire du chêne : mieux la connaître pour mieux s'en protéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La processionnaire du chêne : mieux la connaître pour mieux s'en protéger.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Schmuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pyrale du buis : Biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application AGIIR : Un nouvel outil dans la lutte contre la processionnaire du pin et la pyrale du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clés pour lutter contre la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lépidoptères des forêts et des zones non agricoles étudiés à l'UEFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation du logiciel Limesurvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide Technique : « le Programme ALTERPRO »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERPRO : Une étude nationale pour optimiser les stratégies de piégeage de la processionnaire du pin en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet « FORBUIS » : Recherche des facteurs biotiques et abiotiques freinant la progression de la pyrale du buis sur certains sites forestiers suivis par le Département de la Santé des Forêts dans le Jura (39) – 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mirabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet « PBDisturb » : Étude de l’effet de solutions à base d’ail sur le comportement d’alimentation et d’oviposition de la pyrale du buis (Bilans 2021-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport enquête PHENEC 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire n°3 du programme SaveBuxus II (Bilan 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Raguenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire n°2 du programme SaveBuxus II (Bilan 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Kuzmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin, processionnaire du chêne, pyrale du buis : situation, enjeux et bilan des pratiques de gestion dans les JEVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Plante &amp; Cité. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire n°1 du programme SaveBuxus II (Bilan 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Deras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pyrale du buis : vers des outils de bio-contrôle innovants et performants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme ALTERPRO : Mise au point de stratégies de piégeage combinées pour la gestion de la processionnaire du pin, &amp;lt;em&amp;gt;Thaumetopoea pityocampa&amp;lt;/em&amp;gt;, appliquées aux zones non agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chambras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Plante&amp;Cité. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de stratégies de piégeage combinées pour la gestion de la processionnaire du pin, Thaumetopoea pityocampa, appliquées aux zones non agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport intermédiaire n°2 - 31/01/2013, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme ALTERPRO Mise au point de stratégies de piégeage combinées pour la gestion de la processionnaire du pin, Thaumetopoea pityocampa, appliquées aux Zones Non Agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique : dénombrement des nids de chenilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application nomade AGIIR Processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaumetopoea pityocampa (Denis et Schiffermüller) : La processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Sophie BRINQUIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record of natural parasitoids of the box tree moth, Cydalima perspectalis (Walker, 1859), in France (Lepidoptera, Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pénigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (3), pp.359 - 364. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Look but do not touch: the occurrence of venomous species across Lepidoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizuki Uemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myron P. Zalucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), pp.29-39. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2023/2295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du chêne : vers un nouveau moyen de lutte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Biga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 762, pp.9-12. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/s5j2-h920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrale du buis : pratiques et enjeux dans les JEVI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 743, pp. 9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance du site du mont Ventoux pour les études de lutte biologique sur la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pringarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63-64, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaires : pratiques et enjeux dans les JEVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 738 (11/2020), pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la processionnaire du pin : évolution des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gutleben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 735, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle régulation de la pyrale du buis en milieu naturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Formez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 723, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler la pyrale du buis en milieu naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Formez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 723, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phéromones et mésanges à l'assaut de la pyrale du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 717, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin: un traitement bille en tête.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lantus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 715, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles phéromones contre trois ravageurs en forêt et jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 692, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de piégeage de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 680, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique sur la gestion de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuisibles et Parasites Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique sur la gestion de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 680, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil de biocontrôle innovant et performant contre la pyrale du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 680, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des pratiques de lutte contre la processionnaire du pin en France entre 2009 et 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing naturally repulsive plant species against gypsy moth attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Violette Lavoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la processionnaire du pin - élargir la gamme du biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 679, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin, l'INRA a invité le biocontrôle au SIA 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 662, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin, les pratiques des communes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gutleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pailine Laille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 665, pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin, revue des méthodes alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Decoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 657, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles techniques de piégeage pour réguler la processionnaire du pin: piégeage phéromonal des adultes, piégeage comportemental des larves: des expériences prometteuses de piégeage de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 655, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La processionnaire du pin : la connaître pour mieux se protéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuisibles et Parasites Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage de la mineuse des aiguilles du sapin Epinotia subsequana (Lepidoptera : Tortricidae) en conditions de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bagnoles-de-l’Orne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation du suivi de la phénologie de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde réunion du comité technique de l'observatoire des chenilles processionnaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FREDON-FRANCE, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes thermiques stade-spécifiques et interrelation entre réponses phénologiques et distributionnelles au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles ADALEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Adaptation à l'environnement chez les Lépidoptères (ADALEP), Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Ooencyrtus pityocampae&amp;lt;/em&amp;gt; Mercet rearing on three substitute hosts in laboratory to implement a biocontrol of &amp;lt;em&amp;gt;Thaumetopoea pityocampa&amp;lt;/em&amp;gt; Den. & Schiff.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Tunca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defferier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Génie Rural, Eaux et Forêts de Tunisie (INRGREF). TUN., Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des travaux de l'unité UEFM au stand au Salon International de l'Agriculture 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil de régulation de la pyrale du buis, &amp;lt;em&amp;gt;Cydalima perspectalis&amp;lt;/em&amp;gt; (Walker): un kit piège et phéromone hautement attractif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence internationale sur les méthodes alternatives de protection des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les pratiques de lutte contre la processionnaire du pin mises en œuvre en zones non agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique "Gestion de la Processionnaire du Pin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle en forêt - Gestion du risque processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La processionnaire du pin : des exemples de gestion utilisant les techniques de biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chambras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées et premiers résultats du programme Alterpro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Alterpro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Tours, Aix-en-Provence, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’essences végétales répulsives ou non appétantes contre les attaques massives de Bombyx disparate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Violette Lavoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pringarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Meeting Working Group “Integrated Protection in Quercus spp. Forests” 7ème Meeting / Groupe de travail “Protection Intégrée des Forêts à Quercus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Entomologie et Forêt Méditerranéenne (0348)., Oct 2013, Isle sur la Sorgue, France. 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le protocole Alterpro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Alterpro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Avignon et Angers, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vie du nichoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Domaine départemental de Pichauris, Allauch 13., France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pièges à phéromone : efficaces ou néfastes ? Réponse de la recherche - Les stratégies de régulation alternative de la processionnaire du pin. Diaporama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communauté des Communes de l'Ile de Ré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bois Plage en Ré, France. 70 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept innovant : la lutte biologique en milieu forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Domaine départemental de Pichauris, Allauch 13., France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie mêlée des mésanges et de la Processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Domaine départemental de Pichauris, Allauch, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et Biodiversité, c'est chaud !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de la nature de l'UICN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux en cours sur le biocontrôle de cydalima perspectalis à l'aide de parasitoïdes oophages (programme savebuxusII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defferier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andreola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bioagresseurs du buis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tours, France. 98 p., 2018, Colloque scientifique sur les bioagresseurs du Buis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes génériques de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-260, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment quantifier et expliquer les aires de distribution et leur expansions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Robinet; François-Xavier Saintonge; Xavier Tassus; Stéphane Brault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.182-202, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La processionnaire du chêne : mieux la connaître pour mieux s'en protéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La processionnaire du chêne : mieux la connaître pour mieux s'en protéger.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Schmuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pyrale du buis : Biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application AGIIR : Un nouvel outil dans la lutte contre la processionnaire du pin et la pyrale du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clés pour lutter contre la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lépidoptères des forêts et des zones non agricoles étudiés à l'UEFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaumetopoea pityocampa (Denis et Schiffermüller) : La processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation du logiciel Limesurvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide Technique : « le Programme ALTERPRO »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERPRO : Une étude nationale pour optimiser les stratégies de piégeage de la processionnaire du pin en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet « PBDisturb » : Étude de l’effet de solutions à base d’ail sur le comportement d’alimentation et d’oviposition de la pyrale du buis (Bilans 2021-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet « FORBUIS » : Recherche des facteurs biotiques et abiotiques freinant la progression de la pyrale du buis sur certains sites forestiers suivis par le Département de la Santé des Forêts dans le Jura (39) – 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mirabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport enquête PHENEC 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire n°3 du programme SaveBuxus II (Bilan 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Raguenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire n°2 du programme SaveBuxus II (Bilan 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Kuzmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin, processionnaire du chêne, pyrale du buis : situation, enjeux et bilan des pratiques de gestion dans les JEVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Plante &amp; Cité. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire n°1 du programme SaveBuxus II (Bilan 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Deras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pyrale du buis : vers des outils de bio-contrôle innovants et performants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme ALTERPRO : Mise au point de stratégies de piégeage combinées pour la gestion de la processionnaire du pin, &amp;lt;em&amp;gt;Thaumetopoea pityocampa&amp;lt;/em&amp;gt;, appliquées aux zones non agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chambras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Plante&amp;Cité. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de stratégies de piégeage combinées pour la gestion de la processionnaire du pin, Thaumetopoea pityocampa, appliquées aux zones non agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport intermédiaire n°2 - 31/01/2013, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme ALTERPRO Mise au point de stratégies de piégeage combinées pour la gestion de la processionnaire du pin, Thaumetopoea pityocampa, appliquées aux Zones Non Agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique : dénombrement des nids de chenilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application nomade AGIIR Processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Correard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P&#233;nigot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2334" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520674v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Walker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuki Uemura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myron P. Zalucki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2295" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547719v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Brinquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barthet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Biga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s5j2-h920" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895706v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;rin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pringarbe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Mazet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Venard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Formez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rocher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162571v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lantus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349168v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638018v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630079v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mazet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646543v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650547v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pailine Laille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136989v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956061v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leblond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Decoin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302490v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parizat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787072v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Tunca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defferier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583179v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809564v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750251v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chambras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804656v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807048v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ferrero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806412v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810858v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Froger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909148v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Capelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreola" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895760v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schmuck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795136v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811547v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808619v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804670v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542675v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mirabel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542633v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533895v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542585v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Raguenet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542550v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Kuzmin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603886v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542490v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Deras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795985v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796969v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000416v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805502v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794435v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798258v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Correard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P&#233;nigot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2334" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520674v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Walker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuki Uemura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myron P. Zalucki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2295" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547719v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Brinquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barthet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Biga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s5j2-h920" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895706v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;rin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727964v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pringarbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Mazet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Venard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Formez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rocher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162571v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lantus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349168v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630079v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mazet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646543v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650547v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pailine Laille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956061v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leblond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Decoin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136989v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302490v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parizat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787072v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Tunca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defferier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583179v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750251v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chambras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804656v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807048v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ferrero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808618v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806412v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810858v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Froger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909148v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Capelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreola" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895760v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schmuck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795136v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811547v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804670v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542675v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mirabel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Raguenet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542550v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Kuzmin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603886v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542490v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Deras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795985v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796969v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805502v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>