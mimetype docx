--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Sophie BRINQUIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record of natural parasitoids of the box tree moth, Cydalima perspectalis (Walker, 1859), in France (Lepidoptera, Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pénigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (3), pp.359 - 364. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Look but do not touch: the occurrence of venomous species across Lepidoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizuki Uemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myron P. Zalucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), pp.29-39. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2023/2295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du chêne : vers un nouveau moyen de lutte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Biga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 762, pp.9-12. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/s5j2-h920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrale du buis : pratiques et enjeux dans les JEVI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 743, pp. 9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance du site du mont Ventoux pour les études de lutte biologique sur la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pringarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63-64, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaires : pratiques et enjeux dans les JEVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 738 (11/2020), pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la processionnaire du pin : évolution des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gutleben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 735, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle régulation de la pyrale du buis en milieu naturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Formez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 723, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler la pyrale du buis en milieu naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Formez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 723, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phéromones et mésanges à l'assaut de la pyrale du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 717, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin: un traitement bille en tête.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lantus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 715, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles phéromones contre trois ravageurs en forêt et jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 692, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de piégeage de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 680, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique sur la gestion de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuisibles et Parasites Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique sur la gestion de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 680, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil de biocontrôle innovant et performant contre la pyrale du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 680, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des pratiques de lutte contre la processionnaire du pin en France entre 2009 et 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing naturally repulsive plant species against gypsy moth attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Violette Lavoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la processionnaire du pin - élargir la gamme du biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 679, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin, l'INRA a invité le biocontrôle au SIA 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 662, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin, les pratiques des communes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gutleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pailine Laille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 665, pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin, revue des méthodes alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Decoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 657, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles techniques de piégeage pour réguler la processionnaire du pin: piégeage phéromonal des adultes, piégeage comportemental des larves: des expériences prometteuses de piégeage de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 655, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La processionnaire du pin : la connaître pour mieux se protéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuisibles et Parasites Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage de la mineuse des aiguilles du sapin Epinotia subsequana (Lepidoptera : Tortricidae) en conditions de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bagnoles-de-l’Orne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation du suivi de la phénologie de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde réunion du comité technique de l'observatoire des chenilles processionnaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FREDON-FRANCE, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes thermiques stade-spécifiques et interrelation entre réponses phénologiques et distributionnelles au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles ADALEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Adaptation à l'environnement chez les Lépidoptères (ADALEP), Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Ooencyrtus pityocampae&amp;lt;/em&amp;gt; Mercet rearing on three substitute hosts in laboratory to implement a biocontrol of &amp;lt;em&amp;gt;Thaumetopoea pityocampa&amp;lt;/em&amp;gt; Den. & Schiff.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Tunca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defferier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Génie Rural, Eaux et Forêts de Tunisie (INRGREF). TUN., Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des travaux de l'unité UEFM au stand au Salon International de l'Agriculture 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil de régulation de la pyrale du buis, &amp;lt;em&amp;gt;Cydalima perspectalis&amp;lt;/em&amp;gt; (Walker): un kit piège et phéromone hautement attractif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence internationale sur les méthodes alternatives de protection des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les pratiques de lutte contre la processionnaire du pin mises en œuvre en zones non agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique "Gestion de la Processionnaire du Pin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle en forêt - Gestion du risque processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La processionnaire du pin : des exemples de gestion utilisant les techniques de biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chambras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées et premiers résultats du programme Alterpro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Alterpro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Tours, Aix-en-Provence, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’essences végétales répulsives ou non appétantes contre les attaques massives de Bombyx disparate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Violette Lavoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pringarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Meeting Working Group “Integrated Protection in Quercus spp. Forests” 7ème Meeting / Groupe de travail “Protection Intégrée des Forêts à Quercus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Entomologie et Forêt Méditerranéenne (0348)., Oct 2013, Isle sur la Sorgue, France. 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le protocole Alterpro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Alterpro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Avignon et Angers, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vie du nichoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Domaine départemental de Pichauris, Allauch 13., France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pièges à phéromone : efficaces ou néfastes ? Réponse de la recherche - Les stratégies de régulation alternative de la processionnaire du pin. Diaporama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communauté des Communes de l'Ile de Ré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bois Plage en Ré, France. 70 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept innovant : la lutte biologique en milieu forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Domaine départemental de Pichauris, Allauch 13., France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie mêlée des mésanges et de la Processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Domaine départemental de Pichauris, Allauch, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et Biodiversité, c'est chaud !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de la nature de l'UICN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux en cours sur le biocontrôle de cydalima perspectalis à l'aide de parasitoïdes oophages (programme savebuxusII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defferier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andreola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bioagresseurs du buis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tours, France. 98 p., 2018, Colloque scientifique sur les bioagresseurs du Buis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes génériques de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-260, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment quantifier et expliquer les aires de distribution et leur expansions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Robinet; François-Xavier Saintonge; Xavier Tassus; Stéphane Brault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.182-202, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La processionnaire du chêne : mieux la connaître pour mieux s'en protéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La processionnaire du chêne : mieux la connaître pour mieux s'en protéger.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Schmuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pyrale du buis : Biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application AGIIR : Un nouvel outil dans la lutte contre la processionnaire du pin et la pyrale du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clés pour lutter contre la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lépidoptères des forêts et des zones non agricoles étudiés à l'UEFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaumetopoea pityocampa (Denis et Schiffermüller) : La processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation du logiciel Limesurvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide Technique : « le Programme ALTERPRO »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERPRO : Une étude nationale pour optimiser les stratégies de piégeage de la processionnaire du pin en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet « PBDisturb » : Étude de l’effet de solutions à base d’ail sur le comportement d’alimentation et d’oviposition de la pyrale du buis (Bilans 2021-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet « FORBUIS » : Recherche des facteurs biotiques et abiotiques freinant la progression de la pyrale du buis sur certains sites forestiers suivis par le Département de la Santé des Forêts dans le Jura (39) – 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mirabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport enquête PHENEC 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire n°3 du programme SaveBuxus II (Bilan 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Raguenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire n°2 du programme SaveBuxus II (Bilan 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Kuzmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin, processionnaire du chêne, pyrale du buis : situation, enjeux et bilan des pratiques de gestion dans les JEVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Plante &amp; Cité. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire n°1 du programme SaveBuxus II (Bilan 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Deras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pyrale du buis : vers des outils de bio-contrôle innovants et performants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme ALTERPRO : Mise au point de stratégies de piégeage combinées pour la gestion de la processionnaire du pin, &amp;lt;em&amp;gt;Thaumetopoea pityocampa&amp;lt;/em&amp;gt;, appliquées aux zones non agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chambras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Plante&amp;Cité. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de stratégies de piégeage combinées pour la gestion de la processionnaire du pin, Thaumetopoea pityocampa, appliquées aux zones non agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport intermédiaire n°2 - 31/01/2013, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme ALTERPRO Mise au point de stratégies de piégeage combinées pour la gestion de la processionnaire du pin, Thaumetopoea pityocampa, appliquées aux Zones Non Agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique : dénombrement des nids de chenilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application nomade AGIIR Processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Sophie BRINQUIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record of natural parasitoids of the box tree moth, Cydalima perspectalis (Walker, 1859), in France (Lepidoptera, Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pénigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (3), pp.359 - 364. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Look but do not touch: the occurrence of venomous species across Lepidoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizuki Uemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myron P. Zalucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), pp.29-39. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2023/2295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du chêne : vers un nouveau moyen de lutte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Biga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 762, pp.9-12. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/s5j2-h920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrale du buis : pratiques et enjeux dans les JEVI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 743, pp. 9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance du site du mont Ventoux pour les études de lutte biologique sur la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pringarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63-64, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaires : pratiques et enjeux dans les JEVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 738 (11/2020), pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la processionnaire du pin : évolution des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gutleben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 735, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle régulation de la pyrale du buis en milieu naturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Formez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 723, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler la pyrale du buis en milieu naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Formez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 723, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phéromones et mésanges à l'assaut de la pyrale du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 717, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin: un traitement bille en tête.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lantus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 715, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles phéromones contre trois ravageurs en forêt et jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 692, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique sur la gestion de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 680, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique sur la gestion de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuisibles et Parasites Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de piégeage de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 680, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil de biocontrôle innovant et performant contre la pyrale du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 680, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des pratiques de lutte contre la processionnaire du pin en France entre 2009 et 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing naturally repulsive plant species against gypsy moth attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Violette Lavoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la processionnaire du pin - élargir la gamme du biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 679, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin, l'INRA a invité le biocontrôle au SIA 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 662, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin, les pratiques des communes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gutleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pailine Laille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 665, pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin, revue des méthodes alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Decoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 657, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La processionnaire du pin : la connaître pour mieux se protéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuisibles et Parasites Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles techniques de piégeage pour réguler la processionnaire du pin: piégeage phéromonal des adultes, piégeage comportemental des larves: des expériences prometteuses de piégeage de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 655, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage de la mineuse des aiguilles du sapin Epinotia subsequana (Lepidoptera : Tortricidae) en conditions de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bagnoles-de-l’Orne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation du suivi de la phénologie de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde réunion du comité technique de l'observatoire des chenilles processionnaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FREDON-FRANCE, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes thermiques stade-spécifiques et interrelation entre réponses phénologiques et distributionnelles au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles ADALEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Adaptation à l'environnement chez les Lépidoptères (ADALEP), Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Ooencyrtus pityocampae&amp;lt;/em&amp;gt; Mercet rearing on three substitute hosts in laboratory to implement a biocontrol of &amp;lt;em&amp;gt;Thaumetopoea pityocampa&amp;lt;/em&amp;gt; Den. & Schiff.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Tunca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defferier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Génie Rural, Eaux et Forêts de Tunisie (INRGREF). TUN., Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des travaux de l'unité UEFM au stand au Salon International de l'Agriculture 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil de régulation de la pyrale du buis, &amp;lt;em&amp;gt;Cydalima perspectalis&amp;lt;/em&amp;gt; (Walker): un kit piège et phéromone hautement attractif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence internationale sur les méthodes alternatives de protection des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les pratiques de lutte contre la processionnaire du pin mises en œuvre en zones non agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique "Gestion de la Processionnaire du Pin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle en forêt - Gestion du risque processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées et premiers résultats du programme Alterpro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Alterpro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Tours, Aix-en-Provence, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La processionnaire du pin : des exemples de gestion utilisant les techniques de biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chambras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’essences végétales répulsives ou non appétantes contre les attaques massives de Bombyx disparate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Violette Lavoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pringarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Meeting Working Group “Integrated Protection in Quercus spp. Forests” 7ème Meeting / Groupe de travail “Protection Intégrée des Forêts à Quercus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Entomologie et Forêt Méditerranéenne (0348)., Oct 2013, Isle sur la Sorgue, France. 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pièges à phéromone : efficaces ou néfastes ? Réponse de la recherche - Les stratégies de régulation alternative de la processionnaire du pin. Diaporama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communauté des Communes de l'Ile de Ré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bois Plage en Ré, France. 70 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vie du nichoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Domaine départemental de Pichauris, Allauch 13., France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le protocole Alterpro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Alterpro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Avignon et Angers, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept innovant : la lutte biologique en milieu forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Domaine départemental de Pichauris, Allauch 13., France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie mêlée des mésanges et de la Processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Domaine départemental de Pichauris, Allauch, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et Biodiversité, c'est chaud !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de la nature de l'UICN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux en cours sur le biocontrôle de cydalima perspectalis à l'aide de parasitoïdes oophages (programme savebuxusII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defferier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andreola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bioagresseurs du buis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tours, France. 98 p., 2018, Colloque scientifique sur les bioagresseurs du Buis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes génériques de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-260, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment quantifier et expliquer les aires de distribution et leur expansions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Robinet; François-Xavier Saintonge; Xavier Tassus; Stéphane Brault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.182-202, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La processionnaire du chêne : mieux la connaître pour mieux s'en protéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La processionnaire du chêne : mieux la connaître pour mieux s'en protéger.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Schmuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pyrale du buis : Biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application AGIIR : Un nouvel outil dans la lutte contre la processionnaire du pin et la pyrale du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clés pour lutter contre la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lépidoptères des forêts et des zones non agricoles étudiés à l'UEFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaumetopoea pityocampa (Denis et Schiffermüller) : La processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation du logiciel Limesurvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide Technique : « le Programme ALTERPRO »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERPRO : Une étude nationale pour optimiser les stratégies de piégeage de la processionnaire du pin en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet « PBDisturb » : Étude de l’effet de solutions à base d’ail sur le comportement d’alimentation et d’oviposition de la pyrale du buis (Bilans 2021-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet « FORBUIS » : Recherche des facteurs biotiques et abiotiques freinant la progression de la pyrale du buis sur certains sites forestiers suivis par le Département de la Santé des Forêts dans le Jura (39) – 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mirabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport enquête PHENEC 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire n°3 du programme SaveBuxus II (Bilan 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Raguenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire n°2 du programme SaveBuxus II (Bilan 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Kuzmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin, processionnaire du chêne, pyrale du buis : situation, enjeux et bilan des pratiques de gestion dans les JEVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Plante &amp; Cité. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire n°1 du programme SaveBuxus II (Bilan 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Deras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pyrale du buis : vers des outils de bio-contrôle innovants et performants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme ALTERPRO : Mise au point de stratégies de piégeage combinées pour la gestion de la processionnaire du pin, &amp;lt;em&amp;gt;Thaumetopoea pityocampa&amp;lt;/em&amp;gt;, appliquées aux zones non agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chambras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Plante&amp;Cité. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de stratégies de piégeage combinées pour la gestion de la processionnaire du pin, Thaumetopoea pityocampa, appliquées aux zones non agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport intermédiaire n°2 - 31/01/2013, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme ALTERPRO Mise au point de stratégies de piégeage combinées pour la gestion de la processionnaire du pin, Thaumetopoea pityocampa, appliquées aux Zones Non Agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique : dénombrement des nids de chenilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application nomade AGIIR Processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Correard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P&#233;nigot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2334" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520674v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Walker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuki Uemura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myron P. Zalucki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2295" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547719v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Brinquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barthet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Biga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s5j2-h920" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895706v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;rin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727964v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pringarbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Mazet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Venard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Formez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rocher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162571v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lantus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349168v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630079v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mazet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646543v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650547v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pailine Laille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956061v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leblond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Decoin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136989v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302490v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parizat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787072v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Tunca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defferier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583179v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750251v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chambras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804656v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807048v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ferrero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808618v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806412v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810858v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Froger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909148v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Capelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreola" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895760v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schmuck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795136v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811547v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804670v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542675v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mirabel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Raguenet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542550v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Kuzmin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603886v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542490v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Deras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795985v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796969v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805502v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Correard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P&#233;nigot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2334" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520674v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Walker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuki Uemura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myron P. Zalucki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2295" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547719v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Brinquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barthet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Biga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s5j2-h920" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895706v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;rin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727964v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pringarbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Mazet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Venard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Formez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rocher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162571v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lantus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349168v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630079v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mazet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646543v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650547v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pailine Laille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956061v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leblond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Decoin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136989v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302490v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parizat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787072v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Tunca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defferier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583179v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804656v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750251v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chambras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807048v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ferrero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804657v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806412v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810858v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Froger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909148v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Capelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreola" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895760v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schmuck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795136v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811547v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804670v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542675v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mirabel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Raguenet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542550v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Kuzmin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603886v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542490v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Deras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795985v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796969v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805502v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>