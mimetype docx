--- v0 (2026-03-17)
+++ v1 (2026-04-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.85676392573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Sophie Calinon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences en sciences du langage</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-sophie-calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0096-9201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">135408768</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département de Français Langue étrangère</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire CRIT </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crit.univ-fcomte.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UFR SLHS ; Université Marie et Louis Pasteur (anc. Université de Franche-Comté)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'Institut universitaire de France </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.iufrance.fr/les-membres-de-liuf/membre/2435-anne-sophie-calinon.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheure associée CRIEM </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de recherches interdisciplinaires en études montréalaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université McGill , Can.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. D. Linguistique, Université de Montréal, Canada / Doctorat Sciences du langage (2009), Université de Franche-Comté (thèse en cotutelle).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités académiques actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018- Directrice Axe 3 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, savoirs, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIT </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crit.univ-fcomte.fr/axes-de-recherche/axes-2024-2029/axe-3-langues-savoirs-discours/2024-25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024- Co-responsable du séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations en corpus et en méthodologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec N. Juan, CRIT </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crit.univ-fcomte.fr/2025/02/12/variations-en-corpus-et-en-methodologie/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022- Responsable du projet de recherche MATHALLO - Chaire innovation, IUF 2022-2027</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022- Co-reponsable du groupe de recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maths en UPE2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec D. Lenoir, IREM de Franche-Comté / CASNAV de Besançon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023- Elue au Conseil national des universités 7e section</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025- Elue Représentante du personnel au conseil de l'Institut des Humanités et du Droit, UMLP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2026- Nommée Référente des relations internationales, UFR SLHS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025- Responsable pédagogique Double-diplome </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passerelle vers la francophonie canadienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master FLE, UMLP / Bac. en éducation au secondaire, Université Sainte-Anne, N.-E., Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités académiques antérieures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-24 Co-responsable du thème* L'individu dans son milieu : puissances, pouvoirs et vulnérabilités*, avec A. Moine, MSHE Ledoux </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mshe.univ-fcomte.fr/l-individu-dans-son-milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-24 Directrice du département de Français langue étrangère, UFC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-25 Séminaire bimestriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts du langage et didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec O. Mouginot et N. Thamin, CRIT, UFC. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crit.univ-fcomte.fr/2025/01/22/didactiques-des-langues-et-arts-pourquoi-comment-faire-atelier/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022  Nomination à l’Institut universitaire de France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-21 Co-responsable du séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec I. Hekmat, CRIT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-25 Membre Conseil Scientifique de la Fédération de recherche en Education de l’Université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-20 Chercheure associée* Centre de recherche sur l’immigration, l’ethnicité & la citoyenneté*, UQAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-15 ; 2018-22 Responsable pédagogique du Master 1 Mention Français langue étrangère, Département FLE, UFC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La francophonie des immigrant·e·s du Maghreb au Québec : entre assignation politique et légitimité incertaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Langue et immigration au Québec : élargir le débat, 66 (1), pp.145-170. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1117187ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la mobilité langagière des apprentis allophones en formation professionnelle par la démarche ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (22), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qad⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'espace - Une approche discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les insularités d’hier et d’aujourd’hui. Réflexions sur les archipels identitaires de la mondialisation, 38, pp.122-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation linguistique et spatiale à Montréal : les espaces interstitiels du parcours migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Du local au global : pratiques et idéologies linguistiques en contexte montréalais, 10, pp.77-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité interne des politiques linguistiques au Québec : le regard des immigrants récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités linguistiques et société / Linguistic Minorities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Francophonie, légitimité et devenir / Francophonie, Legitimacy and the Future, 5, pp.122-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’espace dans l’élaboration discursive de projets de mobilité de jeunes Algériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nouveaux espaces dans de nouvelles logiques migratoires ?, 8, pp.77-106. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cisl.1502.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du sujet dans l’expérience de mobilité : l’étudiant international et le dessin réflexif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (Se) représenter les mobilités : dynamiques plurilingues et relations altéritaires dans les espaces mondialisés, 24, pp.99-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PLACE DU SUJET DANS L'EXPÉRIENCE DE MOBILITÉ : L'ÉTUDIANT INTERNATIONAL ET LE DESSIN RÉFLEXIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L&amp;quot;intégration linguistique&amp;quot; en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°144, pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche dans la formation des professeurs de français langue seconde au Québec ; Caractéristiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161, pp.99-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'offre en francisation à Montréal : quel niveau de compétence pour l'insertion linguistique et sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les mathématiques aux élèves allophones: quels apports d’une perspective ethnomathématique pour reconnaitre les savoirs informels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des 'arts de penser' les mathématiques: l'ethnomathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Chemillier (EHESS, CAMS) ; Éric Vandendriessche (CNRS, CREDO) ; Sophie Desrosiers (EHESS, CRH), Jan 2026, Paris, EHESS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux pédagogiques et institutionnels de la formation professionnelle des jeunes allophones nouvellement arrivés : point d’étape d’une recherche collaborative en terrain bisontin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CAPINCLU Accueil des élèves et apprentis venus d'ailleurs dans l'enseignement professionnel : dispositifs et parcours langagiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Caira ; C. Da Luz Mota, F. Leconte, C. Troncy (URN), Mar 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’excès dans la transmission du savoir : Occulter les lois du langage, démultiplier les normes du « bien dire » et du « bien faire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V° Colloque AFUE-APEF-SOFHIA : L’excès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación de Francesistas de la Universidad Española; Association portugaise d’études françaises; Société française des Hispanistes et Ibéro-américanistes, Sep 2024, Grenade, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les mathématiques en UPE2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Amalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'IREM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture critique de Paveau M.-A., 2023, “Une analyse de discours contre-hégémonique. Intersectionnalité critique et pluriversalité décoloniale”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’axe 3 “Langues Savoirs, Discours” du CRIT (UA 3224)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Sophie Calinon, Mar 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualiser d’une langue à l’autre : la distance métalinguistique en didactique de la grammaire et en didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francontraste 2023 - Conceptualisation, contextualisation, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Zagreb, Oct 2023, Zagreb, Croatie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception du discours social sur les enjeux linguistiques du Québec par les immigrants contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà des clichés sur les immigrants et la langue au Québec : l’heure juste sur les enjeux et les défis d’une réalité aux contours multiples, ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire démographique et statistique de l’espace francophone (ODSEF), May 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allophone apprentices in professional training: Setting up a complex language support system through ethnographic research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACEDLE - Association des chercheurs et enseignants didacticiens des langues étrangères, Nov 2023, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier… une autre manière de voir ? de regarder ? ou de comprendre les parcours urbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spomenka Alvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours interculturels et migratoires complexes. Trajectoires, stratégies et réponses institutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIXe Congrès International de l’ARIC; IIe congrès international de l’ÉDIQ; Université de Laval, 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter le concept de mobilité en sociolinguistique : recherche d’opérationnalité adaptée aux enjeux sociétaux et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5e Congrès du Réseau Francophone de Sociolinguistique, 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter le Canada : Mises en discours des possibles dans les histoires de vie d’étudiant-e-s maghébin-e-s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les histoires de vie dans un monde en transformation : au carrefour de la recherche, de la formation et de l'intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche linguistique et épilinguistique de la mobilité discursive des étudiant/es arabophones à Montréal. Autour des expressions figées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1971-2021 50 ans de Corpus montréalais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Blondeau, Marty Laforest, Wim Remysen, Sep 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs des (variétés de) langues: Influence sur l'expérience migratoire dans l'espace francophone Maghreb-France-Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès du Réseau Francophone de Sociolinguistique - Langues de valeur et valeur des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFS - Université d'Ottawa, Jun 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maths et langage - Analyser les interactions de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Bouveret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal - Pratiques Langagières, Construction des Savoirs et Littéracies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM Orléans-Tours, Jun 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Canada construit par le discours : L’expérience migratoire des étudiants et étudiantes du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations étudiantes dans l’espace francophone au XXe siècle : institutions, parcours et sociabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française des études canadiennes, Jun 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la posture métalangagière d’enseignants de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Repic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Axe 2 Didactique, langage et formation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FR Educ de l'Université de Franche-Comté, Jun 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier de leçons : tradition séculaire et chronophage ou efficacité réelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Repic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dire du lieu d’origine dans la circulation migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage à C. Julliard - Pratiques langagières plurilingues, mobilités et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montréal fantasmé, appréhendé et vécu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GTRC - Les métropoles en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différencier les publics pour mieux différencier les besoins linguistiques en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de rentrée du Corps d’inspection académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Y a qu’à faire un Thalès » - L’enjeu des compétences langagières dans l’appropriation des savoirs disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’innovation : construire des savoirs d’expérience, Sep 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français québécois : Influences et créations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le français québécois : Influences et créations", Département des lettres et langues, Université de Gênes, Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Gênes, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques, pratiques et représentations linguistiques : les Néo-Québécois et le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Politiques, pratiques et représentations linguistiques : les Néo-Québécois et le français ", Département de philosophie et littérature, Université de Trente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Trente, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration des immigrants par les cours de francisation à Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" L'intégration des immigrants par les cours de francisation à Montréal ", XXIX Deutscher Romanistentag Europa und die romanische welt, Universität des Saarlandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Saarbrück, Allemagne. pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objectifs culturels de la formation linguistique pour immigrants au Québec : Perception et Réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Perception et réception des contenus culturels dans les cours de francisation pour immigrants ", Colloque international du Réseau Francophone de Sociolinguistique et du Groupement d'intérêt scientifique " Pluralités linguistiques et culturelles ", Langue(s) et insertion en contextes francophones : discriminations, normes, apprentissages, identités, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rennes, France. pp.129-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures linguistiques de la politique d'intégration des immigrants au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de la Fédération Nationale des Associations pour l'Enseignement et la Formation des Travailleurs Immigrés (AEFTI), Les politiques européennes de formation linguistique pour les migrants, Maison de l'Europe, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France. pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension entre norme d'usage et norme standard : étude de l'insécurité linguistique des immigrants-apprenants en francisation au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e Rencontre de l'ASDIFLE, Normes et usages en français. Du côté des locuteurs : Évaluation, Certification et Sécurité/insécurité linguistique, Université d'Artois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Arras, France. pp.106-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la norme du français québécois dans l'enseignement du français langue seconde aux adultes immigrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs : Normes, variations, identité, altérité, École Doctorale " Langage et langues " (ED268), Université Paris 3 Sorbonne nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs linguistiques et sociolinguistiques de l'intégration en milieu multilingue : le cas des immigrants à Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Facteurs linguistiques et sociolinguistiques de l'intégration en milieu multilingue : le cas des immigrants à Montréal ", Département d'études françaises, Queen's University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cours de francisation pour les immigrants adultes : Pour quelle intégration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Les cours de francisation pour les immigrants adultes : Pour quelle intégration ? ", 27e Congrès de l'AQEFLS, Réfléchir pour agir : Faire une pause et réfléchir aux aspects cognitifs, technologiques, affectifs et sociaux, Université du Québec à Montréal, Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, histoire et émergence d'un concept en sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance de Gourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dupeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Espaces discursifs, 978-2-343-18313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02506262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités dans l’espace migratoire Algérie France Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zakaria Ali-Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzeddine Mahieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9791032002001. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.50265.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique interactionnelle, grammaire de l’oral et didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skrovec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté. 2019, 978-2-84867-666-1. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.37912.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'excès dans la transmission du savoir : Occulter les lois du langage, démultiplier les normes du &amp;quot;bien dire&amp;quot; et du &amp;quot;bien faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Volle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natalia Arregui Barragán; Carmen Alberdi Urquizu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'excès dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comares, pp.219-231, 2025, 978-84-1380-442-2. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55323/978-84-1380-442-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paradigme dialogique au paradigme sociotechnique : quelles conséquences pour l’éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaîneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Pasteur; Rose-Marie Volle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du commun. Langage, mémoire et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-164, 2024, Pratiques &amp; techniques, 978-2-38549-119-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mobilité en sociolinguistique : contours, affiliations et notions connexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THAMIN N., ALI-BENCHERIF M. Z., CALINON A.-S., MAHIEDDINE A. &amp; PLOOG K. (dirs.). Mobilités dans l’espace migratoire : Algérie-France-Canada. Coll. sociétés contemporaines. Presses Universitaires de Provence. (p. 77-96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sociétés contemporaines, 9791032002001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Etre celui/celle qui sait dans une expérience de tandem linguistique : analyse interactionnelle de conversations exolingues ordinaires à visée acquisitionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique interactionnelle, grammaire de l’oral et didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-84867-666-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mobilités dans l’espace francophone (Maghreb, France, Canada). Perspectives interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zakaria Ali-Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzeddine Mahieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Thamin; Mohammed Zakaria Ali-Bencherif; Anne-Sophie Calinon; Azzeddine Mahieddine; Katja Ploog. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités dans l’espace migratoire Algérie France Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.9-24, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport de place entre étudiants internationaux et enseignants dans le courriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coll. sémantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports de places entre étudiants internationaux et enseignants dans le courrriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Vladimirska; Thierry Ponchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire l'autre voir autrui. L’altérité dans la langue et les discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09923-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’espace dans l’élaboration discursive de projets de mobilité de jeunes Algériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Gohard-Radenkovic &amp; Josianne Veillette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de la sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (8), L’Harmattan, pp.77-106, 2015, Les logiques (im)mobilitaires des acteurs dans les nouvelles logiques migratoires internationales : cartographies des dynamiques à l’oeuvre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les facettes de la mobilité des étudiants internationaux : (Se) Projeter, (S’) Appréhender »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux des mobilités et migrations académiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objectifs culturels de la formation linguistique pour immigrants au Québec : Perception et Réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Blanchet; Daniel Coste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards critiques sur la notion d’ « interculturalité ». Pour une didactique de la pluralité linguistique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.129-148, 2010, Espaces discursifs, 978-2-296-12600-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration des immigrants par les cours de francisation à Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silke Jansen; Haralambos Symeonidis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamik romanischer Varietäten außerhalb Europas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-25, 2009, 9783631554852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’interventionnisme linguistique concernant l’intégration des immigrants entre en contradiction avec la situation sociolinguistique du terrain : le cas montréalais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Pierozak; J.-P. Eloy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir : appliquer, s’impliquer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.211-216, 2009, Espaces discursifs, 978-2-296-08576-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cours de francisation : accès, résultats, réinvestissement. Ont-ils une véritable valeur intégrative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Archibald; J.-L. Chiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue et l'intégration des immigrants. Sociolinguistique, politiques linguistiques, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.55-70, 2007, Logiques sociales, 978-2-296-04178-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.85676392573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Sophie Calinon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences en sciences du langage</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-sophie-calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0096-9201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">135408768</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département de Français Langue étrangère</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire CRIT </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crit.univ-fcomte.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UFR SLHS ; Université Marie et Louis Pasteur (anc. Université de Franche-Comté)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'Institut universitaire de France </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.iufrance.fr/les-membres-de-liuf/membre/2435-anne-sophie-calinon.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheure associée CRIEM </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de recherches interdisciplinaires en études montréalaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université McGill , Can.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. D. Linguistique, Université de Montréal, Canada / Doctorat Sciences du langage (2009), Université de Franche-Comté (thèse en cotutelle).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités académiques actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018- Directrice Axe 3 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, savoirs, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIT </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crit.univ-fcomte.fr/axes-de-recherche/axes-2024-2029/axe-3-langues-savoirs-discours/2024-25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024- Co-responsable du séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations en corpus et en méthodologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec N. Juan, CRIT </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crit.univ-fcomte.fr/2025/02/12/variations-en-corpus-et-en-methodologie/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022- Responsable du projet de recherche MATHALLO - Chaire innovation, IUF 2022-2027</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022- Co-reponsable du groupe de recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maths en UPE2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec D. Lenoir, IREM de Franche-Comté / CASNAV de Besançon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023- Elue au Conseil national des universités 7e section</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025- Elue Représentante du personnel au conseil de l'Institut des Humanités et du Droit, UMLP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2026- Nommée Référente des relations internationales, UFR SLHS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025- Responsable pédagogique Double-diplome </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passerelle vers la francophonie canadienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master FLE, UMLP / Bac. en éducation au secondaire, Université Sainte-Anne, N.-E., Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités académiques antérieures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-24 Co-responsable du thème* L'individu dans son milieu : puissances, pouvoirs et vulnérabilités*, avec A. Moine, MSHE Ledoux </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mshe.univ-fcomte.fr/l-individu-dans-son-milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-24 Directrice du département de Français langue étrangère, UFC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-25 Séminaire bimestriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts du langage et didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec O. Mouginot et N. Thamin, CRIT, UFC. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crit.univ-fcomte.fr/2025/01/22/didactiques-des-langues-et-arts-pourquoi-comment-faire-atelier/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022  Nomination à l’Institut universitaire de France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-21 Co-responsable du séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec I. Hekmat, CRIT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-25 Membre Conseil Scientifique de la Fédération de recherche en Education de l’Université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-20 Chercheure associée* Centre de recherche sur l’immigration, l’ethnicité & la citoyenneté*, UQAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-15 ; 2018-22 Responsable pédagogique du Master 1 Mention Français langue étrangère, Département FLE, UFC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La francophonie des immigrant·e·s du Maghreb au Québec : entre assignation politique et légitimité incertaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Langue et immigration au Québec : élargir le débat, 66 (1), pp.145-170. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1117187ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la mobilité langagière des apprentis allophones en formation professionnelle par la démarche ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (22), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qad⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'espace - Une approche discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les insularités d’hier et d’aujourd’hui. Réflexions sur les archipels identitaires de la mondialisation, 38, pp.122-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation linguistique et spatiale à Montréal : les espaces interstitiels du parcours migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Du local au global : pratiques et idéologies linguistiques en contexte montréalais, 10, pp.77-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’espace dans l’élaboration discursive de projets de mobilité de jeunes Algériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nouveaux espaces dans de nouvelles logiques migratoires ?, 8, pp.77-106. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cisl.1502.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité interne des politiques linguistiques au Québec : le regard des immigrants récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités linguistiques et société / Linguistic Minorities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Francophonie, légitimité et devenir / Francophonie, Legitimacy and the Future, 5, pp.122-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du sujet dans l’expérience de mobilité : l’étudiant international et le dessin réflexif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (Se) représenter les mobilités : dynamiques plurilingues et relations altéritaires dans les espaces mondialisés, 24, pp.99-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PLACE DU SUJET DANS L'EXPÉRIENCE DE MOBILITÉ : L'ÉTUDIANT INTERNATIONAL ET LE DESSIN RÉFLEXIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L&amp;quot;intégration linguistique&amp;quot; en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°144, pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche dans la formation des professeurs de français langue seconde au Québec ; Caractéristiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161, pp.99-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'offre en francisation à Montréal : quel niveau de compétence pour l'insertion linguistique et sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les mathématiques aux élèves allophones: quels apports d’une perspective ethnomathématique pour reconnaitre les savoirs informels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des 'arts de penser' les mathématiques: l'ethnomathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Chemillier (EHESS, CAMS) ; Éric Vandendriessche (CNRS, CREDO) ; Sophie Desrosiers (EHESS, CRH), Jan 2026, Paris, EHESS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux pédagogiques et institutionnels de la formation professionnelle des jeunes allophones nouvellement arrivés : point d’étape d’une recherche collaborative en terrain bisontin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CAPINCLU Accueil des élèves et apprentis venus d'ailleurs dans l'enseignement professionnel : dispositifs et parcours langagiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Caira ; C. Da Luz Mota, F. Leconte, C. Troncy (URN), Mar 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’excès dans la transmission du savoir : Occulter les lois du langage, démultiplier les normes du « bien dire » et du « bien faire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V° Colloque AFUE-APEF-SOFHIA : L’excès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación de Francesistas de la Universidad Española; Association portugaise d’études françaises; Société française des Hispanistes et Ibéro-américanistes, Sep 2024, Grenade, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les mathématiques en UPE2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Amalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'IREM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture critique de Paveau M.-A., 2023, “Une analyse de discours contre-hégémonique. Intersectionnalité critique et pluriversalité décoloniale”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’axe 3 “Langues Savoirs, Discours” du CRIT (UA 3224)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Sophie Calinon, Mar 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualiser d’une langue à l’autre : la distance métalinguistique en didactique de la grammaire et en didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francontraste 2023 - Conceptualisation, contextualisation, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Zagreb, Oct 2023, Zagreb, Croatie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception du discours social sur les enjeux linguistiques du Québec par les immigrants contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà des clichés sur les immigrants et la langue au Québec : l’heure juste sur les enjeux et les défis d’une réalité aux contours multiples, ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire démographique et statistique de l’espace francophone (ODSEF), May 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allophone apprentices in professional training: Setting up a complex language support system through ethnographic research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACEDLE - Association des chercheurs et enseignants didacticiens des langues étrangères, Nov 2023, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier… une autre manière de voir ? de regarder ? ou de comprendre les parcours urbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spomenka Alvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours interculturels et migratoires complexes. Trajectoires, stratégies et réponses institutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIXe Congrès International de l’ARIC; IIe congrès international de l’ÉDIQ; Université de Laval, 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter le Canada : Mises en discours des possibles dans les histoires de vie d’étudiant-e-s maghébin-e-s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les histoires de vie dans un monde en transformation : au carrefour de la recherche, de la formation et de l'intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter le concept de mobilité en sociolinguistique : recherche d’opérationnalité adaptée aux enjeux sociétaux et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5e Congrès du Réseau Francophone de Sociolinguistique, 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche linguistique et épilinguistique de la mobilité discursive des étudiant/es arabophones à Montréal. Autour des expressions figées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1971-2021 50 ans de Corpus montréalais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Blondeau, Marty Laforest, Wim Remysen, Sep 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs des (variétés de) langues: Influence sur l'expérience migratoire dans l'espace francophone Maghreb-France-Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès du Réseau Francophone de Sociolinguistique - Langues de valeur et valeur des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFS - Université d'Ottawa, Jun 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maths et langage - Analyser les interactions de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Bouveret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal - Pratiques Langagières, Construction des Savoirs et Littéracies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM Orléans-Tours, Jun 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Canada construit par le discours : L’expérience migratoire des étudiants et étudiantes du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations étudiantes dans l’espace francophone au XXe siècle : institutions, parcours et sociabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française des études canadiennes, Jun 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la posture métalangagière d’enseignants de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Repic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Axe 2 Didactique, langage et formation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FR Educ de l'Université de Franche-Comté, Jun 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier de leçons : tradition séculaire et chronophage ou efficacité réelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Repic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dire du lieu d’origine dans la circulation migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage à C. Julliard - Pratiques langagières plurilingues, mobilités et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différencier les publics pour mieux différencier les besoins linguistiques en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de rentrée du Corps d’inspection académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montréal fantasmé, appréhendé et vécu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GTRC - Les métropoles en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Y a qu’à faire un Thalès » - L’enjeu des compétences langagières dans l’appropriation des savoirs disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’innovation : construire des savoirs d’expérience, Sep 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques, pratiques et représentations linguistiques : les Néo-Québécois et le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Politiques, pratiques et représentations linguistiques : les Néo-Québécois et le français ", Département de philosophie et littérature, Université de Trente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Trente, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français québécois : Influences et créations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le français québécois : Influences et créations", Département des lettres et langues, Université de Gênes, Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Gênes, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration des immigrants par les cours de francisation à Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" L'intégration des immigrants par les cours de francisation à Montréal ", XXIX Deutscher Romanistentag Europa und die romanische welt, Universität des Saarlandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Saarbrück, Allemagne. pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objectifs culturels de la formation linguistique pour immigrants au Québec : Perception et Réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Perception et réception des contenus culturels dans les cours de francisation pour immigrants ", Colloque international du Réseau Francophone de Sociolinguistique et du Groupement d'intérêt scientifique " Pluralités linguistiques et culturelles ", Langue(s) et insertion en contextes francophones : discriminations, normes, apprentissages, identités, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rennes, France. pp.129-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures linguistiques de la politique d'intégration des immigrants au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de la Fédération Nationale des Associations pour l'Enseignement et la Formation des Travailleurs Immigrés (AEFTI), Les politiques européennes de formation linguistique pour les migrants, Maison de l'Europe, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France. pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension entre norme d'usage et norme standard : étude de l'insécurité linguistique des immigrants-apprenants en francisation au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e Rencontre de l'ASDIFLE, Normes et usages en français. Du côté des locuteurs : Évaluation, Certification et Sécurité/insécurité linguistique, Université d'Artois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Arras, France. pp.106-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la norme du français québécois dans l'enseignement du français langue seconde aux adultes immigrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs : Normes, variations, identité, altérité, École Doctorale " Langage et langues " (ED268), Université Paris 3 Sorbonne nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs linguistiques et sociolinguistiques de l'intégration en milieu multilingue : le cas des immigrants à Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Facteurs linguistiques et sociolinguistiques de l'intégration en milieu multilingue : le cas des immigrants à Montréal ", Département d'études françaises, Queen's University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cours de francisation pour les immigrants adultes : Pour quelle intégration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Les cours de francisation pour les immigrants adultes : Pour quelle intégration ? ", 27e Congrès de l'AQEFLS, Réfléchir pour agir : Faire une pause et réfléchir aux aspects cognitifs, technologiques, affectifs et sociaux, Université du Québec à Montréal, Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, histoire et émergence d'un concept en sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance de Gourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dupeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Espaces discursifs, 978-2-343-18313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02506262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités dans l’espace migratoire Algérie France Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zakaria Ali-Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzeddine Mahieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9791032002001. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.50265.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique interactionnelle, grammaire de l’oral et didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skrovec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté. 2019, 978-2-84867-666-1. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.37912.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'excès dans la transmission du savoir : Occulter les lois du langage, démultiplier les normes du &amp;quot;bien dire&amp;quot; et du &amp;quot;bien faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Volle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natalia Arregui Barragán; Carmen Alberdi Urquizu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'excès dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comares, pp.219-231, 2025, 978-84-1380-442-2. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55323/978-84-1380-442-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paradigme dialogique au paradigme sociotechnique : quelles conséquences pour l’éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaîneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Pasteur; Rose-Marie Volle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du commun. Langage, mémoire et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-164, 2024, Pratiques &amp; techniques, 978-2-38549-119-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mobilité en sociolinguistique : contours, affiliations et notions connexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THAMIN N., ALI-BENCHERIF M. Z., CALINON A.-S., MAHIEDDINE A. &amp; PLOOG K. (dirs.). Mobilités dans l’espace migratoire : Algérie-France-Canada. Coll. sociétés contemporaines. Presses Universitaires de Provence. (p. 77-96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sociétés contemporaines, 9791032002001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Etre celui/celle qui sait dans une expérience de tandem linguistique : analyse interactionnelle de conversations exolingues ordinaires à visée acquisitionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique interactionnelle, grammaire de l’oral et didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-84867-666-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mobilités dans l’espace francophone (Maghreb, France, Canada). Perspectives interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zakaria Ali-Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzeddine Mahieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Thamin; Mohammed Zakaria Ali-Bencherif; Anne-Sophie Calinon; Azzeddine Mahieddine; Katja Ploog. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités dans l’espace migratoire Algérie France Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.9-24, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport de place entre étudiants internationaux et enseignants dans le courriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coll. sémantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports de places entre étudiants internationaux et enseignants dans le courrriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Vladimirska; Thierry Ponchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire l'autre voir autrui. L’altérité dans la langue et les discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09923-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’espace dans l’élaboration discursive de projets de mobilité de jeunes Algériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Gohard-Radenkovic &amp; Josianne Veillette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de la sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (8), L’Harmattan, pp.77-106, 2015, Les logiques (im)mobilitaires des acteurs dans les nouvelles logiques migratoires internationales : cartographies des dynamiques à l’oeuvre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les facettes de la mobilité des étudiants internationaux : (Se) Projeter, (S’) Appréhender »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux des mobilités et migrations académiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objectifs culturels de la formation linguistique pour immigrants au Québec : Perception et Réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Blanchet; Daniel Coste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards critiques sur la notion d’ « interculturalité ». Pour une didactique de la pluralité linguistique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.129-148, 2010, Espaces discursifs, 978-2-296-12600-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration des immigrants par les cours de francisation à Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silke Jansen; Haralambos Symeonidis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamik romanischer Varietäten außerhalb Europas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-25, 2009, 9783631554852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’interventionnisme linguistique concernant l’intégration des immigrants entre en contradiction avec la situation sociolinguistique du terrain : le cas montréalais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Pierozak; J.-P. Eloy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir : appliquer, s’impliquer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.211-216, 2009, Espaces discursifs, 978-2-296-08576-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cours de francisation : accès, résultats, réinvestissement. Ont-ils une véritable valeur intégrative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Archibald; J.-L. Chiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue et l'intégration des immigrants. Sociolinguistique, politiques linguistiques, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.55-70, 2007, Logiques sociales, 978-2-296-04178-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBB3D94A"/>
+    <w:nsid w:val="76555693"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="199142EC"/>
+    <w:nsid w:val="C16CBE72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6D2E8839"/>
+    <w:nsid w:val="0EF777B0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D19F5A3A"/>
+    <w:nsid w:val="4568A9DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0556C1CA"/>
+    <w:nsid w:val="938550A1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BD2F0A26"/>
+    <w:nsid w:val="D39489A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7D1B8557"/>
+    <w:nsid w:val="603E1796"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="61F2E443"/>
+    <w:nsid w:val="DD9DAAAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="69F7E200"/>
+    <w:nsid w:val="A7A373F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1546,51 +1546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-calinon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0096-9201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135408768" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crit.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/les-membres-de-liuf/membre/2435-anne-sophie-calinon.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crit.univ-fcomte.fr/axes-de-recherche/axes-2024-2029/axe-3-langues-savoirs-discours/2024-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crit.univ-fcomte.fr/2025/02/12/variations-en-corpus-et-en-methodologie/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/l-individu-dans-son-milieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crit.univ-fcomte.fr/2025/01/22/didactiques-des-langues-et-arts-pourquoi-comment-faire-atelier/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1117187ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cisl.1502.0019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537528v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830018v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451125v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Volle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lenoir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Amalou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Juan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spomenka Alvir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouginot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouveret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Repic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854721v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65192" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zakaria Ali-Bencherif" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Mahieddine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/mobilites-lespace-migratoire-algerie-france-canada-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.50265." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.37912." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55323/978-84-1380-442-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cha&#238;neau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/la-fabrique-du-commun.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552867v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941751v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385566v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142367v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142368v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142371v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-calinon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0096-9201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135408768" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crit.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/les-membres-de-liuf/membre/2435-anne-sophie-calinon.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crit.univ-fcomte.fr/axes-de-recherche/axes-2024-2029/axe-3-langues-savoirs-discours/2024-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crit.univ-fcomte.fr/2025/02/12/variations-en-corpus-et-en-methodologie/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/l-individu-dans-son-milieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crit.univ-fcomte.fr/2025/01/22/didactiques-des-langues-et-arts-pourquoi-comment-faire-atelier/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1117187ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cisl.1502.0019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138433v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537528v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830018v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451125v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Volle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lenoir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Amalou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Juan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spomenka Alvir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouginot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouveret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Repic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085326v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65192" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zakaria Ali-Bencherif" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Mahieddine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/mobilites-lespace-migratoire-algerie-france-canada-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.50265." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.37912." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55323/978-84-1380-442-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cha&#238;neau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/la-fabrique-du-commun.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552867v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941751v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385566v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142367v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142368v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142371v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>