--- v1 (2026-04-19)
+++ v2 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.85676392573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Sophie Calinon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences en sciences du langage</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-sophie-calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0096-9201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">135408768</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département de Français Langue étrangère</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire CRIT </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crit.univ-fcomte.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UFR SLHS ; Université Marie et Louis Pasteur (anc. Université de Franche-Comté)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'Institut universitaire de France </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.iufrance.fr/les-membres-de-liuf/membre/2435-anne-sophie-calinon.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheure associée CRIEM </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de recherches interdisciplinaires en études montréalaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université McGill , Can.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. D. Linguistique, Université de Montréal, Canada / Doctorat Sciences du langage (2009), Université de Franche-Comté (thèse en cotutelle).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités académiques actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018- Directrice Axe 3 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, savoirs, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIT </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crit.univ-fcomte.fr/axes-de-recherche/axes-2024-2029/axe-3-langues-savoirs-discours/2024-25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024- Co-responsable du séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations en corpus et en méthodologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec N. Juan, CRIT </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crit.univ-fcomte.fr/2025/02/12/variations-en-corpus-et-en-methodologie/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022- Responsable du projet de recherche MATHALLO - Chaire innovation, IUF 2022-2027</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022- Co-reponsable du groupe de recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maths en UPE2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec D. Lenoir, IREM de Franche-Comté / CASNAV de Besançon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023- Elue au Conseil national des universités 7e section</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025- Elue Représentante du personnel au conseil de l'Institut des Humanités et du Droit, UMLP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2026- Nommée Référente des relations internationales, UFR SLHS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025- Responsable pédagogique Double-diplome </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passerelle vers la francophonie canadienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master FLE, UMLP / Bac. en éducation au secondaire, Université Sainte-Anne, N.-E., Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités académiques antérieures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-24 Co-responsable du thème* L'individu dans son milieu : puissances, pouvoirs et vulnérabilités*, avec A. Moine, MSHE Ledoux </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mshe.univ-fcomte.fr/l-individu-dans-son-milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-24 Directrice du département de Français langue étrangère, UFC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-25 Séminaire bimestriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts du langage et didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec O. Mouginot et N. Thamin, CRIT, UFC. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crit.univ-fcomte.fr/2025/01/22/didactiques-des-langues-et-arts-pourquoi-comment-faire-atelier/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022  Nomination à l’Institut universitaire de France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-21 Co-responsable du séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec I. Hekmat, CRIT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-25 Membre Conseil Scientifique de la Fédération de recherche en Education de l’Université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-20 Chercheure associée* Centre de recherche sur l’immigration, l’ethnicité & la citoyenneté*, UQAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-15 ; 2018-22 Responsable pédagogique du Master 1 Mention Français langue étrangère, Département FLE, UFC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La francophonie des immigrant·e·s du Maghreb au Québec : entre assignation politique et légitimité incertaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Langue et immigration au Québec : élargir le débat, 66 (1), pp.145-170. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1117187ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la mobilité langagière des apprentis allophones en formation professionnelle par la démarche ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (22), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qad⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'espace - Une approche discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les insularités d’hier et d’aujourd’hui. Réflexions sur les archipels identitaires de la mondialisation, 38, pp.122-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation linguistique et spatiale à Montréal : les espaces interstitiels du parcours migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Du local au global : pratiques et idéologies linguistiques en contexte montréalais, 10, pp.77-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’espace dans l’élaboration discursive de projets de mobilité de jeunes Algériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nouveaux espaces dans de nouvelles logiques migratoires ?, 8, pp.77-106. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cisl.1502.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité interne des politiques linguistiques au Québec : le regard des immigrants récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités linguistiques et société / Linguistic Minorities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Francophonie, légitimité et devenir / Francophonie, Legitimacy and the Future, 5, pp.122-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du sujet dans l’expérience de mobilité : l’étudiant international et le dessin réflexif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (Se) représenter les mobilités : dynamiques plurilingues et relations altéritaires dans les espaces mondialisés, 24, pp.99-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PLACE DU SUJET DANS L'EXPÉRIENCE DE MOBILITÉ : L'ÉTUDIANT INTERNATIONAL ET LE DESSIN RÉFLEXIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L&amp;quot;intégration linguistique&amp;quot; en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°144, pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche dans la formation des professeurs de français langue seconde au Québec ; Caractéristiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161, pp.99-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'offre en francisation à Montréal : quel niveau de compétence pour l'insertion linguistique et sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les mathématiques aux élèves allophones: quels apports d’une perspective ethnomathématique pour reconnaitre les savoirs informels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des 'arts de penser' les mathématiques: l'ethnomathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Chemillier (EHESS, CAMS) ; Éric Vandendriessche (CNRS, CREDO) ; Sophie Desrosiers (EHESS, CRH), Jan 2026, Paris, EHESS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux pédagogiques et institutionnels de la formation professionnelle des jeunes allophones nouvellement arrivés : point d’étape d’une recherche collaborative en terrain bisontin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CAPINCLU Accueil des élèves et apprentis venus d'ailleurs dans l'enseignement professionnel : dispositifs et parcours langagiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Caira ; C. Da Luz Mota, F. Leconte, C. Troncy (URN), Mar 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’excès dans la transmission du savoir : Occulter les lois du langage, démultiplier les normes du « bien dire » et du « bien faire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V° Colloque AFUE-APEF-SOFHIA : L’excès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación de Francesistas de la Universidad Española; Association portugaise d’études françaises; Société française des Hispanistes et Ibéro-américanistes, Sep 2024, Grenade, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les mathématiques en UPE2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Amalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'IREM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture critique de Paveau M.-A., 2023, “Une analyse de discours contre-hégémonique. Intersectionnalité critique et pluriversalité décoloniale”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’axe 3 “Langues Savoirs, Discours” du CRIT (UA 3224)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Sophie Calinon, Mar 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualiser d’une langue à l’autre : la distance métalinguistique en didactique de la grammaire et en didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francontraste 2023 - Conceptualisation, contextualisation, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Zagreb, Oct 2023, Zagreb, Croatie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception du discours social sur les enjeux linguistiques du Québec par les immigrants contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà des clichés sur les immigrants et la langue au Québec : l’heure juste sur les enjeux et les défis d’une réalité aux contours multiples, ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire démographique et statistique de l’espace francophone (ODSEF), May 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allophone apprentices in professional training: Setting up a complex language support system through ethnographic research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACEDLE - Association des chercheurs et enseignants didacticiens des langues étrangères, Nov 2023, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier… une autre manière de voir ? de regarder ? ou de comprendre les parcours urbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spomenka Alvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours interculturels et migratoires complexes. Trajectoires, stratégies et réponses institutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIXe Congrès International de l’ARIC; IIe congrès international de l’ÉDIQ; Université de Laval, 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter le Canada : Mises en discours des possibles dans les histoires de vie d’étudiant-e-s maghébin-e-s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les histoires de vie dans un monde en transformation : au carrefour de la recherche, de la formation et de l'intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter le concept de mobilité en sociolinguistique : recherche d’opérationnalité adaptée aux enjeux sociétaux et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5e Congrès du Réseau Francophone de Sociolinguistique, 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche linguistique et épilinguistique de la mobilité discursive des étudiant/es arabophones à Montréal. Autour des expressions figées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1971-2021 50 ans de Corpus montréalais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Blondeau, Marty Laforest, Wim Remysen, Sep 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs des (variétés de) langues: Influence sur l'expérience migratoire dans l'espace francophone Maghreb-France-Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès du Réseau Francophone de Sociolinguistique - Langues de valeur et valeur des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFS - Université d'Ottawa, Jun 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maths et langage - Analyser les interactions de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Bouveret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal - Pratiques Langagières, Construction des Savoirs et Littéracies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM Orléans-Tours, Jun 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Canada construit par le discours : L’expérience migratoire des étudiants et étudiantes du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations étudiantes dans l’espace francophone au XXe siècle : institutions, parcours et sociabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française des études canadiennes, Jun 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la posture métalangagière d’enseignants de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Repic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Axe 2 Didactique, langage et formation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FR Educ de l'Université de Franche-Comté, Jun 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier de leçons : tradition séculaire et chronophage ou efficacité réelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Repic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dire du lieu d’origine dans la circulation migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage à C. Julliard - Pratiques langagières plurilingues, mobilités et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différencier les publics pour mieux différencier les besoins linguistiques en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de rentrée du Corps d’inspection académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montréal fantasmé, appréhendé et vécu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GTRC - Les métropoles en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Y a qu’à faire un Thalès » - L’enjeu des compétences langagières dans l’appropriation des savoirs disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’innovation : construire des savoirs d’expérience, Sep 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques, pratiques et représentations linguistiques : les Néo-Québécois et le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Politiques, pratiques et représentations linguistiques : les Néo-Québécois et le français ", Département de philosophie et littérature, Université de Trente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Trente, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français québécois : Influences et créations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le français québécois : Influences et créations", Département des lettres et langues, Université de Gênes, Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Gênes, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration des immigrants par les cours de francisation à Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" L'intégration des immigrants par les cours de francisation à Montréal ", XXIX Deutscher Romanistentag Europa und die romanische welt, Universität des Saarlandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Saarbrück, Allemagne. pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objectifs culturels de la formation linguistique pour immigrants au Québec : Perception et Réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Perception et réception des contenus culturels dans les cours de francisation pour immigrants ", Colloque international du Réseau Francophone de Sociolinguistique et du Groupement d'intérêt scientifique " Pluralités linguistiques et culturelles ", Langue(s) et insertion en contextes francophones : discriminations, normes, apprentissages, identités, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rennes, France. pp.129-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures linguistiques de la politique d'intégration des immigrants au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de la Fédération Nationale des Associations pour l'Enseignement et la Formation des Travailleurs Immigrés (AEFTI), Les politiques européennes de formation linguistique pour les migrants, Maison de l'Europe, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France. pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension entre norme d'usage et norme standard : étude de l'insécurité linguistique des immigrants-apprenants en francisation au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e Rencontre de l'ASDIFLE, Normes et usages en français. Du côté des locuteurs : Évaluation, Certification et Sécurité/insécurité linguistique, Université d'Artois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Arras, France. pp.106-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la norme du français québécois dans l'enseignement du français langue seconde aux adultes immigrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs : Normes, variations, identité, altérité, École Doctorale " Langage et langues " (ED268), Université Paris 3 Sorbonne nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs linguistiques et sociolinguistiques de l'intégration en milieu multilingue : le cas des immigrants à Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Facteurs linguistiques et sociolinguistiques de l'intégration en milieu multilingue : le cas des immigrants à Montréal ", Département d'études françaises, Queen's University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cours de francisation pour les immigrants adultes : Pour quelle intégration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Les cours de francisation pour les immigrants adultes : Pour quelle intégration ? ", 27e Congrès de l'AQEFLS, Réfléchir pour agir : Faire une pause et réfléchir aux aspects cognitifs, technologiques, affectifs et sociaux, Université du Québec à Montréal, Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, histoire et émergence d'un concept en sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance de Gourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dupeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Espaces discursifs, 978-2-343-18313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02506262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités dans l’espace migratoire Algérie France Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zakaria Ali-Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzeddine Mahieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9791032002001. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.50265.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique interactionnelle, grammaire de l’oral et didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skrovec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté. 2019, 978-2-84867-666-1. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.37912.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'excès dans la transmission du savoir : Occulter les lois du langage, démultiplier les normes du &amp;quot;bien dire&amp;quot; et du &amp;quot;bien faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Volle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natalia Arregui Barragán; Carmen Alberdi Urquizu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'excès dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comares, pp.219-231, 2025, 978-84-1380-442-2. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55323/978-84-1380-442-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paradigme dialogique au paradigme sociotechnique : quelles conséquences pour l’éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaîneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Pasteur; Rose-Marie Volle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du commun. Langage, mémoire et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-164, 2024, Pratiques &amp; techniques, 978-2-38549-119-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mobilité en sociolinguistique : contours, affiliations et notions connexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THAMIN N., ALI-BENCHERIF M. Z., CALINON A.-S., MAHIEDDINE A. &amp; PLOOG K. (dirs.). Mobilités dans l’espace migratoire : Algérie-France-Canada. Coll. sociétés contemporaines. Presses Universitaires de Provence. (p. 77-96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sociétés contemporaines, 9791032002001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Etre celui/celle qui sait dans une expérience de tandem linguistique : analyse interactionnelle de conversations exolingues ordinaires à visée acquisitionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique interactionnelle, grammaire de l’oral et didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-84867-666-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mobilités dans l’espace francophone (Maghreb, France, Canada). Perspectives interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zakaria Ali-Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzeddine Mahieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Thamin; Mohammed Zakaria Ali-Bencherif; Anne-Sophie Calinon; Azzeddine Mahieddine; Katja Ploog. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités dans l’espace migratoire Algérie France Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.9-24, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport de place entre étudiants internationaux et enseignants dans le courriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coll. sémantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports de places entre étudiants internationaux et enseignants dans le courrriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Vladimirska; Thierry Ponchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire l'autre voir autrui. L’altérité dans la langue et les discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09923-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’espace dans l’élaboration discursive de projets de mobilité de jeunes Algériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Gohard-Radenkovic &amp; Josianne Veillette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de la sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (8), L’Harmattan, pp.77-106, 2015, Les logiques (im)mobilitaires des acteurs dans les nouvelles logiques migratoires internationales : cartographies des dynamiques à l’oeuvre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les facettes de la mobilité des étudiants internationaux : (Se) Projeter, (S’) Appréhender »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux des mobilités et migrations académiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objectifs culturels de la formation linguistique pour immigrants au Québec : Perception et Réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Blanchet; Daniel Coste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards critiques sur la notion d’ « interculturalité ». Pour une didactique de la pluralité linguistique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.129-148, 2010, Espaces discursifs, 978-2-296-12600-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration des immigrants par les cours de francisation à Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silke Jansen; Haralambos Symeonidis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamik romanischer Varietäten außerhalb Europas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-25, 2009, 9783631554852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’interventionnisme linguistique concernant l’intégration des immigrants entre en contradiction avec la situation sociolinguistique du terrain : le cas montréalais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Pierozak; J.-P. Eloy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir : appliquer, s’impliquer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.211-216, 2009, Espaces discursifs, 978-2-296-08576-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cours de francisation : accès, résultats, réinvestissement. Ont-ils une véritable valeur intégrative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Archibald; J.-L. Chiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue et l'intégration des immigrants. Sociolinguistique, politiques linguistiques, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.55-70, 2007, Logiques sociales, 978-2-296-04178-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.85676392573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Sophie Calinon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences en sciences du langage</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-sophie-calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0096-9201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">135408768</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département de Français Langue étrangère</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire CRIT </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crit.univ-fcomte.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UFR SLHS ; Université Marie et Louis Pasteur (anc. Université de Franche-Comté)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'Institut universitaire de France </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.iufrance.fr/les-membres-de-liuf/membre/2435-anne-sophie-calinon.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheure associée CRIEM </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de recherches interdisciplinaires en études montréalaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université McGill , Can.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. D. Linguistique, Université de Montréal, Canada / Doctorat Sciences du langage (2009), Université de Franche-Comté (thèse en cotutelle).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités académiques actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018- Directrice Axe 3 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, savoirs, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIT </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crit.univ-fcomte.fr/axes-de-recherche/axes-2024-2029/axe-3-langues-savoirs-discours/2024-25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024- Co-responsable du séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations en corpus et en méthodologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec N. Juan, CRIT </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crit.univ-fcomte.fr/2025/02/12/variations-en-corpus-et-en-methodologie/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022- Responsable du projet de recherche MATHALLO - Chaire innovation, IUF 2022-2027</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022- Co-reponsable du groupe de recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maths en UPE2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec D. Lenoir, IREM de Franche-Comté / CASNAV de Besançon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023- Elue au Conseil national des universités 7e section</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025- Elue Représentante du personnel au conseil de l'Institut des Humanités et du Droit, UMLP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2026- Nommée Référente des relations internationales, UFR SLHS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025- Responsable pédagogique Double-diplome </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passerelle vers la francophonie canadienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master FLE, UMLP / Bac. en éducation au secondaire, Université Sainte-Anne, N.-E., Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités académiques antérieures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-24 Co-responsable du thème* L'individu dans son milieu : puissances, pouvoirs et vulnérabilités*, avec A. Moine, MSHE Ledoux </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mshe.univ-fcomte.fr/l-individu-dans-son-milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-24 Directrice du département de Français langue étrangère, UFC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-25 Séminaire bimestriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts du langage et didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec O. Mouginot et N. Thamin, CRIT, UFC. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crit.univ-fcomte.fr/2025/01/22/didactiques-des-langues-et-arts-pourquoi-comment-faire-atelier/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022  Nomination à l’Institut universitaire de France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-21 Co-responsable du séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec I. Hekmat, CRIT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-25 Membre Conseil Scientifique de la Fédération de recherche en Education de l’Université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-20 Chercheure associée* Centre de recherche sur l’immigration, l’ethnicité & la citoyenneté*, UQAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-15 ; 2018-22 Responsable pédagogique du Master 1 Mention Français langue étrangère, Département FLE, UFC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La francophonie des immigrant·e·s du Maghreb au Québec : entre assignation politique et légitimité incertaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Langue et immigration au Québec : élargir le débat, 66 (1), pp.145-170. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1117187ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la mobilité langagière des apprentis allophones en formation professionnelle par la démarche ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (22), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qad⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'espace - Une approche discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les insularités d’hier et d’aujourd’hui. Réflexions sur les archipels identitaires de la mondialisation, 38, pp.122-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation linguistique et spatiale à Montréal : les espaces interstitiels du parcours migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Du local au global : pratiques et idéologies linguistiques en contexte montréalais, 10, pp.77-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’espace dans l’élaboration discursive de projets de mobilité de jeunes Algériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nouveaux espaces dans de nouvelles logiques migratoires ?, 8, pp.77-106. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cisl.1502.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité interne des politiques linguistiques au Québec : le regard des immigrants récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités linguistiques et société / Linguistic Minorities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Francophonie, légitimité et devenir / Francophonie, Legitimacy and the Future, 5, pp.122-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du sujet dans l’expérience de mobilité : l’étudiant international et le dessin réflexif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (Se) représenter les mobilités : dynamiques plurilingues et relations altéritaires dans les espaces mondialisés, 24, pp.99-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PLACE DU SUJET DANS L'EXPÉRIENCE DE MOBILITÉ : L'ÉTUDIANT INTERNATIONAL ET LE DESSIN RÉFLEXIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L&amp;quot;intégration linguistique&amp;quot; en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°144, pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche dans la formation des professeurs de français langue seconde au Québec ; Caractéristiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161, pp.99-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'offre en francisation à Montréal : quel niveau de compétence pour l'insertion linguistique et sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les mathématiques aux élèves allophones: quels apports d’une perspective ethnomathématique pour reconnaitre les savoirs informels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des 'arts de penser' les mathématiques: l'ethnomathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Chemillier (EHESS, CAMS) ; Éric Vandendriessche (CNRS, CREDO) ; Sophie Desrosiers (EHESS, CRH), Jan 2026, Paris, EHESS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux pédagogiques et institutionnels de la formation professionnelle des jeunes allophones nouvellement arrivés : point d’étape d’une recherche collaborative en terrain bisontin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CAPINCLU Accueil des élèves et apprentis venus d'ailleurs dans l'enseignement professionnel : dispositifs et parcours langagiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Caira ; C. Da Luz Mota, F. Leconte, C. Troncy (URN), Mar 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’excès dans la transmission du savoir : Occulter les lois du langage, démultiplier les normes du « bien dire » et du « bien faire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V° Colloque AFUE-APEF-SOFHIA : L’excès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación de Francesistas de la Universidad Española; Association portugaise d’études françaises; Société française des Hispanistes et Ibéro-américanistes, Sep 2024, Grenade, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les mathématiques en UPE2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Amalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'IREM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture critique de Paveau M.-A., 2023, “Une analyse de discours contre-hégémonique. Intersectionnalité critique et pluriversalité décoloniale”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’axe 3 “Langues Savoirs, Discours” du CRIT (UA 3224)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Sophie Calinon, Mar 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualiser d’une langue à l’autre : la distance métalinguistique en didactique de la grammaire et en didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francontraste 2023 - Conceptualisation, contextualisation, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Zagreb, Oct 2023, Zagreb, Croatie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception du discours social sur les enjeux linguistiques du Québec par les immigrants contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà des clichés sur les immigrants et la langue au Québec : l’heure juste sur les enjeux et les défis d’une réalité aux contours multiples, ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire démographique et statistique de l’espace francophone (ODSEF), May 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allophone apprentices in professional training: Setting up a complex language support system through ethnographic research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACEDLE - Association des chercheurs et enseignants didacticiens des langues étrangères, Nov 2023, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier… une autre manière de voir ? de regarder ? ou de comprendre les parcours urbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spomenka Alvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours interculturels et migratoires complexes. Trajectoires, stratégies et réponses institutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIXe Congrès International de l’ARIC; IIe congrès international de l’ÉDIQ; Université de Laval, 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter le concept de mobilité en sociolinguistique : recherche d’opérationnalité adaptée aux enjeux sociétaux et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5e Congrès du Réseau Francophone de Sociolinguistique, 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter le Canada : Mises en discours des possibles dans les histoires de vie d’étudiant-e-s maghébin-e-s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les histoires de vie dans un monde en transformation : au carrefour de la recherche, de la formation et de l'intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche linguistique et épilinguistique de la mobilité discursive des étudiant/es arabophones à Montréal. Autour des expressions figées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1971-2021 50 ans de Corpus montréalais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Blondeau, Marty Laforest, Wim Remysen, Sep 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs des (variétés de) langues: Influence sur l'expérience migratoire dans l'espace francophone Maghreb-France-Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès du Réseau Francophone de Sociolinguistique - Langues de valeur et valeur des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFS - Université d'Ottawa, Jun 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maths et langage - Analyser les interactions de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Bouveret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal - Pratiques Langagières, Construction des Savoirs et Littéracies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM Orléans-Tours, Jun 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Canada construit par le discours : L’expérience migratoire des étudiants et étudiantes du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations étudiantes dans l’espace francophone au XXe siècle : institutions, parcours et sociabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française des études canadiennes, Jun 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la posture métalangagière d’enseignants de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Repic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Axe 2 Didactique, langage et formation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FR Educ de l'Université de Franche-Comté, Jun 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier de leçons : tradition séculaire et chronophage ou efficacité réelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Repic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dire du lieu d’origine dans la circulation migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage à C. Julliard - Pratiques langagières plurilingues, mobilités et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différencier les publics pour mieux différencier les besoins linguistiques en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de rentrée du Corps d’inspection académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montréal fantasmé, appréhendé et vécu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GTRC - Les métropoles en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Y a qu’à faire un Thalès » - L’enjeu des compétences langagières dans l’appropriation des savoirs disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’innovation : construire des savoirs d’expérience, Sep 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français québécois : Influences et créations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le français québécois : Influences et créations", Département des lettres et langues, Université de Gênes, Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Gênes, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques, pratiques et représentations linguistiques : les Néo-Québécois et le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Politiques, pratiques et représentations linguistiques : les Néo-Québécois et le français ", Département de philosophie et littérature, Université de Trente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Trente, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration des immigrants par les cours de francisation à Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" L'intégration des immigrants par les cours de francisation à Montréal ", XXIX Deutscher Romanistentag Europa und die romanische welt, Universität des Saarlandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Saarbrück, Allemagne. pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objectifs culturels de la formation linguistique pour immigrants au Québec : Perception et Réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Perception et réception des contenus culturels dans les cours de francisation pour immigrants ", Colloque international du Réseau Francophone de Sociolinguistique et du Groupement d'intérêt scientifique " Pluralités linguistiques et culturelles ", Langue(s) et insertion en contextes francophones : discriminations, normes, apprentissages, identités, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rennes, France. pp.129-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures linguistiques de la politique d'intégration des immigrants au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de la Fédération Nationale des Associations pour l'Enseignement et la Formation des Travailleurs Immigrés (AEFTI), Les politiques européennes de formation linguistique pour les migrants, Maison de l'Europe, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France. pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension entre norme d'usage et norme standard : étude de l'insécurité linguistique des immigrants-apprenants en francisation au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e Rencontre de l'ASDIFLE, Normes et usages en français. Du côté des locuteurs : Évaluation, Certification et Sécurité/insécurité linguistique, Université d'Artois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Arras, France. pp.106-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la norme du français québécois dans l'enseignement du français langue seconde aux adultes immigrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs : Normes, variations, identité, altérité, École Doctorale " Langage et langues " (ED268), Université Paris 3 Sorbonne nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs linguistiques et sociolinguistiques de l'intégration en milieu multilingue : le cas des immigrants à Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Facteurs linguistiques et sociolinguistiques de l'intégration en milieu multilingue : le cas des immigrants à Montréal ", Département d'études françaises, Queen's University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cours de francisation pour les immigrants adultes : Pour quelle intégration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Les cours de francisation pour les immigrants adultes : Pour quelle intégration ? ", 27e Congrès de l'AQEFLS, Réfléchir pour agir : Faire une pause et réfléchir aux aspects cognitifs, technologiques, affectifs et sociaux, Université du Québec à Montréal, Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, histoire et émergence d'un concept en sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance de Gourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dupeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Espaces discursifs, 978-2-343-18313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02506262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités dans l’espace migratoire Algérie France Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zakaria Ali-Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzeddine Mahieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9791032002001. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.50265.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique interactionnelle, grammaire de l’oral et didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skrovec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté. 2019, 978-2-84867-666-1. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.37912.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'excès dans la transmission du savoir : Occulter les lois du langage, démultiplier les normes du &amp;quot;bien dire&amp;quot; et du &amp;quot;bien faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Volle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natalia Arregui Barragán; Carmen Alberdi Urquizu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'excès dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comares, pp.219-231, 2025, 978-84-1380-442-2. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55323/978-84-1380-442-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paradigme dialogique au paradigme sociotechnique : quelles conséquences pour l’éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaîneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Pasteur; Rose-Marie Volle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du commun. Langage, mémoire et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-164, 2024, Pratiques &amp; techniques, 978-2-38549-119-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mobilité en sociolinguistique : contours, affiliations et notions connexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THAMIN N., ALI-BENCHERIF M. Z., CALINON A.-S., MAHIEDDINE A. &amp; PLOOG K. (dirs.). Mobilités dans l’espace migratoire : Algérie-France-Canada. Coll. sociétés contemporaines. Presses Universitaires de Provence. (p. 77-96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sociétés contemporaines, 9791032002001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Etre celui/celle qui sait dans une expérience de tandem linguistique : analyse interactionnelle de conversations exolingues ordinaires à visée acquisitionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique interactionnelle, grammaire de l’oral et didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-84867-666-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mobilités dans l’espace francophone (Maghreb, France, Canada). Perspectives interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zakaria Ali-Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzeddine Mahieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Thamin; Mohammed Zakaria Ali-Bencherif; Anne-Sophie Calinon; Azzeddine Mahieddine; Katja Ploog. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités dans l’espace migratoire Algérie France Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.9-24, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport de place entre étudiants internationaux et enseignants dans le courriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coll. sémantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports de places entre étudiants internationaux et enseignants dans le courrriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Vladimirska; Thierry Ponchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire l'autre voir autrui. L’altérité dans la langue et les discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09923-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’espace dans l’élaboration discursive de projets de mobilité de jeunes Algériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Gohard-Radenkovic &amp; Josianne Veillette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de la sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (8), L’Harmattan, pp.77-106, 2015, Les logiques (im)mobilitaires des acteurs dans les nouvelles logiques migratoires internationales : cartographies des dynamiques à l’oeuvre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les facettes de la mobilité des étudiants internationaux : (Se) Projeter, (S’) Appréhender »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux des mobilités et migrations académiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objectifs culturels de la formation linguistique pour immigrants au Québec : Perception et Réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Blanchet; Daniel Coste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards critiques sur la notion d’ « interculturalité ». Pour une didactique de la pluralité linguistique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.129-148, 2010, Espaces discursifs, 978-2-296-12600-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration des immigrants par les cours de francisation à Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silke Jansen; Haralambos Symeonidis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamik romanischer Varietäten außerhalb Europas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-25, 2009, 9783631554852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’interventionnisme linguistique concernant l’intégration des immigrants entre en contradiction avec la situation sociolinguistique du terrain : le cas montréalais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Pierozak; J.-P. Eloy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir : appliquer, s’impliquer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.211-216, 2009, Espaces discursifs, 978-2-296-08576-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cours de francisation : accès, résultats, réinvestissement. Ont-ils une véritable valeur intégrative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Archibald; J.-L. Chiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue et l'intégration des immigrants. Sociolinguistique, politiques linguistiques, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.55-70, 2007, Logiques sociales, 978-2-296-04178-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76555693"/>
+    <w:nsid w:val="E80198BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C16CBE72"/>
+    <w:nsid w:val="E14DEC81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0EF777B0"/>
+    <w:nsid w:val="4BF86429"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4568A9DE"/>
+    <w:nsid w:val="3A73D686"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="938550A1"/>
+    <w:nsid w:val="D3A01962"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D39489A4"/>
+    <w:nsid w:val="71170251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="603E1796"/>
+    <w:nsid w:val="52ECD099"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="DD9DAAAA"/>
+    <w:nsid w:val="3E9BEDE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A7A373F5"/>
+    <w:nsid w:val="D3631FF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1546,51 +1546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-calinon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0096-9201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135408768" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crit.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/les-membres-de-liuf/membre/2435-anne-sophie-calinon.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crit.univ-fcomte.fr/axes-de-recherche/axes-2024-2029/axe-3-langues-savoirs-discours/2024-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crit.univ-fcomte.fr/2025/02/12/variations-en-corpus-et-en-methodologie/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/l-individu-dans-son-milieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crit.univ-fcomte.fr/2025/01/22/didactiques-des-langues-et-arts-pourquoi-comment-faire-atelier/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1117187ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cisl.1502.0019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138433v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537528v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830018v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451125v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Volle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lenoir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Amalou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Juan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spomenka Alvir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouginot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouveret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Repic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085326v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65192" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zakaria Ali-Bencherif" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Mahieddine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/mobilites-lespace-migratoire-algerie-france-canada-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.50265." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.37912." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55323/978-84-1380-442-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cha&#238;neau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/la-fabrique-du-commun.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552867v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941751v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385566v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142367v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142368v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142371v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-calinon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0096-9201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135408768" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crit.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/les-membres-de-liuf/membre/2435-anne-sophie-calinon.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crit.univ-fcomte.fr/axes-de-recherche/axes-2024-2029/axe-3-langues-savoirs-discours/2024-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crit.univ-fcomte.fr/2025/02/12/variations-en-corpus-et-en-methodologie/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/l-individu-dans-son-milieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crit.univ-fcomte.fr/2025/01/22/didactiques-des-langues-et-arts-pourquoi-comment-faire-atelier/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1117187ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cisl.1502.0019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138433v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537528v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830018v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451125v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Volle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lenoir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Amalou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Juan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spomenka Alvir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouginot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouveret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Repic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085326v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854721v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65192" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zakaria Ali-Bencherif" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Mahieddine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/mobilites-lespace-migratoire-algerie-france-canada-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.50265." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.37912." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55323/978-84-1380-442-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cha&#238;neau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/la-fabrique-du-commun.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552867v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941751v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385566v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142367v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142368v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142371v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>