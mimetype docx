--- v0 (2026-03-16)
+++ v1 (2026-05-15)
@@ -1976,51 +1976,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01656147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2419,331 +2419,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01271772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’influence du fleuve sur les formes urbaines : l’exemple de Lyon sur la rive gauche du Rhône 1781-1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlo M. Travaglini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La città e il fiume Secoli XIII-XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collection de l’École française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-263, 2008, 978-2-7283-0791-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les équipements publics. Palais du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clémençon, Anne-Sophie;Traverso, Edith;Lagier, Alain;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les gratte-ciel de Villeurbanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. de l'Imprimeur, pp.178 -185, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon, une conception novatrice du patrimoine ; La redécouverte de la rive gauche du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZOOM rive gauche, Lire la ville en creux et en relief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Ouvrage de la Mission historique de la ville de Lyon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01656325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parenthèse réglementaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clémençon, Anne-Sophie;Traverso, Edith;Lagier, Alain;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les gratte-ciel de Villeurbanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. de l'Imprimeur, pp.122 -133, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Là commence la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clémençon, Anne-Sophie;Traverso, Edith;Lagier, Alain;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les gratte-ciel de Villeurbanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. de l'Imprimeur, pp.14 -19, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les immeubles de logement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2772,73 +2858,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Gratte-ciel de Villeurbanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions de l'Imprimeur, pp.162-177, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01659304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La région lyonnaise 1850-1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2854,51 +2940,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Equerre, pp.201-294, 1982, 2-86425-030-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01656130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2908,1105 +2994,1105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecture vernaculaire de terre crue en Aragon, Espagne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01664025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire participatif du patrimoine en pisé lyonnais.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01664040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon, une ville en terre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01663800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Garnier : le mépris de l’œuvre, Démolition du pavillon H de l’hôpital Edouard Herriot, Lyon, 2014-2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01664032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bodet</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démolition des Minguettes à Vénissieux en 1994 : une mise en spectacle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01664012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant la Cité internationale : le Palais de la foire. Les bâtiments en 1984/1985 avant démolition, puis la démolition en 1990.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01664008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le centre de Villeurbanne en 1934 et 2014.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01664004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étonnants gratte-ciel de Villeurbanne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chevais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01663998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Palais du travail.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Delavenne</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lecolley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01663990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Là commence le ciel, environnement chorégraphique pour les Gratte-Ciel de Villeurbanne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Desprairie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Démolition des Minguettes à Vénissieux en 1994 : une mise en spectacle.</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01663982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images et mutations urbaines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Merchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Avant la Cité internationale : le Palais de la foire. Les bâtiments en 1984/1985 avant démolition, puis la démolition en 1990.</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01663978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le quartier de la Préfecture, du taudis à l'immeuble bourgeois, la mémoire orale d'un quartier de Lyon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Chemorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plattier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le centre de Villeurbanne en 1934 et 2014.</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01663950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plan Chalumeau à Lyon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie Chevais</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01659252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rive gauche, le fleuve à l’assaut des terres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">1982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...488 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01659155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4016,730 +4102,730 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignobles tavernes et lieux crapuleux de débauche. La sécurité dans la politique urbaine des Hospices civils de Lyon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 5600 EVS CNRS; CNRS; Université de Lyon. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01659329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grands aménagements urbains et prise en compte des préoccupations sécuritaires. Actions et réactions à Lyon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 5600 EVS CNRS; Université de Lyon; CNRS. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01656318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quartier de l’industrie de la soie à Lyon et la protection de son patrimoine urbain et architectural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministry of Regional Planning, Budapest. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01656309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse économique et architecturale de formes urbaines, Lyon au 19ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Péguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ENS de Lyon; Laboratoire d'économie et des transports. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Péguy</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ENS de Lyon; Laboratoire d'économie et des transports. 2003</w:t>
+                <w:t xml:space="preserve">halshs-01656302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pentes de la Croix-Rousse, histoire des formes urbaines : urbanisme, architecture, occupation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Benetière,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; Université Lumière; Agence d'urbanisme du Grand Lyon. 1992, 138 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Benetière,</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01656271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville, Plan, architecture. L'art urbain en Rhône-Alpes, Grenoble, Lyon, Saint-Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS; Université Lumière; Agence d'urbanisme du Grand Lyon. 1992, 138 p</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 1990, 422 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ville, Plan, architecture. L'art urbain en Rhône-Alpes, Grenoble, Lyon, Saint-Étienne</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01656225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes architecturales et formation urbaine : le cas de Lyon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bonhomme</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Bonilla</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Ligoure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Urbanisme et du Logement; Direction de l'Architecture; CNRS. 1988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01659238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'architecture en terre, un mode de construction urbain, le cas de Lyon et sa banlieue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 1990, 422 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 1983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...183 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01656163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4749,114 +4835,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication de la ville ordinaire : Pour comprendre les processus d'élaboration des formes urbaines, l'exemple du domaine des Hospices Civils de Lyon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lumière-Lyon 2, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01659138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4924,51 +5010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1808E2B"/>
+    <w:nsid w:val="779904DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5155,51 +5241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-clemencon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083312722" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659351v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659343v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Clemen&#231;on" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.9520" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunichiro Koyanagi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie A.S. Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659264v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659228v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferkai Andras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659231v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659212v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/puv.cleme.2021.01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251624v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659143v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jaillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchacourt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavialle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435314v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Traverso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lagier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656185v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656147v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruy&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255366v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://f-origin.hypotheses.org/wp-content/blog.dir/1981/files/2014/07/Alex_Guide_pise_Lyon.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maubant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664025v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664040v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delavenne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664012v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663998v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecolley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Desprairie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pivot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663950v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Chemorin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mottin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plattier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Saillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;guy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656271v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Beneti&#232;re," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656225v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonhomme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bonilla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;tier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ligoure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656163v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01659138v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-clemencon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083312722" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659351v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659343v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Clemen&#231;on" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.9520" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunichiro Koyanagi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie A.S. Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659264v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659228v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferkai Andras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659231v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659212v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/puv.cleme.2021.01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251624v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659143v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jaillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchacourt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavialle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435314v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Traverso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lagier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656185v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656147v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruy&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255366v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://f-origin.hypotheses.org/wp-content/blog.dir/1981/files/2014/07/Alex_Guide_pise_Lyon.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maubant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efrome.it/book/show/ean/9782728307913" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656325v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664040v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delavenne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663800v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664032v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664012v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664008v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664004v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecolley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Desprairie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pivot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663950v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Chemorin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mottin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plattier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659252v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Saillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656302v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;guy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656271v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Beneti&#232;re," TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonhomme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bonilla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;tier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ligoure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656163v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01659138v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>