--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability Assessment of Masonry Constructions Towards Rockfall Hazard</w:t>
+                <w:t xml:space="preserve">Stability of Masonry Vaulted Tunnels in Purely Frictional and Cohesive-Frictional Grounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
+                <w:t xml:space="preserve">A. Menil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bost</w:t>
+                <w:t xml:space="preserve">A.-S. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bourrier</w:t>
+                <w:t xml:space="preserve">D. Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ousset</w:t>
+                <w:t xml:space="preserve">M. Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Structural Analysis of Historical Constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. pp.1293-1302, </w:t>
+              <w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. pp.374-386, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-39450-8_105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39450-8_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378737v1</w:t>
+                <w:t xml:space="preserve">hal-04378697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Masonry Vaulted Tunnels in Purely Frictional and Cohesive-Frictional Grounds</w:t>
+                <w:t xml:space="preserve">Vulnerability Assessment of Masonry Constructions Towards Rockfall Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Menil</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-S. Colas</w:t>
+                <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Subrin</w:t>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bost</w:t>
+                <w:t xml:space="preserve">Isabelle Ousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Structural Analysis of Historical Constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. pp.374-386, </w:t>
+              <w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. pp.1293-1302, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-39450-8_31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39450-8_105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378697v1</w:t>
+                <w:t xml:space="preserve">hal-04378737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark numérique des méthodes de calculs non-linéaires appliqué à la cathédrale Notre-Dame de Paris</w:t>
               </w:r>
@@ -366,51 +366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Brocato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Domede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -491,51 +491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Brocato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Domede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -724,51 +724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing and repairing masonry retaining structures by yield design analysis and experimental modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Terrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1378,51 +1378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 150 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1482,51 +1482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Brocato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Domede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1642,51 +1642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Yazoghli-Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (13), pp.9625. </w:t>
@@ -3048,51 +3048,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement de couches de sols en protection des bâtiments contre les impacts rocheux – Campagne d’essais pour déterminer les paramètres du modèle pour une grave 0-31.5 issue de béton concassé - Choix du matériau et essai de faisabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3425,51 +3425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378737v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Colas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39450-8_105" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Colas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Subrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39450-8_31" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Colas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O'Neill" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315616995-191" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tardivel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Briere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463859v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moreno Regan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chatellier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desbordes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066298v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cremona" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04419989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Oussalah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rajot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JGGEFK.GTENG-11787" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lachat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Mantalovas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Desbois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Yazoghli-Marzouk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13179625" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hanh Le" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2019.1607627" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704730v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2017.1388883" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475247v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.10.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-017-0673-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.05.021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366826v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0787-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944474v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.10.P.115" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942625v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Colas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.12.047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WDVTBRT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.855" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-90L3KVWN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.697" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F260BRT5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434713v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joffrin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermorel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pruvost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01823590v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Colas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Subrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39450-8_31" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378737v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Colas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39450-8_105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Colas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O'Neill" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315616995-191" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tardivel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Briere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463859v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moreno Regan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chatellier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desbordes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066298v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cremona" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04419989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Oussalah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rajot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JGGEFK.GTENG-11787" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lachat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Mantalovas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Desbois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Yazoghli-Marzouk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13179625" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hanh Le" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2019.1607627" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704730v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2017.1388883" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475247v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.10.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-017-0673-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.05.021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366826v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0787-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944474v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.10.P.115" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942625v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Colas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.12.047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WDVTBRT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.855" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-90L3KVWN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.697" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F260BRT5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434713v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joffrin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermorel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pruvost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01823590v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>