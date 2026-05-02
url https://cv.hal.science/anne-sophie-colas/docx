--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -66,2971 +66,2971 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multi-model structural analysis of the vaults of Notre-Dame de Paris Cathedral after the 2019 fire and a proposal for a hybrid model merging continuum and discrete approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Brocato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Domede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.135-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Space-time pressure distribution applied to a stiff concrete structure through a protective sand layer from full-scale experimental rock fall tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Oussalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JGGEFK.GTENG-11787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Buildings' End of Life to Aggregate Recycling under a Circular Economic Perspective: A Comparative Life Cycle Assessment Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Mantalovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Yazoghli-Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (13), pp.9625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13179625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the Three-Dimensional Behaviour of Dry Stone Retaining Walls by Full-Scale Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Hanh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Terrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Architectural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (9), pp. 1373-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15583058.2019.1607627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental characterization of the constitutive materials of an old masonry vaulted tunnel of the Paris subway system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Moreno Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Architectural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), pp. 195-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15583058.2017.1388883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704730v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upper bound limit analysis of masonry retaining walls using PIV velocity fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Terrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (7), pp 1661-1672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-017-0673-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of a coupled homogenization-damage model to masonry tunnel vaults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Moreno Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83, pp.132-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2016.10.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475247v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D homogenised strength criterion for masonry: application to drystone retaining walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Hanh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Terrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp 239-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upper-bound solution for the stability of stone-facing embankments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (10), pp.4279-4289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-015-0787-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yield design modelling of dry joint retaining structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp 912-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.07.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the two-dimensional behaviour of drystone retaining walls by full-scale experiments and yield design simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (2), pp 107-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/geot.10.P.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Full-scale field trials to assess dry-stone retaining wall stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32, pp.1215-1222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2009.12.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2D modelling of a dry joint masonry wall retaining a pulverulent backfill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yield design of dry-stone masonry retaining structures - Comparisons with analytical, numerical, and experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (14), pp.1817-1832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Masonry Vaulted Tunnels in Purely Frictional and Cohesive-Frictional Grounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnerability Assessment of Masonry Constructions Towards Rockfall Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Subrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Bost</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Structural Analysis of Historical Constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. pp.374-386, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-39450-8_31⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. pp.1293-1302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39450-8_105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378697v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability Assessment of Masonry Constructions Towards Rockfall Hazard</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ousset</w:t>
+                <w:t xml:space="preserve">Stability of Masonry Vaulted Tunnels in Purely Frictional and Cohesive-Frictional Grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Subrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Structural Analysis of Historical Constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. pp.1293-1302, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-39450-8_105⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. pp.374-386, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39450-8_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378737v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark numérique des méthodes de calculs non-linéaires appliqué à la cathédrale Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Brocato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Domede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journées Nationales de la Maçonnerie (JNM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement mécanique d'une voûte sexpartite de la cathédrale notre-dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Brocato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Domede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées Nationales Maçonnerie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross curves of stability for drystone retaining wall design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ciblac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C O'Neill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IB²MAC - 16th International Brick and Block Masonry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Padoue, Italy. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing and repairing masonry retaining structures by yield design analysis and experimental modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Terrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Analysis of Historical Constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Louvain, Belgium. pp.1407-1414, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781315616995-191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances on structural, environmental and economical analysis of dry-stone retaining walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Structural Analysis of Historical Constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, MEXICO, Mexico. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holistic approach of a new masonry arch bridge on a Cevennes road</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Briere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Masonry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Portugal. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the old masonry tunnels of the Paris subway system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Moreno Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAHC2014 - 9th International Conference on Structural Analysis of Historical Constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, MEXICO, Mexico. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01463859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of partial safety factors for the assessment of existing bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cremona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABSE Conference Rotterdam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066298v1</w:t>
-              </w:r>
-[...1707 lines deleted...]
-                <w:t xml:space="preserve">hal-00528242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3048,64 +3048,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement de couches de sols en protection des bâtiments contre les impacts rocheux – Campagne d’essais pour déterminer les paramètres du modèle pour une grave 0-31.5 issue de béton concassé - Choix du matériau et essai de faisabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3194,51 +3194,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des ouvrages en maçonnerie du génie civil : aptitude au service, sécurité et performances environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. Université Paris-Est, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3425,51 +3425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Colas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Subrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39450-8_31" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378737v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Colas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39450-8_105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Colas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O'Neill" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315616995-191" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tardivel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Briere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463859v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moreno Regan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chatellier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desbordes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066298v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cremona" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04419989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Oussalah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rajot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JGGEFK.GTENG-11787" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lachat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Mantalovas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Desbois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Yazoghli-Marzouk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13179625" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hanh Le" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2019.1607627" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704730v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2017.1388883" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475247v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.10.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-017-0673-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.05.021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366826v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0787-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944474v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.10.P.115" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942625v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Colas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.12.047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WDVTBRT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.855" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-90L3KVWN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.697" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F260BRT5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434713v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joffrin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermorel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pruvost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01823590v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Colas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04419989v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Oussalah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rajot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JGGEFK.GTENG-11787" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lachat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Mantalovas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Desbois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Yazoghli-Marzouk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13179625" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233605v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hanh Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Colas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2019.1607627" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704730v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moreno Regan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chatellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desbordes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2017.1388883" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-017-0673-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475247v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.10.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.05.021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366826v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0787-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.10.P.115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Colas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.12.047" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WDVTBRT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.855" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-90L3KVWN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.697" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F260BRT5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378737v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39450-8_105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Colas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Subrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bost" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39450-8_31" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367512v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O'Neill" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315616995-191" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tardivel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044896v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Briere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463859v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cremona" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434713v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joffrin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermorel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pruvost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01823590v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>