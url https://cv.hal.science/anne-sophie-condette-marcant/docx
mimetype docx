--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Sophie Condette-Marcant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en histoire du droit à l'université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-sophie-condette-marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3703-8446</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cour d'appel d'Amiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'empereur Napoléon 1er et la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II. Les cours nées en l'an VIII, S. Evrard (Dir.), Mare &amp; Martin, pp.43-65, 2025, 978-2-38600-118-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir Paris et mourir. La protection des perspectives monumentales par le Conseil d'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit par les sens, sous la direction de Jean-Paul Andrieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, p. 205-221, 2024, 978-2-38600-071-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un droit administratif en construction : les marchés de travaux publics aux temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Glineur (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce droit qui n'était pas (encore)administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La mémoire du droit, p. 183-210, 2024, 978-2-84539-063-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil d'Etat, 4 avril 1914, N°55125, Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence administrative. Approche politique, sous la direction de Thomas Perroud, Jacques Caillosse, Jacques Chevallier, Danièle Lochak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème édition, LGDJ - Lextenso, p. 286-300, 2024, 2271-6033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil d'Etat, 15 février 1909, n°27355. Abbé Olivier et autres contre maire de Sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence administrative. Approche politique, sous la direction de Thomas Perroud, Jacques Caillosse, Jacques Chevallier, Danièle Lochak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème édition, LGDJ - Lextenso, p. 197-215, 2024, 2271-6033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intendants de province et le marché des grains : considérations adressées à l'abbé Terray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrence et marchés. Droits et institutions du Moyen Âge à nos jours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Patrick Fridenson, François Monnier, Albert Rigaudière, Comité pour l'histoire économique et financière de la France; Institut de la gestion publique et du développement économique, p. 39-79, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.igpde.16840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieurs des Ponts et Chaussées et l’encadrement des chantiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Blond; Liliane Hilaire-Perez; Valérie Nègre; Michèle Virol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ingénieurs, des intermédiaires ? Transmission et coopération à l’épreuve du terrain (Europe XVe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire du Midi, p. 79-89, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le comité contentieux auprès de l’intendant Bruno d’Agay, Des racines du droit et des contentieux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur du Professeur Jean-Louis Mestre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, t. 2, Éditions l’Epitoge, p. 325-333, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La police de la chair : morceaux choisis de Nicolas Delamare »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-P. Andrieux; C. Combette; A.-S. Condette-Marcant; D. Rouger-Thirion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chair. Perspectives croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, p. 277-297, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incorruptibilité des corps saints à la lumière du De servorum Dei beatificatione et beatorum canonizatione de Benoît XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rouger-Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chair. Perspectives croisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.167-186, 2018, 978-2-84934-350-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le centre et la périphérie dans la tourmente de la réforme L’Averdy : l’exemple de la ville d’Amiens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrystelle Gazeau; Philippe Delaigue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre et périphérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 89-106, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier combat d'Anne de France : le statut juridique du Bourbonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne de France. Art et pouvoir en 1500</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, p. 65-80, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur un couple célèbre : service public et travaux publics dans la généralité d'Amiens au XVIIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G.J. Guglielmi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et service public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, p. 253-271, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement local de la ville d'Amiens au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Chevallier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, p. 151-165, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neithard Bulst, Les états généraux de France de 1468 à 1484. Recherches prosopographiques sur les députés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.96-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Isaac, Les ingénieurs des Etats de Languedoc. Construire en province au XVIII siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.516-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cassan, &amp;lt;i&amp;gt;L’intendance de Limoges à la fin du XVIIe siècle. Édition critique du mémoire « pour l’instruction du duc de Bourgogne »&amp;lt;/i&amp;gt;, Paris, Comité des travaux historiques et scientifiques, 2023, 336 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les empereurs et le droit. Unité et diversité de la science juridique européenne, avril-septembre 2024 (2 &amp; 3), pp.367-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Even, L'intendance de La Rochelle à la fin du XVIIe siècle. Edition critique du mémoire de Michel Bégon pour &amp;quot;l'instruction du duc de Bourgogne&amp;quot;, Comité des travaux historiques et scientifiques, Paris, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N°1, p. 95-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Habert, La garantie des libertés (1852-1870), Préfaces de Brigitte Basdevant-Gaudemet et de François Saint-Bonnet, La mémoire du droit, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, N°1, p. 99-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Carnino, Economie politique et science du gouvernement au XVIIe siècle. L'exemple du Conseiller d'Estat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N°3, p. 442-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mages (dir.), Les fondements historiques du droit européen des affaires, Centre toulousain d'histoire du droit et des idées politiques, Etudes d'histoire du droit et des idées politiques, N°29, Presse de l'Université Toulouse I Capitole, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N°4, p. 686-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Simon, Les échelles de Levant et de Barbarie, Préface d'Olivier Descamps, LGDJ, coll. Bibliothèque d'histoire du droit et droit romain, t. 38, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, janv-mars (N°1), p. 84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renglet, Polices, villes et sécurité sous la Révolution et l'Empire. L'ordre public urbain dans l'espace belge, 1780-1814, Préface de Catherine Denys, PUR, coll. Histoire, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N°4, p. 693-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérence Carvalho, La physiocratie dans l'Europe des Lumières. Circulation et réception d'un modèle de réforme dans l'ordre juridique et social, Préface d'Anthony Mergey, Mare & Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, avril-juin (N°2), p. 327-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Menu, Histoire économique et sociale de l'ancienne Egypte, vol.1, t.1, CNRS Edition, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, janv-mars (N°1), p. 99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Evrard, Les avocats au temps des Lumières. La réforme des assemblées provinciales de 1787, Préface de Pierre Bodineau, L'Harmattan, coll. &amp;quot;Historiques&amp;quot;, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, juill-sept (N°3), p. 378-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dyonet, Nicolas Delamare théoricien de la police, préface Yves-Marie Bercé, Classiques Garnier, coll. &amp;quot;Histoire du droit&amp;quot;, N°3, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°1 (janv-mars), p. 141-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bernard Dumollin, subdélégué général de l'intendance d'Amiens au siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 414 (1), pp.95-112. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.414.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’uniformisation du droit des travaux publics en question »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) droit(s) de l’administration sous l’Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPRISCA, Université d’Amiens, Sep 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieurs des Ponts et Chaussées et l'encadrement juridique des chantiers au siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ingénieurs à l'épreuve des chantiers (Europe, XVIe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Blond, Liliane Hilaire-Pérez, Valérie Nègre, Michèle Virol, 2019, Université Paris Diderot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un intendant urbaniste sous les feux de la rampe : Bruno d’Agay et la construction de la salle de spectacle d’Amiens au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat en scènes. Théâtres, opéras, salles de spectacle du XVIe au XIXe siècle. Aspects historiques, politiques et juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, CEPRISCA, Amiens, France. p. 17-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financer la navigation fluviale : l’exemple picard au siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le financement des infrastructures de transport XVII-début XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Conchon; David Plouviez; Eric Szulman, 2018, CHEFF, Paris, France. p. 11-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les subdélégués généraux. Bilan de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intendants et intendance en Europe et dans les Etats de Savoie, XVIIe-XIX siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nice, PRIDAES, Serre Editeur, ASPEAM, France. p. 181-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion aux sacrifices : le difficile équilibres des Ponts et Chaussées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modalités de paiement de l'Etat moderne. Adaptation et blocage d'un système comptable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Laure Legay, 2007, Paris, CHEFF, France. p. 81-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contentieux administratif au XVIIIème siècle : entre pratique et réglementation d'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèle français, enjeux politiques et élaboration des grands textes de procédure en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joël Hautebert, Sylvain Soleil, 2007, Paris, éditions juridiques et techniques, France. p. 183-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chair, Perspectives croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rouger-Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare et Martin, 362 p., 2018, 978-2-84934-350-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Waquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rouger-Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtir une généralité. Le droit des travaux publics dans la généralité d'Amiens au XVIIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHEFF, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Sophie Condette-Marcant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en histoire du droit à l'université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-sophie-condette-marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3703-8446</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cour d'appel d'Amiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'empereur Napoléon 1er et la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II. Les cours nées en l'an VIII, S. Evrard (Dir.), Mare &amp; Martin, pp.43-65, 2025, 978-2-38600-118-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir Paris et mourir. La protection des perspectives monumentales par le Conseil d'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit par les sens, sous la direction de Jean-Paul Andrieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, p. 205-221, 2024, 978-2-38600-071-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un droit administratif en construction : les marchés de travaux publics aux temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Glineur (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce droit qui n'était pas (encore)administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La mémoire du droit, p. 183-210, 2024, 978-2-84539-063-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil d'Etat, 4 avril 1914, N°55125, Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence administrative. Approche politique, sous la direction de Thomas Perroud, Jacques Caillosse, Jacques Chevallier, Danièle Lochak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème édition, LGDJ - Lextenso, p. 286-300, 2024, 2271-6033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil d'Etat, 15 février 1909, n°27355. Abbé Olivier et autres contre maire de Sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence administrative. Approche politique, sous la direction de Thomas Perroud, Jacques Caillosse, Jacques Chevallier, Danièle Lochak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème édition, LGDJ - Lextenso, p. 197-215, 2024, 2271-6033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intendants de province et le marché des grains : considérations adressées à l'abbé Terray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrence et marchés. Droits et institutions du Moyen Âge à nos jours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Patrick Fridenson, François Monnier, Albert Rigaudière, Comité pour l'histoire économique et financière de la France; Institut de la gestion publique et du développement économique, p. 39-79, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.igpde.16840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieurs des Ponts et Chaussées et l’encadrement des chantiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Blond; Liliane Hilaire-Perez; Valérie Nègre; Michèle Virol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ingénieurs, des intermédiaires ? Transmission et coopération à l’épreuve du terrain (Europe XVe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire du Midi, p. 79-89, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le comité contentieux auprès de l’intendant Bruno d’Agay, Des racines du droit et des contentieux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur du Professeur Jean-Louis Mestre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, t. 2, Éditions l’Epitoge, p. 325-333, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La police de la chair : morceaux choisis de Nicolas Delamare »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-P. Andrieux; C. Combette; A.-S. Condette-Marcant; D. Rouger-Thirion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chair. Perspectives croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, p. 277-297, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incorruptibilité des corps saints à la lumière du De servorum Dei beatificatione et beatorum canonizatione de Benoît XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rouger-Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chair. Perspectives croisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.167-186, 2018, 978-2-84934-350-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le centre et la périphérie dans la tourmente de la réforme L’Averdy : l’exemple de la ville d’Amiens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrystelle Gazeau; Philippe Delaigue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre et périphérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 89-106, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier combat d'Anne de France : le statut juridique du Bourbonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne de France. Art et pouvoir en 1500</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, p. 65-80, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur un couple célèbre : service public et travaux publics dans la généralité d'Amiens au XVIIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G.J. Guglielmi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et service public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, p. 253-271, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement local de la ville d'Amiens au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Chevallier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, p. 151-165, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neithard Bulst, Les états généraux de France de 1468 à 1484. Recherches prosopographiques sur les députés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.96-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Isaac, Les ingénieurs des Etats de Languedoc. Construire en province au XVIII siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.516-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cassan, &amp;lt;i&amp;gt;L’intendance de Limoges à la fin du XVIIe siècle. Édition critique du mémoire « pour l’instruction du duc de Bourgogne »&amp;lt;/i&amp;gt;, Paris, Comité des travaux historiques et scientifiques, 2023, 336 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les empereurs et le droit. Unité et diversité de la science juridique européenne, avril-septembre 2024 (2 &amp; 3), pp.367-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Even, L'intendance de La Rochelle à la fin du XVIIe siècle. Edition critique du mémoire de Michel Bégon pour &amp;quot;l'instruction du duc de Bourgogne&amp;quot;, Comité des travaux historiques et scientifiques, Paris, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N°1, p. 95-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Habert, La garantie des libertés (1852-1870), Préfaces de Brigitte Basdevant-Gaudemet et de François Saint-Bonnet, La mémoire du droit, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, N°1, p. 99-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Carnino, Economie politique et science du gouvernement au XVIIe siècle. L'exemple du Conseiller d'Estat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N°3, p. 442-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mages (dir.), Les fondements historiques du droit européen des affaires, Centre toulousain d'histoire du droit et des idées politiques, Etudes d'histoire du droit et des idées politiques, N°29, Presse de l'Université Toulouse I Capitole, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N°4, p. 686-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Simon, Les échelles de Levant et de Barbarie, Préface d'Olivier Descamps, LGDJ, coll. Bibliothèque d'histoire du droit et droit romain, t. 38, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, janv-mars (N°1), p. 84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renglet, Polices, villes et sécurité sous la Révolution et l'Empire. L'ordre public urbain dans l'espace belge, 1780-1814, Préface de Catherine Denys, PUR, coll. Histoire, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N°4, p. 693-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérence Carvalho, La physiocratie dans l'Europe des Lumières. Circulation et réception d'un modèle de réforme dans l'ordre juridique et social, Préface d'Anthony Mergey, Mare & Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, avril-juin (N°2), p. 327-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Menu, Histoire économique et sociale de l'ancienne Egypte, vol.1, t.1, CNRS Edition, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, janv-mars (N°1), p. 99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Evrard, Les avocats au temps des Lumières. La réforme des assemblées provinciales de 1787, Préface de Pierre Bodineau, L'Harmattan, coll. &amp;quot;Historiques&amp;quot;, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, juill-sept (N°3), p. 378-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dyonet, Nicolas Delamare théoricien de la police, préface Yves-Marie Bercé, Classiques Garnier, coll. &amp;quot;Histoire du droit&amp;quot;, N°3, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°1 (janv-mars), p. 141-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bernard Dumollin, subdélégué général de l'intendance d'Amiens au siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 414 (1), pp.95-112. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.414.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’uniformisation du droit des travaux publics en question »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) droit(s) de l’administration sous l’Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPRISCA, Université d’Amiens, Sep 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieurs des Ponts et Chaussées et l'encadrement juridique des chantiers au siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ingénieurs à l'épreuve des chantiers (Europe, XVIe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Blond, Liliane Hilaire-Pérez, Valérie Nègre, Michèle Virol, 2019, Université Paris Diderot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un intendant urbaniste sous les feux de la rampe : Bruno d’Agay et la construction de la salle de spectacle d’Amiens au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat en scènes. Théâtres, opéras, salles de spectacle du XVIe au XIXe siècle. Aspects historiques, politiques et juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, CEPRISCA, Amiens, France. p. 17-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financer la navigation fluviale : l’exemple picard au siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le financement des infrastructures de transport XVII-début XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Conchon; David Plouviez; Eric Szulman, 2018, CHEFF, Paris, France. p. 11-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les subdélégués généraux. Bilan de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intendants et intendance en Europe et dans les Etats de Savoie, XVIIe-XIX siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nice, PRIDAES, Serre Editeur, ASPEAM, France. p. 181-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion aux sacrifices : le difficile équilibres des Ponts et Chaussées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modalités de paiement de l'Etat moderne. Adaptation et blocage d'un système comptable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Laure Legay, 2007, Paris, CHEFF, France. p. 81-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contentieux administratif au XVIIIème siècle : entre pratique et réglementation d'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèle français, enjeux politiques et élaboration des grands textes de procédure en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joël Hautebert, Sylvain Soleil, 2007, Paris, éditions juridiques et techniques, France. p. 183-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chair, Perspectives croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rouger-Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare et Martin, 362 p., 2018, 978-2-84934-350-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtir une généralité. Le droit des travaux publics dans la généralité d'Amiens au XVIIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Condette-Marcant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHEFF, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F0D9302"/>
+    <w:nsid w:val="98C713C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-condette-marcant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3703-8446" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266688v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Condette-Marcant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652450v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414664v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652427v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132152v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.16840" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060403v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060428v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boiron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rouger-Thirion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Andrieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266705v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063499v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063492v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063487v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.414.0095" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065423v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059480v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04067025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Waquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Descamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-condette-marcant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3703-8446" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266688v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Condette-Marcant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652450v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414664v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652427v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132152v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.16840" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060403v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060428v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boiron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rouger-Thirion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Andrieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266705v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063499v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063492v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063487v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.414.0095" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065423v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059480v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>