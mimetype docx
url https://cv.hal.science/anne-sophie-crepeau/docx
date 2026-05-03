--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -187,532 +187,532 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sillonner la montagne à l'aune du changement climatique : Sociologie des pratiquants de sports de nature et de leurs dispositions à l'adaptation durable.</w:t>
+                <w:t xml:space="preserve">Pratiquer les sports de nature estivaux en moyenne montagne. Modalités d’adaptation et d’atténuation face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Crepeau</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Sociologie. Université Savoie Mont Blanc, 2025. Français. </w:t>
+                <w:t xml:space="preserve">Anne-Sophie Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2025CHAMA033⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa-Mamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Langenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leisure / Loisir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14927713.2025.2539699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-05512538v1</w:t>
+                <w:t xml:space="preserve">hal-05316734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint problem framing: a transdisciplinary methodology for a sustainable future in mountain areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Pachoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Grosinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Salim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-022-01285-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climbing the Alps in a warming world: Perspective of climate change impacts on high mountain areas influences alpinists' behavioural adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Salim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44, pp.100662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jort.2023.100662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04209350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiquer les sports de nature estivaux en moyenne montagne. Modalités d’adaptation et d’atténuation face au changement climatique</w:t>
-[...268 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sillonner la montagne à l'aune du changement climatique : Sociologie des pratiquants de sports de nature et de leurs dispositions à l'adaptation durable.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sociologie. Université Savoie Mont Blanc, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025CHAMA033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Mourey</w:t>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04209350v1</w:t>
+                <w:t xml:space="preserve">tel-05512538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -730,64 +730,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelle manière les socio-professionnels des sports de nature s’engagent dans la transition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Crépeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisirs, « sports de nature » et transition(s) ? Etat des lieux, débats et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix - Marseille Université; Université de Côte d'Azur; Université de Corse Pasquale Paoli, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -812,77 +812,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impacts on motivations, perceptions and adaptation of recreational alpinists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Salim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Sacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -920,77 +920,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre recherche scientifique et société montagnardes, analyse réflexive autour de trois projets de recherche menés dans les Alpes françaises et suisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Salim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encore une transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1028,64 +1028,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sports de nature, incubateurs de conscience environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Gruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international « Les enjeux des jeux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1110,64 +1110,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountain Tourism, Conflict and Resilience in the Anthropocene: What Role for Community Engagement through Transdisciplinary approach?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Bruley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1267,103 +1267,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Transdisciplinary Approach To Respond To Sustainability Challenges In Mountains: The Experience Of The Perce-Neige Collective In Gresse-En-Vercors, French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Bruley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Pachoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Grosinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1421,77 +1421,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de la résidence de jeunes chercheurs “In Situ” à Gresse-en-Vercors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Bruley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Grosinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1629,51 +1629,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B48613B"/>
+    <w:nsid w:val="07599367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1860,51 +1860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-crepeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4401-6625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293670641" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05512538v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Crepeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025CHAMA033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cr&#233;peau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa-Mamadou Ba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Langenbach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2025.2539699" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937179v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bruley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grosinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01285-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209350v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2023.100662" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sacher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cognard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duvillier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930407v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Metral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-crepeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4401-6625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293670641" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316734v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cr&#233;peau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa-Mamadou Ba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Langenbach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2025.2539699" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937179v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bruley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grosinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01285-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2023.100662" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05512538v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Crepeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025CHAMA033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sacher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cognard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duvillier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930407v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Metral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>