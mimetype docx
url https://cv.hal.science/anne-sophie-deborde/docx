--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,571 +100,571 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do multiple maternal insecure attachment models impair the quality of mother-baby relationship via depression?</w:t>
+                <w:t xml:space="preserve">De l’évaluation du modèle d’attachement au conjoint à la thérapie de couple dans la dépression périnatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Association for Infant Mental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024018v1</w:t>
+                <w:t xml:space="preserve">hal-04158107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachment to the partner and perinatal depression: the mediating role of early maladaptive schemas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’évaluation du modèle d’attachement au conjoint à la thérapie de couple dans la dépression périnatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Leclerq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Sirparanta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th World Association for Infant Mental Health congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Dubin, Ireland</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158092v1</w:t>
+                <w:t xml:space="preserve">hal-04024008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’évaluation du modèle d’attachement au conjoint à la thérapie de couple dans la dépression périnatale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do multiple maternal insecure attachment models impair the quality of mother-baby relationship via depression?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Leclerq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">World Association for Infant Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158107v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’évaluation du modèle d’attachement au conjoint à la thérapie de couple dans la dépression périnatale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Attachment to the partner and perinatal depression: the mediating role of early maladaptive schemas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Leclerq</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aino Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aino Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">The 18th World Association for Infant Mental Health congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Dubin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024008v1</w:t>
+                <w:t xml:space="preserve">hal-04158092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining links between maternal history of childhood sexual abuse, parental reflective functioning, and parenting stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danner Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dubois-Comtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -758,64 +758,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Simion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la fédération EPNR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -834,441 +834,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04230925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque suicidaire chez les victimes de maltraitance placées durant l’enfance : le rôle du maintien des liens avec les parents biologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quand la situation de testing favorise l'élaboration : l'exemple de l'Attachment Multiple Model Interview.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Raccah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème congrès de la thérapie interpersonnelle et attachement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Elaboration mentale, TPMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200176v1</w:t>
+                <w:t xml:space="preserve">hal-04232709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insécurité d’attachement chez des enfants suivis en protection de l’enfance : le rôle de l’abus sexuel subi par le parent durant l’enfance.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Risque suicidaire chez les victimes de maltraitance placées durant l’enfance : le rôle du maintien des liens avec les parents biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danner Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congrès International de l’Association Française de Thérapie Interpersonnelle (AFTIP)</w:t>
+              <w:t xml:space="preserve">6ème congrès de la thérapie interpersonnelle et attachement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200193v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la situation de testing favorise l'élaboration : l'exemple de l'Attachment Multiple Model Interview.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Insécurité d’attachement chez des enfants suivis en protection de l’enfance : le rôle de l’abus sexuel subi par le parent durant l’enfance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danner Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dubois-Comtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Elaboration mentale, TPMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">6e Congrès International de l’Association Française de Thérapie Interpersonnelle (AFTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232709v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration autour de la colère : enjeux de la création d’un auto-questionnaire multidimensionnel évaluant la colère chez l’enfant et l’adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Elaboration mentale, TPMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1293,103 +1293,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does insecure attachment to the partner impair mother-infant bonding via maternal depression?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aino Sirparanta</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Congress of Infant Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1453,64 +1453,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1535,103 +1535,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles multiples d’attachement et dépression périnatale : une nouvelle perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aino Sirparanta</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1656,77 +1656,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler d’erreurs dans les histoires d’attachement à compléter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque jeunes chercheurs CLI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1751,64 +1751,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du diagnostic à l’intégration scolaire : intérêt du bilan neuropsychologique dans la mise en place de mesures d’aide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schlumberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1872,778 +1872,778 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is age of entry into out-of-home care related to mental health outcomes? A meta-analysis.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluer la santé psychologique d’une population adolescente scolarisée dans un territoire labellisé « Cité éducative »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille DANNER TOUATI</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Dubois-Comtois</w:t>
+                <w:t xml:space="preserve">E. Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Giguère</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Research in Child Development Biennial Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Salt Lake City, Utah, United States</w:t>
+              <w:t xml:space="preserve">Association Francophone de la Psychologie de la Santé - AFPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024001v1</w:t>
+                <w:t xml:space="preserve">hal-04023977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouble oppositionnel avec Provocation : le vécu et la santé mentale des parents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Is age of entry into out-of-home care related to mental health outcomes? A meta-analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille DANNER TOUATI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dubois-Comtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giguère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème congrès de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Society for Research in Child Development Biennial Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Salt Lake City, Utah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023983v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles multiples d’attachement et schémas inadaptés précoces chez des femmes présentant un épisode dépressif en période périnatale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Trouble oppositionnel avec Provocation : le vécu et la santé mentale des parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39èmes journées de la Société de l’Information Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">50ème congrès de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232624v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parent-child contact during placement and mental health : A meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Danner Touati</w:t>
+                <w:t xml:space="preserve">Modèles multiples d’attachement et schémas inadaptés précoces chez des femmes présentant un épisode dépressif en période périnatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aino Sirparanta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Guigere</w:t>
+                <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Research in Child Development Biennial Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Salt Lake City, Utah, United States</w:t>
+              <w:t xml:space="preserve">39èmes journées de la Société de l’Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023992v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de risque et de protection au cours du placement : rôles de l'attachement à la figure d'accueil et des contacts avec les parents biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danner Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Elina Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences midi du Centre d'études interdisciplinaires sur le développement de l'enfant et la famille (CEIDEF) Université du Québec à Trois-Rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Québec Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la santé psychologique d’une population adolescente scolarisée dans un territoire labellisé « Cité éducative »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Parent-child contact during placement and mental health : A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danner Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dubois-Comtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guigere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Francophone de la Psychologie de la Santé - AFPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Society for Research in Child Development Biennial Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Salt Lake City, Utah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023977v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maltraitance dans l'enfance, évaluation des représentations d'attachement désorganisé et risque suicidaire: Implications cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danner Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Elina Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Toléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international sur l'attachement : attachement, adversité infantile et parentale et soutien professionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Montreal (Canada), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2668,64 +2668,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional regulation in the perinatal period: evolution and implications in the context of anxiety-depressive disorders.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for the Study of Behavioural Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2750,77 +2750,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental history of childhood sexual abuse and attachment narratives of offsprings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danner Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dubois-Comtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2901,51 +2901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ben Guigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cakmak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française de Thérapie Interpersonnelle (AFTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2970,90 +2970,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachement insécure au conjoint et schémas inadaptés précoces dans la dépression périnatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l’Association Française de Thérapie Interpersonnelle (AFTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3078,77 +3078,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens empiriques entre Modèles Internes Opérants et Schémas Précoces Inadaptés : une revue systématique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Raccah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française de Thérapie Interpersonnelle (AFTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3186,51 +3186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer et élaboration mentale : à propos d’un groupe thérapeutique ciblant la Peur de la Récidive du Cancer (PRC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur l’élaboration mentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3255,90 +3255,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disorganized but not with everyone. Examining multiple attachment models in the understanding of PTSD after the experience of childhood maltreatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danner Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Attachment Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3376,51 +3376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of Attachment Based Therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rahioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3458,64 +3458,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet médiateur de la régulation émotionnelle dans le lien entre attachement parental et santé mentale chez la femme en fin de grossesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française de Thérapie Interpersonnelle (AFTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3540,90 +3540,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disorganized but not with everyone. Examining multiple attachment models in the understanding of PTSD after the experience of childhood maltreatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danner Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International attachment conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3648,64 +3648,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation émotionnelle maternelle, évolution de la grossesse au début postpartum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3743,77 +3743,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suicidal risk in adult survivors of childhood maltreatment: the moderating role of attachment to the foster parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danner Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for the Study of Behavioral Development (ISSBD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rhodes (Grèce), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3838,77 +3838,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental history of childhood sexual abuse and attachment narratives of offsprings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille DANNER TOUATI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dubois-Comtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3976,90 +3976,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 : régulation émotionnelle des mères en périnatalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kulpmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Toleon</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4097,64 +4097,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques du Trouble Oppositionnel avec provocation et axes de remédiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montevil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4179,77 +4179,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la collaboration clinique en milieu hospitalier au montage d’un projet de recherche en psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4317,64 +4317,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harcèlement scolaire et cyber-harcèlement : facteurs de vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grojean-Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4399,90 +4399,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la dépression périnatale à travers le prisme des modèles multiples d’attachement et celui des schémas inadaptés précoces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’AFTIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4507,90 +4507,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la dépression périnatale à travers le prisme des modèles multiples d’attachement et celui des schémas inadaptés précoces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française de Thérapie Interpersonnelle (AFTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4615,103 +4615,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques de la régulation émotionnelle en période périnatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Kulpmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4749,64 +4749,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maltraitance et Trouble de la personnalité Borderline : étude des facteurs de vulnérabilité des personnes ayant été placées, soumis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danner Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4831,51 +4831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension de l’ironie chez les enfants de 7 à 10 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guerini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4907,877 +4907,877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension de l’ironie chez les enfants de 7 à 10 ans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Périnatalité et régulation émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792995v1</w:t>
+                <w:t xml:space="preserve">hal-03792982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations d’attachement : étude comparative chez des adolescents placés en familles d’accueil et en institution</w:t>
+                <w:t xml:space="preserve">Secure attachment toward the father as a protective factor in the development of borderline personality disorder in adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Speranza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International Attachment Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117039v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler d’erreurs dans les histoires d’attachement à compléter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Reconsidérer l’erreur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Périnatalité et régulation émotionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Représentations d’attachement : étude comparative chez des adolescents placés en familles d’accueil et en institution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Agius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792982v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure attachment toward the father as a protective factor in the development of borderline personality disorder in adolescence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Compréhension de l’ironie chez les enfants de 7 à 10 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Attachment Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792962v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachement et interprétation des situations sociales chez les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Remande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.S. Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119060v1</w:t>
+                <w:t xml:space="preserve">hal-03793001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Périnatalité et régulation émotionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Régulation émotionnelle de 10 à 18 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agius*, G</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toleon*, C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119054v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation émotionnelle de 10 à 18 ans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Attachement et interprétation des situations sociales chez les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remande*, A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toleon*, C.</w:t>
+                <w:t xml:space="preserve">S.S. Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119064v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachement et interprétation des situations sociales chez les enfants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Périnatalité et régulation émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Remande</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+                <w:t xml:space="preserve">Agius*, G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793001v1</w:t>
+                <w:t xml:space="preserve">hal-02119054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation émotionnelle de 10 à 18 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5815,51 +5815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations d’attachement : étude comparative chez des adolescents placés en familles d’accueil et en institution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danner Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5897,90 +5897,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couple relationships in the light of early attachment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pascuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Attachment Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Londres, United Kingdom</w:t>
@@ -6003,467 +6003,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachement, régulation émotionnelle et estime de soi selon la modalité de placement (seul ou en fratrie) chez des enfants de l’ASE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Liens entre attachement et anxiété sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boudine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119084v1</w:t>
+                <w:t xml:space="preserve">hal-03793095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution de la régulation émotionnelle et de l’estime de soi : étude chez des mères en centres maternels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Attachement, régulation émotionnelle et estime de soi selon la modalité de placement (seul ou en fratrie) chez des enfants de l’ASE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille DANNER TOUATI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agius*, G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119067v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescents déscolarisés : représentations d’attachement, régulation émotionnelle et vécu de la scolarité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Régulation émotionnelle, estime de soi et performances scolaires à l’adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toleon*, C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793090v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre attachement et anxiété sociale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’évolution de la régulation émotionnelle et de l’estime de soi : étude chez des mères en centres maternels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agius*, G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793095v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation émotionnelle, estime de soi et performances scolaires à l’adolescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Adolescents déscolarisés : représentations d’attachement, régulation émotionnelle et vécu de la scolarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benoliel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toleon*, C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119269v1</w:t>
+                <w:t xml:space="preserve">hal-03793090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estime de soi, régulation émotionnelle et stratégies de coping : étude comparative entre adolescents tout venant et victimes de harcèlement scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6501,51 +6501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estime de soi, régulation émotionnelle et stratégies de coping : étude comparative entre adolescents tout venant et victimes de harcèlement scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chouchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6570,51 +6570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre attachement et anxiété sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudine*, D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6665,51 +6665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachement, régulation émotionnelle et estime moi selon la modalité de placement (seul ou en fratrie) chez des enfants de l’ASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danner Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6747,51 +6747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution de la régulation émotionnelle et de l’estime de soi : étude chez des mères en centres maternels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6816,64 +6816,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation émotionnelle, estime de soi et performances scolaires à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6892,398 +6892,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachement et qualité de vie chez la personne âgée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des émotions sur la cognition : comparaison entre l’adolescent et l’adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chaloine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+                <w:t xml:space="preserve">Mores, C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793120v1</w:t>
+                <w:t xml:space="preserve">hal-02119161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des émotions sur la cognition : comparaison entre l’adolescent et l’adulte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Attachement et qualité de vie chez la personne âgée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mores, C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119161v1</w:t>
+                <w:t xml:space="preserve">hal-02117032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachement et qualité de vie chez la personne âgée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact des émotions sur la cognition : comparaison entre l’adolescent et l’adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117032v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des émotions sur la cognition : comparaison entre l’adolescent et l’adulte</w:t>
+                <w:t xml:space="preserve">Attachement et qualité de vie chez la personne âgée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mores</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">C. Chaloine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793118v1</w:t>
+                <w:t xml:space="preserve">hal-03793120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachment in adolescence and borderline personality disorder.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for the Study of Personality Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7308,90 +7308,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachement et personnalité borderline à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7416,77 +7416,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexithymia as mediator between attachment and development of borderline personality disorder in adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for the Study of Personality Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7537,51 +7537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Atger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7632,51 +7632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation cognitivo-affective dans les Troubles du Comportement Alimentaire. Etude Cas/Témoins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7684,51 +7684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Poitiers, France</w:t>
@@ -7757,51 +7757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation émotionnelle dans les Troubles des Comportements Alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7809,51 +7809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l’ESCAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Paris, France</w:t>
@@ -7940,77 +7940,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danner Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dubois-Comtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Elina Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris Nanterre; Université Paris 8 - Saint-Denis; Université du Québec à Trois Rivières. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8024,51 +8024,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8077,90 +8077,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suicidal risk among adult survivors of childhood maltreatment: The role of parent–child contact during out of home placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danner Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Elina Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Toléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children and Youth Services Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 151, pp.107040. </w:t>
@@ -8198,103 +8198,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal Attachment Networks and Mother–Infant Bonding Disturbances among Mothers with Postpartum Major Depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aino Sirparanta</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Toléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (12), pp.6155. </w:t>
@@ -8332,90 +8332,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual Influence of the COVID-19 Pandemic on Pregnant Women’s Emotional Regulation Abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Toleon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8449,51 +8449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of multiple attachments in intergenerational transmission of child sexual abuse among male victims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danner-Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8501,51 +8501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child Abuse &amp; Neglect : The International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 128, pp.104864. </w:t>
@@ -8596,90 +8596,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de risque et de protection au cours du placement associés à la santé mentale : une revue systématique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danner Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dubois-Comtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vol. 33 (2), pp.135-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8726,77 +8726,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of out-of-home placement characteristics with regard to suicidal risk among adult survivors of childhood abuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danner Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Child Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (1), pp.36-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8830,90 +8830,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple models of attachment: A new way of understanding perinatal depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8960,64 +8960,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online self-disclosure: Validation study of the French version of the real me on the net questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (6), pp.2366-2370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9064,64 +9064,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online self-disclosure: Validation study of the French version of the real me on the net questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9155,51 +9155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations des pratiques éducatives parentales et estime de soi chez des enfants placés en fratrie versus séparément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Danner Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9272,64 +9272,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borderline Personality Disorder in Adolescence as a Generalization of Disorganized Attachment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9412,64 +9412,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borderline Personality Disorder in Adolescence as a Generalization of Disorganized Attachment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9510,1479 +9510,1345 @@
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560342v1</w:t>
+                <w:t xml:space="preserve">hal-02498923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borderline Personality Disorder in Adolescence as a Generalization of Disorganized Attachment</w:t>
+                <w:t xml:space="preserve">Manifestations psychopathologiques dans le syndrome de Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01962⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175 (10), pp.865-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498923v1</w:t>
+                <w:t xml:space="preserve">hal-03786705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’empathie à l’âge adulte : ses liens avec les attachements précoces et actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestations psychopathologiques dans le syndrome de Joubert</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lien entre attachement et estime de soi chez des adolescents placés en famille d’accueil ou en institution: contribution respective de la mère biologique et de la figure d’attachement secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Fosse</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danner Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.024⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (03), pp.391-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503316000385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03786705v1</w:t>
+                <w:t xml:space="preserve">hal-03786714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien entre attachement et estime de soi chez des adolescents placés en famille d’accueil ou en institution: contribution respective de la mère biologique et de la figure d’attachement secondaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lien entre attachement et estime de soi chez des adolescents placés en famille d’accueil ou en institution: contribution respective de la mère biologique et de la figure d’attachement secondaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelmounaim Touati</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touati Danner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 116 (03), pp.391-418. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0003503316000385⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03786714v1</w:t>
+                <w:t xml:space="preserve">hal-02113492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien entre attachement et estime de soi chez des adolescents placés en famille d’accueil ou en institution: contribution respective de la mère biologique et de la figure d’attachement secondaire.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Régulation émotionnelle chez des adolescents présentant des troubles des conduites et chez des témoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Touati Danner</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aitel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (1), pp.62-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2014.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113492v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation émotionnelle chez des adolescents présentant des troubles des conduites et chez des témoins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alexithymia as a Mediator Between Attachment and the Development of Borderline Personality Disorder in Adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dugré-Le Bigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pham-Scottez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Personality Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (5), pp.676-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1521/pedi.2012.26.5.676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2014.01.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03786720v1</w:t>
+                <w:t xml:space="preserve">hal-03786724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexithymia as a Mediator Between Attachment and the Development of Borderline Personality Disorder in Adolescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gestion de la colère par thérapie cognitivo-comportementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personality Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.5- 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1521/pedi.2012.26.5.676⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03786724v1</w:t>
+                <w:t xml:space="preserve">hal-01016018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la colère par thérapie cognitivo-comportementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.S. Vanwalleghem</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.5- 11</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2010.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016018v1</w:t>
+                <w:t xml:space="preserve">hal-03786727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la colère par thérapie cognitivo-comportementale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Bermond-Vorst Alexithymia Questionnaire cutoff scores: A study in eating-disordered and control subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Wallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Fermanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.B. Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.43-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2010.11.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03786727v1</w:t>
+                <w:t xml:space="preserve">hal-01016057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bermond-Vorst Alexithymia Questionnaire cutoff scores: A study in eating-disordered and control subjects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Objetivos específicos de la consulta de aprendizaje</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Schlumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Suiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista de Neurologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (S01), pp.S55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33588/rn.46S01.2008004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016057v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objetivos específicos de la consulta de aprendizaje</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude des relations entre alexithymie et anhédonie chez des femmes présentant des troubles du comportement alimentaire et chez des témoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesley Suiro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A.S. Deborde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Neurologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (1), pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0013-7006(06)76140-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33588/rn.46S01.2008004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03786769v1</w:t>
+                <w:t xml:space="preserve">hal-03786779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des relations entre alexithymie et anhédonie chez des femmes présentant des troubles du comportement alimentaire et chez des témoins</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Validité du questionnaire d'alexithymie de Bermond et Vorst. Étude chez 63 sujets alcooliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sauvage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+                <w:t xml:space="preserve">Christian Lecercle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenole Loas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 163 (7), pp.583-587. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2005.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2005.07.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10992,399 +10858,399 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu de 7 familles TADAAA ! Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeu de 7 familles TADAAA ! Un jeu convivial pour comprendre le TDAH et développer des stratégies pour le gérer au quotidien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hogrefe, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficulté scolaire : Troubles du langage et des apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mini traité de psychologie du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépression et troubles anxieux chez l’enfant et l’adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de psychologie du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficulté scolaire : Troubles du langage et des apprentissages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de psychologie du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’attachement impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troubles de la personnalité borderline à l'adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.259-286, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11394,105 +11260,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haut potentiel et adaptation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId230"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11639,51 +11505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024018v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Miljkovitch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Deborde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Sirparanta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Toleon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclerq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158092v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vanwalleghem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclercq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158107v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024008v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danner Touati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubois-Comtois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cyr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Germain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Simion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Simonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raccah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lopes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Froumentin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schlumberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille DANNER TOUATI" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gigu&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Gay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023992v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guigere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04251359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Elina Sirparanta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tol&#233;on" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oudin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Guigui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cakmak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Vigneron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ahmad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rahioui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791896v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023969v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cyr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kulpmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montevil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beltramo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonniaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grojean-Pascal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232625v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792929v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Kulpmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agius" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792917v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792995v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gu&#233;rini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119275v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792982v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corcos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Speranza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remande*, A." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Vanwalleghem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agius*, G" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119064v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toleon*, C." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793001v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remande" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascuzzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblanc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119067v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793090v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoliel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793095v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toleon*, C" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117034v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouchane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudine*, D" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793086v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793102v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793120v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaloine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119161v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mores, C" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117032v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793118v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mores" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793127v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793158v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793134v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793164v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perdereau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthoz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeammet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793146v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793153v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.childyouth.2023.107040" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157966v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20126155" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786861v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.05.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785559v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danner-Touati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bernier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2020.104864" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.212.0135" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2516103221992777" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785409v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.06.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Danet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-018-0003-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498945v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560335v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danner Touati" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.09.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786698v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corcos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Speranza" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01962" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560342v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498923v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113503v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786705v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fosse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.03.024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M1WD1G3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786714v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herrero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Touati" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503316000385" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113492v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Danner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786720v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aitel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.01.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786724v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dugr&#233;-Le Bigre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pham-Scottez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/pedi.2012.26.5.676" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01016018v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786727v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2010.11.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01016057v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Berthoz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Wallier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fermanian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Falissard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786769v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Schlumberger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Suiro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Deborde" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33588/rn.46S01.2008004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786779v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(06)76140-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786845v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauvage" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lecercle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Loas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2005.07.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SJVSG30-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786900v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113557v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793170v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793167v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793175v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786872v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vanwalleghem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Miljkovitch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Deborde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Sirparanta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclerq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024018v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Toleon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danner Touati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubois-Comtois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cyr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Germain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Simion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232709v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Simonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raccah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lopes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Froumentin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schlumberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oudin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Gay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille DANNER TOUATI" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gigu&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04251359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Elina Sirparanta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tol&#233;on" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guigere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Guigui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cakmak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Vigneron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ahmad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rahioui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791896v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023969v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cyr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kulpmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montevil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beltramo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonniaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grojean-Pascal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232625v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792929v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Kulpmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agius" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792917v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corcos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Speranza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117039v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gu&#233;rini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793001v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remande" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toleon*, C." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119060v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remande*, A." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Vanwalleghem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agius*, G" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascuzzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblanc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119084v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toleon*, C" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119067v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoliel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117034v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouchane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudine*, D" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793086v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793102v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mores, C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117032v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793118v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mores" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793120v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaloine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793127v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793158v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793134v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793164v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perdereau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthoz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeammet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793146v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793153v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.childyouth.2023.107040" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157966v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20126155" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786861v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.05.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785559v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danner-Touati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bernier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2020.104864" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.212.0135" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2516103221992777" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785409v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.06.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Danet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-018-0003-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498945v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560335v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danner Touati" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.09.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786698v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corcos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Speranza" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01962" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498923v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fosse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.03.024" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M1WD1G3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113503v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786714v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herrero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Touati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503316000385" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113492v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Danner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786720v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aitel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.01.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786724v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dugr&#233;-Le Bigre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pham-Scottez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/pedi.2012.26.5.676" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01016018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786727v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2010.11.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01016057v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Berthoz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Wallier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fermanian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Falissard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786769v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Schlumberger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Suiro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Deborde" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33588/rn.46S01.2008004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786779v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(06)76140-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786845v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauvage" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lecercle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Loas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2005.07.011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SJVSG30-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786900v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113557v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793170v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793167v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793175v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786872v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>