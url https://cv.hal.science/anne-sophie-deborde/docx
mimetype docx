--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -3167,312 +3167,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer et élaboration mentale : à propos d’un groupe thérapeutique ciblant la Peur de la Récidive du Cancer (PRC)</w:t>
+                <w:t xml:space="preserve">Characteristics of Attachment Based Therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire Vigneron</w:t>
+                <w:t xml:space="preserve">Sam Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rahioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur l’élaboration mentale</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française de Thérapie Interpersonnelle (AFTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791859v1</w:t>
+                <w:t xml:space="preserve">hal-03792021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorganized but not with everyone. Examining multiple attachment models in the understanding of PTSD after the experience of childhood maltreatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aino Sirparanta</w:t>
+                <w:t xml:space="preserve">Cancer et élaboration mentale : à propos d’un groupe thérapeutique ciblant la Peur de la Récidive du Cancer (PRC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Attachment Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque sur l’élaboration mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791837v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Attachment Based Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sam Ahmad</w:t>
+                <w:t xml:space="preserve">Disorganized but not with everyone. Examining multiple attachment models in the understanding of PTSD after the experience of childhood maltreatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danner Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Rahioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française de Thérapie Interpersonnelle (AFTIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">International Attachment Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792021v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet médiateur de la régulation émotionnelle dans le lien entre attachement parental et santé mentale chez la femme en fin de grossesse</w:t>
               </w:r>
@@ -4455,73 +4455,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’AFTIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française de Thérapie Interpersonnelle (AFTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232625v1</w:t>
+                <w:t xml:space="preserve">hal-03792894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la dépression périnatale à travers le prisme des modèles multiples d’attachement et celui des schémas inadaptés précoces</w:t>
               </w:r>
@@ -4563,73 +4563,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française de Thérapie Interpersonnelle (AFTIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque de l’AFTIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792894v1</w:t>
+                <w:t xml:space="preserve">hal-04232625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques de la régulation émotionnelle en période périnatale</w:t>
               </w:r>
@@ -4825,125 +4825,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension de l’ironie chez les enfants de 7 à 10 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secure attachment toward the father as a protective factor in the development of borderline personality disorder in adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Speranza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International Attachment Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119086v1</w:t>
+                <w:t xml:space="preserve">hal-03792962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périnatalité et régulation émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4959,182 +5002,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure attachment toward the father as a protective factor in the development of borderline personality disorder in adolescence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compréhension de l’ironie chez les enfants de 7 à 10 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Speranza</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Guerini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Attachment Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792962v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler d’erreurs dans les histoires d’attachement à compléter ?</w:t>
               </w:r>
@@ -5455,286 +5455,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation émotionnelle de 10 à 18 ans</w:t>
+                <w:t xml:space="preserve">Périnatalité et régulation émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toleon*, C.</w:t>
+                <w:t xml:space="preserve">Agius*, G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119064v1</w:t>
+                <w:t xml:space="preserve">hal-02119054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachement et interprétation des situations sociales chez les enfants</w:t>
+                <w:t xml:space="preserve">Régulation émotionnelle de 10 à 18 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remande*, A.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S.S. Vanwalleghem</w:t>
+                <w:t xml:space="preserve">Toleon*, C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119060v1</w:t>
+                <w:t xml:space="preserve">hal-02119064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Périnatalité et régulation émotionnelle</w:t>
+                <w:t xml:space="preserve">Attachement et interprétation des situations sociales chez les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remande*, A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agius*, G</w:t>
+                <w:t xml:space="preserve">S.S. Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119054v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation émotionnelle de 10 à 18 ans</w:t>
               </w:r>
@@ -6003,316 +6003,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre attachement et anxiété sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régulation émotionnelle, estime de soi et performances scolaires à l’adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boudine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+                <w:t xml:space="preserve">Toleon*, C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793095v1</w:t>
+                <w:t xml:space="preserve">hal-02119269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachement, régulation émotionnelle et estime de soi selon la modalité de placement (seul ou en fratrie) chez des enfants de l’ASE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille DANNER TOUATI</w:t>
+                <w:t xml:space="preserve">Liens entre attachement et anxiété sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119084v1</w:t>
+                <w:t xml:space="preserve">hal-03793095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation émotionnelle, estime de soi et performances scolaires à l’adolescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attachement, régulation émotionnelle et estime de soi selon la modalité de placement (seul ou en fratrie) chez des enfants de l’ASE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille DANNER TOUATI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toleon*, C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119269v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution de la régulation émotionnelle et de l’estime de soi : étude chez des mères en centres maternels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agius*, G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6413,424 +6413,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estime de soi, régulation émotionnelle et stratégies de coping : étude comparative entre adolescents tout venant et victimes de harcèlement scolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estime de soi, régulation émotionnelle et stratégies de coping : étude comparative entre adolescents tout venant et victimes de harcèlement scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chouchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117034v1</w:t>
+                <w:t xml:space="preserve">hal-03793105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estime de soi, régulation émotionnelle et stratégies de coping : étude comparative entre adolescents tout venant et victimes de harcèlement scolaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estime de soi, régulation émotionnelle et stratégies de coping : étude comparative entre adolescents tout venant et victimes de harcèlement scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793105v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre attachement et anxiété sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attachement, régulation émotionnelle et estime moi selon la modalité de placement (seul ou en fratrie) chez des enfants de l’ASE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danner Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boudine*, D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119077v1</w:t>
+                <w:t xml:space="preserve">hal-03793099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachement, régulation émotionnelle et estime moi selon la modalité de placement (seul ou en fratrie) chez des enfants de l’ASE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Danner Touati</w:t>
+                <w:t xml:space="preserve">L’évolution de la régulation émotionnelle et de l’estime de soi : étude chez des mères en centres maternels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793099v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution de la régulation émotionnelle et de l’estime de soi : étude chez des mères en centres maternels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liens entre attachement et anxiété sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudine*, D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793086v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation émotionnelle, estime de soi et performances scolaires à l’adolescence</w:t>
               </w:r>
@@ -7239,51 +7239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for the Study of Personality Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7347,51 +7347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7442,51 +7442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for the Study of Personality Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7684,51 +7684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Poitiers, France</w:t>
@@ -7809,51 +7809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l’ESCAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Paris, France</w:t>
@@ -8024,51 +8024,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8103,51 +8103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Elina Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Toléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8326,278 +8326,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Influence of the COVID-19 Pandemic on Pregnant Women’s Emotional Regulation Abilities</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The role of multiple attachments in intergenerational transmission of child sexual abuse among male victims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danner-Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2022.05.010⟩</w:t>
+              <w:t xml:space="preserve">Child Abuse &amp; Neglect : The International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, pp.104864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chiabu.2020.104864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786861v1</w:t>
+                <w:t xml:space="preserve">hal-03785559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of multiple attachments in intergenerational transmission of child sexual abuse among male victims</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contextual Influence of the COVID-19 Pandemic on Pregnant Women’s Emotional Regulation Abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Abuse &amp; Neglect : The International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128, pp.104864. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chiabu.2020.104864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2022.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785559v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de risque et de protection au cours du placement associés à la santé mentale : une revue systématique de la littérature</w:t>
               </w:r>
@@ -9149,1706 +9149,1589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations des pratiques éducatives parentales et estime de soi chez des enfants placés en fratrie versus séparément</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Borderline Personality Disorder in Adolescence as a Generalization of Disorganized Attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Danner Touati</w:t>
+                <w:t xml:space="preserve">Maurice Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chatelier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mario Speranza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2017.09.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560335v1</w:t>
+                <w:t xml:space="preserve">hal-03786698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borderline Personality Disorder in Adolescence as a Generalization of Disorganized Attachment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Speranza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786698v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borderline Personality Disorder in Adolescence as a Generalization of Disorganized Attachment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+                <w:t xml:space="preserve">Manifestations psychopathologiques dans le syndrome de Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Corcos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabine Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175 (10), pp.865-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01962⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02498923v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestations psychopathologiques dans le syndrome de Joubert</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+                <w:t xml:space="preserve">L’empathie à l’âge adulte : ses liens avec les attachements précoces et actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Fosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03786705v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’empathie à l’âge adulte : ses liens avec les attachements précoces et actuels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lien entre attachement et estime de soi chez des adolescents placés en famille d’accueil ou en institution: contribution respective de la mère biologique et de la figure d’attachement secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danner Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (03), pp.391-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503316000385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113503v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien entre attachement et estime de soi chez des adolescents placés en famille d’accueil ou en institution: contribution respective de la mère biologique et de la figure d’attachement secondaire</w:t>
+                <w:t xml:space="preserve">Lien entre attachement et estime de soi chez des adolescents placés en famille d’accueil ou en institution: contribution respective de la mère biologique et de la figure d’attachement secondaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelmounaim Touati</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touati Danner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 116 (03), pp.391-418. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786714v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien entre attachement et estime de soi chez des adolescents placés en famille d’accueil ou en institution: contribution respective de la mère biologique et de la figure d’attachement secondaire.</w:t>
+                <w:t xml:space="preserve">Régulation émotionnelle chez des adolescents présentant des troubles des conduites et chez des témoins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Touati Danner</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aitel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (1), pp.62-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2014.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113492v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation émotionnelle chez des adolescents présentant des troubles des conduites et chez des témoins</w:t>
+                <w:t xml:space="preserve">Alexithymia as a Mediator Between Attachment and the Development of Borderline Personality Disorder in Adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dugré-Le Bigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aitel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Pham-Scottez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 41 (1), pp.62-69. </w:t>
+              <w:t xml:space="preserve">Journal of Personality Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (5), pp.676-688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2014.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1521/pedi.2012.26.5.676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786720v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexithymia as a Mediator Between Attachment and the Development of Borderline Personality Disorder in Adolescence</w:t>
+                <w:t xml:space="preserve">Gestion de la colère par thérapie cognitivo-comportementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personality Disorders</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.5- 11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786724v1</w:t>
+                <w:t xml:space="preserve">hal-01016018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la colère par thérapie cognitivo-comportementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.S. Vanwalleghem</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.5- 11</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2010.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016018v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la colère par thérapie cognitivo-comportementale</w:t>
+                <w:t xml:space="preserve">The Bermond-Vorst Alexithymia Questionnaire cutoff scores: A study in eating-disordered and control subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Wallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Fermanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.B. Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.43-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786727v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bermond-Vorst Alexithymia Questionnaire cutoff scores: A study in eating-disordered and control subjects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Objetivos específicos de la consulta de aprendizaje</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.S. Berthoz</w:t>
+                <w:t xml:space="preserve">Emilie Schlumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Wallier</w:t>
+                <w:t xml:space="preserve">Lesley Suiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Fermanian</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.S. Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista de Neurologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (S01), pp.S55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33588/rn.46S01.2008004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016057v1</w:t>
+                <w:t xml:space="preserve">hal-03786769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objetivos específicos de la consulta de aprendizaje</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Étude des relations entre alexithymie et anhédonie chez des femmes présentant des troubles du comportement alimentaire et chez des témoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Deborde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Neurologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33588/rn.46S01.2008004⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (1), pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0013-7006(06)76140-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786769v1</w:t>
+                <w:t xml:space="preserve">hal-03786779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des relations entre alexithymie et anhédonie chez des femmes présentant des troubles du comportement alimentaire et chez des témoins</w:t>
+                <w:t xml:space="preserve">Validité du questionnaire d'alexithymie de Bermond et Vorst. Étude chez 63 sujets alcooliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Deborde</w:t>
-[...90 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lecercle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenole Loas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 163 (7), pp.583-587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2005.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10858,335 +10741,335 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu de 7 familles TADAAA ! Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeu de 7 familles TADAAA ! Un jeu convivial pour comprendre le TDAH et développer des stratégies pour le gérer au quotidien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hogrefe, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficulté scolaire : Troubles du langage et des apprentissages</w:t>
+                <w:t xml:space="preserve">Dépression et troubles anxieux chez l’enfant et l’adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Masson. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini traité de psychologie du développement</w:t>
+              <w:t xml:space="preserve">Traité de psychologie du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113557v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépression et troubles anxieux chez l’enfant et l’adolescent</w:t>
+                <w:t xml:space="preserve">Difficulté scolaire : Troubles du langage et des apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité de psychologie du développement</w:t>
+              <w:t xml:space="preserve">Mini traité de psychologie du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793170v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficulté scolaire : Troubles du langage et des apprentissages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de psychologie du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’attachement impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11206,51 +11089,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troubles de la personnalité borderline à l'adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.259-286, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11260,105 +11143,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haut potentiel et adaptation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId224"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11505,51 +11388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vanwalleghem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Miljkovitch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Deborde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Sirparanta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclerq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024018v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Toleon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danner Touati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubois-Comtois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cyr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Germain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Simion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232709v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Simonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raccah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lopes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Froumentin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schlumberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oudin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Gay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille DANNER TOUATI" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gigu&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04251359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Elina Sirparanta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tol&#233;on" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guigere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Guigui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cakmak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Vigneron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ahmad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rahioui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791896v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023969v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cyr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kulpmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montevil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beltramo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonniaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grojean-Pascal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232625v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792929v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Kulpmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agius" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792917v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corcos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Speranza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117039v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gu&#233;rini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793001v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remande" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toleon*, C." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119060v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remande*, A." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Vanwalleghem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agius*, G" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascuzzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblanc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119084v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toleon*, C" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119067v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoliel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117034v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouchane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudine*, D" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793086v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793102v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mores, C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117032v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793118v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mores" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793120v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaloine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793127v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793158v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793134v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793164v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perdereau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthoz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeammet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793146v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793153v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.childyouth.2023.107040" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157966v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20126155" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786861v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.05.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785559v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danner-Touati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bernier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2020.104864" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.212.0135" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2516103221992777" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785409v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.06.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Danet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-018-0003-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498945v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560335v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danner Touati" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.09.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786698v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corcos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Speranza" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01962" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498923v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fosse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.03.024" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M1WD1G3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113503v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786714v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herrero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Touati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503316000385" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113492v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Danner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786720v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aitel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.01.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786724v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dugr&#233;-Le Bigre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pham-Scottez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/pedi.2012.26.5.676" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01016018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786727v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2010.11.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01016057v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Berthoz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Wallier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fermanian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Falissard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786769v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Schlumberger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Suiro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Deborde" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33588/rn.46S01.2008004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786779v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(06)76140-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786845v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauvage" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lecercle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Loas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2005.07.011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SJVSG30-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786900v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113557v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793170v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793167v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793175v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786872v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vanwalleghem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Miljkovitch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Deborde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Sirparanta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclerq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024018v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Toleon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danner Touati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubois-Comtois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cyr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Germain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Simion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232709v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Simonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raccah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lopes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Froumentin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schlumberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oudin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Gay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille DANNER TOUATI" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gigu&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04251359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Elina Sirparanta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tol&#233;on" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guigere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Guigui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cakmak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ahmad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rahioui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Vigneron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791896v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023969v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cyr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kulpmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montevil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beltramo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonniaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grojean-Pascal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232625v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792929v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Kulpmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agius" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792917v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792962v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corcos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Speranza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117039v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gu&#233;rini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793001v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remande" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119054v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agius*, G" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119064v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toleon*, C." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119060v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remande*, A." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Vanwalleghem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascuzzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblanc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toleon*, C" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119084v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119067v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoliel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793105v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouchane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793099v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793086v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119077v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudine*, D" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793102v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mores, C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117032v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793118v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mores" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793120v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaloine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793127v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793158v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793134v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793164v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perdereau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthoz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeammet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793146v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793153v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.childyouth.2023.107040" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157966v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20126155" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785559v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danner-Touati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bernier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2020.104864" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786861v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.05.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.212.0135" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2516103221992777" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785409v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.06.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Danet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-018-0003-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498945v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786698v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corcos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Speranza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01962" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498923v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786705v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fosse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.03.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M1WD1G3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113503v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786714v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herrero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Touati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503316000385" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113492v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Danner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786720v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aitel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.01.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786724v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dugr&#233;-Le Bigre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pham-Scottez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/pedi.2012.26.5.676" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01016018v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786727v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2010.11.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01016057v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Berthoz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Wallier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fermanian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Falissard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786769v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Schlumberger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Suiro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Deborde" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33588/rn.46S01.2008004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786779v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(06)76140-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786845v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauvage" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lecercle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Loas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2005.07.011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SJVSG30-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786900v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793170v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793167v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793175v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786872v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>