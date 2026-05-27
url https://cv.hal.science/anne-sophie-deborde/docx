--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -66,7837 +66,7837 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer la santé psychologique d’une population adolescente scolarisée dans un territoire labellisé « Cité éducative »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association Francophone de la Psychologie de la Santé - AFPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is age of entry into out-of-home care related to mental health outcomes? A meta-analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille DANNER TOUATI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dubois-Comtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giguère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society for Research in Child Development Biennial Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Salt Lake City, Utah, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trouble oppositionnel avec Provocation : le vécu et la santé mentale des parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50ème congrès de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles multiples d’attachement et schémas inadaptés précoces chez des femmes présentant un épisode dépressif en période périnatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39èmes journées de la Société de l’Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facteurs de risque et de protection au cours du placement : rôles de l'attachement à la figure d'accueil et des contacts avec les parents biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danner Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Elina Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences midi du Centre d'études interdisciplinaires sur le développement de l'enfant et la famille (CEIDEF) Université du Québec à Trois-Rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Québec Trois-Rivières, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parent-child contact during placement and mental health : A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danner Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dubois-Comtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guigere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society for Research in Child Development Biennial Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Salt Lake City, Utah, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maltraitance dans l'enfance, évaluation des représentations d'attachement désorganisé et risque suicidaire: Implications cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danner Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Elina Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international sur l'attachement : attachement, adversité infantile et parentale et soutien professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Montreal (Canada), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotional regulation in the perinatal period: evolution and implications in the context of anxiety-depressive disorders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for the Study of Behavioural Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Rhodes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parental history of childhood sexual abuse and attachment narratives of offsprings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danner Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dubois-Comtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Attachment Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ainé comme figure d’attachement: une nouvelle donnée à prendre en compte dans les décisions de placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ben Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cakmak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International de l’Association Française de Thérapie Interpersonnelle (AFTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liens empiriques entre Modèles Internes Opérants et Schémas Précoces Inadaptés : une revue systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Raccah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International de l’Association Française de Thérapie Interpersonnelle (AFTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attachement insécure au conjoint et schémas inadaptés précoces dans la dépression périnatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l’Association Française de Thérapie Interpersonnelle (AFTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characteristics of Attachment Based Therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International de l’Association Française de Thérapie Interpersonnelle (AFTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancer et élaboration mentale : à propos d’un groupe thérapeutique ciblant la Peur de la Récidive du Cancer (PRC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur l’élaboration mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disorganized but not with everyone. Examining multiple attachment models in the understanding of PTSD after the experience of childhood maltreatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danner Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Attachment Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet médiateur de la régulation émotionnelle dans le lien entre attachement parental et santé mentale chez la femme en fin de grossesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International de l’Association Française de Thérapie Interpersonnelle (AFTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disorganized but not with everyone. Examining multiple attachment models in the understanding of PTSD after the experience of childhood maltreatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danner Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International attachment conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation émotionnelle maternelle, évolution de la grossesse au début postpartum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suicidal risk in adult survivors of childhood maltreatment: the moderating role of attachment to the foster parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danner Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for the Study of Behavioral Development (ISSBD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rhodes (Grèce), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parental history of childhood sexual abuse and attachment narratives of offsprings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille DANNER TOUATI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dubois-Comtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’International Attachment Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractéristiques du Trouble Oppositionnel avec provocation et axes de remédiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montevil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19 : régulation émotionnelle des mères en périnatalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kulpmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la collaboration clinique en milieu hospitalier au montage d’un projet de recherche en psychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beltramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International vie psychique à l'hôpital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement scolaire et cyber-harcèlement : facteurs de vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grojean-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explorer la dépression périnatale à travers le prisme des modèles multiples d’attachement et celui des schémas inadaptés précoces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International de l’Association Française de Thérapie Interpersonnelle (AFTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explorer la dépression périnatale à travers le prisme des modèles multiples d’attachement et celui des schémas inadaptés précoces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’AFTIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractéristiques de la régulation émotionnelle en période périnatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Kulpmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maltraitance et Trouble de la personnalité Borderline : étude des facteurs de vulnérabilité des personnes ayant été placées, soumis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danner Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secure attachment toward the father as a protective factor in the development of borderline personality disorder in adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Speranza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Attachment Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périnatalité et régulation émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compréhension de l’ironie chez les enfants de 7 à 10 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guerini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations d’attachement : étude comparative chez des adolescents placés en familles d’accueil et en institution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compréhension de l’ironie chez les enfants de 7 à 10 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on parler d’erreurs dans les histoires d’attachement à compléter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Reconsidérer l’erreur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périnatalité et régulation émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agius*, G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation émotionnelle de 10 à 18 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toleon*, C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attachement et interprétation des situations sociales chez les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remande*, A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attachement et interprétation des situations sociales chez les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Remande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation émotionnelle de 10 à 18 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations d’attachement : étude comparative chez des adolescents placés en familles d’accueil et en institution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danner Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couple relationships in the light of early attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pascuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Attachment Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation émotionnelle, estime de soi et performances scolaires à l’adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toleon*, C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liens entre attachement et anxiété sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boudine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attachement, régulation émotionnelle et estime de soi selon la modalité de placement (seul ou en fratrie) chez des enfants de l’ASE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille DANNER TOUATI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution de la régulation émotionnelle et de l’estime de soi : étude chez des mères en centres maternels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agius*, G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolescents déscolarisés : représentations d’attachement, régulation émotionnelle et vécu de la scolarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benoliel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estime de soi, régulation émotionnelle et stratégies de coping : étude comparative entre adolescents tout venant et victimes de harcèlement scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chouchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estime de soi, régulation émotionnelle et stratégies de coping : étude comparative entre adolescents tout venant et victimes de harcèlement scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attachement, régulation émotionnelle et estime moi selon la modalité de placement (seul ou en fratrie) chez des enfants de l’ASE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danner Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution de la régulation émotionnelle et de l’estime de soi : étude chez des mères en centres maternels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liens entre attachement et anxiété sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudine*, D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation émotionnelle, estime de soi et performances scolaires à l’adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des émotions sur la cognition : comparaison entre l’adolescent et l’adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mores, C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attachement et qualité de vie chez la personne âgée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des émotions sur la cognition : comparaison entre l’adolescent et l’adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attachement et qualité de vie chez la personne âgée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chaloine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attachment in adolescence and borderline personality disorder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for the Study of Personality Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attachement et personnalité borderline à l’adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexithymia as mediator between attachment and development of borderline personality disorder in adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for the Study of Personality Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attachment and alexithymia in eating disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Atger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jeammet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'ISAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation cognitivo-affective dans les Troubles du Comportement Alimentaire. Etude Cas/Témoins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès National de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation émotionnelle dans les Troubles des Comportements Alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l’ESCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’évaluation du modèle d’attachement au conjoint à la thérapie de couple dans la dépression périnatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’évaluation du modèle d’attachement au conjoint à la thérapie de couple dans la dépression périnatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leclerq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do multiple maternal insecure attachment models impair the quality of mother-baby relationship via depression?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Toleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leclerq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Association for Infant Mental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachment to the partner and perinatal depression: the mediating role of early maladaptive schemas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th World Association for Infant Mental Health congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Dubin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining links between maternal history of childhood sexual abuse, parental reflective functioning, and parenting stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danner Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dubois-Comtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Congress of the World Association for Infant Mental Health (WAIMH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relaxation par visualisation favorise-t-elle la concentration chez les enfants de 3-8 ans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Simion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la fédération EPNR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04230925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la situation de testing favorise l'élaboration : l'exemple de l'Attachment Multiple Model Interview.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Raccah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Elaboration mentale, TPMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque suicidaire chez les victimes de maltraitance placées durant l’enfance : le rôle du maintien des liens avec les parents biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danner Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès de la thérapie interpersonnelle et attachement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insécurité d’attachement chez des enfants suivis en protection de l’enfance : le rôle de l’abus sexuel subi par le parent durant l’enfance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danner Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dubois-Comtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Congrès International de l’Association Française de Thérapie Interpersonnelle (AFTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration autour de la colère : enjeux de la création d’un auto-questionnaire multidimensionnel évaluant la colère chez l’enfant et l’adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Elaboration mentale, TPMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does insecure attachment to the partner impair mother-infant bonding via maternal depression?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Congress of Infant Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation par visualisation : un essai chez des jeunes enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles multiples d’attachement et dépression périnatale : une nouvelle perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler d’erreurs dans les histoires d’attachement à compléter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque jeunes chercheurs CLI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du diagnostic à l’intégration scolaire : intérêt du bilan neuropsychologique dans la mise en place de mesures d’aide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schlumberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Neurologie Pédiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793137v1</w:t>
-              </w:r>
-[...6034 lines deleted...]
-                <w:t xml:space="preserve">hal-03793153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7914,103 +7914,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l’intervention relationnelle pour soutenir le développement des enfants en contexte de protection de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danner Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dubois-Comtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Elina Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris Nanterre; Université Paris 8 - Saint-Denis; Université du Québec à Trois Rivières. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8024,143 +8024,143 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suicidal risk among adult survivors of childhood maltreatment: The role of parent–child contact during out of home placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danner Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Elina Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Toléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children and Youth Services Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 151, pp.107040. </w:t>
@@ -8198,103 +8198,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal Attachment Networks and Mother–Infant Bonding Disturbances among Mothers with Postpartum Major Depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Toléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (12), pp.6155. </w:t>
@@ -8332,51 +8332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of multiple attachments in intergenerational transmission of child sexual abuse among male victims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danner-Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8384,51 +8384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Sirparanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child Abuse &amp; Neglect : The International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 128, pp.104864. </w:t>
@@ -8466,90 +8466,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual Influence of the COVID-19 Pandemic on Pregnant Women’s Emotional Regulation Abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Toleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8583,103 +8583,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de risque et de protection au cours du placement associés à la santé mentale : une revue systématique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danner Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dubois-Comtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vol. 33 (2), pp.135-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8713,90 +8713,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of out-of-home placement characteristics with regard to suicidal risk among adult survivors of childhood abuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danner Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Sirparanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Child Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (1), pp.36-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8830,90 +8830,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple models of attachment: A new way of understanding perinatal depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8960,64 +8960,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online self-disclosure: Validation study of the French version of the real me on the net questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (6), pp.2366-2370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9045,1693 +9045,1455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03785621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online self-disclosure: Validation study of the French version of the real me on the net questionnaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Danet</w:t>
+                <w:t xml:space="preserve">Borderline Personality Disorder in Adolescence as a Generalization of Disorganized Attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Speranza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-018-0003-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498945v1</w:t>
+                <w:t xml:space="preserve">hal-02498923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borderline Personality Disorder in Adolescence as a Generalization of Disorganized Attachment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manifestations psychopathologiques dans le syndrome de Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175 (10), pp.865-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01962⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03786698v1</w:t>
+                <w:t xml:space="preserve">hal-03786705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borderline Personality Disorder in Adolescence as a Generalization of Disorganized Attachment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’empathie à l’âge adulte : ses liens avec les attachements précoces et actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498923v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestations psychopathologiques dans le syndrome de Joubert</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lien entre attachement et estime de soi chez des adolescents placés en famille d’accueil ou en institution: contribution respective de la mère biologique et de la figure d’attachement secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Fosse</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danner Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.024⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (03), pp.391-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503316000385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03786705v1</w:t>
+                <w:t xml:space="preserve">hal-03786714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’empathie à l’âge adulte : ses liens avec les attachements précoces et actuels</w:t>
+                <w:t xml:space="preserve">Lien entre attachement et estime de soi chez des adolescents placés en famille d’accueil ou en institution: contribution respective de la mère biologique et de la figure d’attachement secondaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touati Danner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113503v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien entre attachement et estime de soi chez des adolescents placés en famille d’accueil ou en institution: contribution respective de la mère biologique et de la figure d’attachement secondaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Régulation émotionnelle chez des adolescents présentant des troubles des conduites et chez des témoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Danner Touati</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelmounaim Touati</w:t>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aitel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0003503316000385⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (1), pp.62-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2014.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786714v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien entre attachement et estime de soi chez des adolescents placés en famille d’accueil ou en institution: contribution respective de la mère biologique et de la figure d’attachement secondaire.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alexithymia as a Mediator Between Attachment and the Development of Borderline Personality Disorder in Adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dugré-Le Bigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pham-Scottez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Personality Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (5), pp.676-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1521/pedi.2012.26.5.676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113492v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation émotionnelle chez des adolescents présentant des troubles des conduites et chez des témoins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gestion de la colère par thérapie cognitivo-comportementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Aitel</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.5- 11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786720v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexithymia as a Mediator Between Attachment and the Development of Borderline Personality Disorder in Adolescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gestion de la colère par thérapie cognitivo-comportementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personality Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2010.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1521/pedi.2012.26.5.676⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03786724v1</w:t>
+                <w:t xml:space="preserve">hal-03786727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la colère par thérapie cognitivo-comportementale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Bermond-Vorst Alexithymia Questionnaire cutoff scores: A study in eating-disordered and control subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Wallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Fermanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.B. Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.5- 11</w:t>
+              <w:t xml:space="preserve">Psychopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.43-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016018v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la colère par thérapie cognitivo-comportementale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+                <w:t xml:space="preserve">Objetivos específicos de la consulta de aprendizaje</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Schlumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Suiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2010.11.001⟩</w:t>
+              <w:t xml:space="preserve">Revista de Neurologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (S01), pp.S55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33588/rn.46S01.2008004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786727v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bermond-Vorst Alexithymia Questionnaire cutoff scores: A study in eating-disordered and control subjects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B.B. Falissard</w:t>
+                <w:t xml:space="preserve">Étude des relations entre alexithymie et anhédonie chez des femmes présentant des troubles du comportement alimentaire et chez des témoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (1), pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0013-7006(06)76140-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016057v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objetivos específicos de la consulta de aprendizaje</w:t>
-[...187 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validité du questionnaire d'alexithymie de Bermond et Vorst. Étude chez 63 sujets alcooliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0013-7006(06)76140-1⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">L. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lecercle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenole Loas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 163 (7), pp.583-587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2005.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10741,399 +10503,399 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu de 7 familles TADAAA ! Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeu de 7 familles TADAAA ! Un jeu convivial pour comprendre le TDAH et développer des stratégies pour le gérer au quotidien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hogrefe, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépression et troubles anxieux chez l’enfant et l’adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de psychologie du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficulté scolaire : Troubles du langage et des apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mini traité de psychologie du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficulté scolaire : Troubles du langage et des apprentissages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de psychologie du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’attachement impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Miljkovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troubles de la personnalité borderline à l'adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.259-286, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11143,105 +10905,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haut potentiel et adaptation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId222"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11388,51 +11150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vanwalleghem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Miljkovitch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Deborde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Sirparanta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclerq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024018v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Toleon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danner Touati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubois-Comtois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cyr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Germain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Simion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232709v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Simonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raccah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lopes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Froumentin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schlumberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oudin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Gay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille DANNER TOUATI" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gigu&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04251359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Elina Sirparanta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tol&#233;on" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guigere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Guigui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cakmak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ahmad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rahioui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Vigneron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791896v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023969v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cyr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kulpmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montevil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beltramo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonniaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grojean-Pascal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232625v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792929v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Kulpmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agius" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792917v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792962v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corcos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Speranza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117039v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gu&#233;rini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793001v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remande" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119054v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agius*, G" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119064v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toleon*, C." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119060v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remande*, A." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Vanwalleghem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascuzzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblanc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toleon*, C" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119084v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119067v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoliel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793105v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouchane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793099v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793086v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119077v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudine*, D" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793102v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mores, C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117032v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793118v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mores" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793120v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaloine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793127v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793158v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793134v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793164v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perdereau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthoz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeammet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793146v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793153v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.childyouth.2023.107040" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157966v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20126155" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785559v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danner-Touati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bernier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2020.104864" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786861v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.05.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.212.0135" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2516103221992777" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785409v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.06.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Danet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-018-0003-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498945v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786698v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corcos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Speranza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01962" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498923v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786705v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fosse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.03.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M1WD1G3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113503v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786714v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herrero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Touati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503316000385" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113492v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Danner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786720v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aitel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.01.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786724v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dugr&#233;-Le Bigre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pham-Scottez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/pedi.2012.26.5.676" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01016018v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786727v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2010.11.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01016057v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Berthoz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Wallier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fermanian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Falissard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786769v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Schlumberger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Suiro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Deborde" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33588/rn.46S01.2008004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786779v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(06)76140-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786845v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauvage" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lecercle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Loas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2005.07.011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SJVSG30-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786900v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793170v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793167v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793175v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786872v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Deborde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Gay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024001v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Sirparanta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille DANNER TOUATI" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubois-Comtois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gigu&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023983v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vanwalleghem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclercq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Miljkovitch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04251359v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danner Touati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Elina Sirparanta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tol&#233;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guigere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791850v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Toleon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cyr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Guigui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cakmak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raccah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791888v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ahmad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rahioui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791859v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Vigneron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791904v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cyr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montevil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kulpmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beltramo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonniaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792821v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grojean-Pascal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792894v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Kulpmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agius" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792962v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corcos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Speranza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gu&#233;rini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119054v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agius*, G" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119064v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toleon*, C." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119060v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remande*, A." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Vanwalleghem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793001v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remande" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793074v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792947v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascuzzo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moss" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119269v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toleon*, C" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793095v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119084v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119067v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793090v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoliel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouchane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117034v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793099v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudine*, D" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mores, C" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117032v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mores" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793120v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaloine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793127v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793134v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793164v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perdereau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthoz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeammet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793146v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793153v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158107v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024008v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclerq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158092v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264905v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230925v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Germain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Simion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232709v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Simonnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200176v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232717v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lopes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232616v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Froumentin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792864v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792972v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793137v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schlumberger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.childyouth.2023.107040" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157966v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20126155" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785559v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danner-Touati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bernier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2020.104864" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786861v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.05.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.212.0135" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2516103221992777" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785409v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.06.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Danet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-018-0003-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498923v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corcos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Speranza" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01962" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786705v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fosse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.03.024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M1WD1G3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113503v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786714v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herrero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Touati" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503316000385" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113492v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Danner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786720v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aitel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.01.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786724v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dugr&#233;-Le Bigre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pham-Scottez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/pedi.2012.26.5.676" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01016018v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786727v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2010.11.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01016057v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Berthoz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Wallier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fermanian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Falissard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786769v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Schlumberger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Suiro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Deborde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33588/rn.46S01.2008004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786779v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(06)76140-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786845v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauvage" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lecercle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Loas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2005.07.011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SJVSG30-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786900v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793170v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113557v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793167v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793175v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786872v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>