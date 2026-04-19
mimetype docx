--- v0 (2026-03-19)
+++ v1 (2026-04-19)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -187,165 +187,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05476004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pesticides ne sont pas des déchets : le maire ne peut en restreindre l'usage !</w:t>
+                <w:t xml:space="preserve">La jurisprudence administrative sur les pesticides : des avancées pour l’approche &amp;lt;i&amp;gt;One Health&amp;lt;/i&amp;gt; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 09, pp.547</w:t>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 51 (1), pp.73-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05319647v1</w:t>
+                <w:t xml:space="preserve">hal-05594085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eau sous tension (les Français face aux défis hydriques de leurs territoires) : quels enseignements du rapport de l'Institut Terram ?</w:t>
+                <w:t xml:space="preserve">Les pesticides ne sont pas des déchets : le maire ne peut en restreindre l'usage !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 09, pp.522</w:t>
+              <w:t xml:space="preserve">, 2025, 09, pp.547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05319643v1</w:t>
+                <w:t xml:space="preserve">halshs-05319647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'encadrement juridique des pesticides par les autorités administratives : un droit à la hauteur des enjeux ?</w:t>
               </w:r>
@@ -394,1632 +394,1701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05039516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'État est condamné à réparer le préjudice causé aux enfants victimes de la pollution de l'air</w:t>
+                <w:t xml:space="preserve">Eau sous tension (les Français face aux défis hydriques de leurs territoires) : quels enseignements du rapport de l'Institut Terram ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.111</w:t>
+              <w:t xml:space="preserve">, 2025, 09, pp.522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04958652v1</w:t>
+                <w:t xml:space="preserve">halshs-05319643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides : la fourniture d'études de toxicité et de cancérogénicité à long terme n'est pas obligatoire, mais un produit ne peut être commercialisé s'il comporte de tels risques !</w:t>
+                <w:t xml:space="preserve">L'État est condamné à réparer le préjudice causé aux enfants victimes de la pollution de l'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.236</w:t>
+              <w:t xml:space="preserve">, 2025, 02, pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05039519v1</w:t>
+                <w:t xml:space="preserve">halshs-04958652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les pesticides et le juge administratif : conservatisme ou progressisme ? »</w:t>
+                <w:t xml:space="preserve">Pesticides : la fourniture d'études de toxicité et de cancérogénicité à long terme n'est pas obligatoire, mais un produit ne peut être commercialisé s'il comporte de tels risques !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, vol. 49 (spécial), p. 219-233</w:t>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009564v1</w:t>
+                <w:t xml:space="preserve">halshs-05039519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Évaluer les conséquences environnementales de l'activité du législateur : l'étude d'impact des projets de loi »</w:t>
+                <w:t xml:space="preserve">« Les pesticides et le juge administratif : conservatisme ou progressisme ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Spécial, p. 45-57</w:t>
+              <w:t xml:space="preserve">, 2024, vol. 49 (spécial), p. 219-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009610v1</w:t>
+                <w:t xml:space="preserve">hal-05009564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les enjeux climatiques : la Climate smart city »</w:t>
+                <w:t xml:space="preserve">« Évaluer les conséquences environnementales de l'activité du législateur : l'étude d'impact des projets de loi »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n° 93, pp. 203-217</w:t>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Spécial, p. 45-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009635v1</w:t>
+                <w:t xml:space="preserve">hal-05009610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection de l'environnement limitée par les exigences liées à la défense nationale</w:t>
+                <w:t xml:space="preserve">« Les enjeux climatiques : la Climate smart city »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 09, pp.460</w:t>
+              <w:t xml:space="preserve">Droit et ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 93, pp. 203-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03782974v1</w:t>
+                <w:t xml:space="preserve">hal-05009635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information du public sur les risques naturels et technologiques majeurs et obligations des autorités locales</w:t>
+                <w:t xml:space="preserve">La protection de l'environnement limitée par les exigences liées à la défense nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 01, pp.23</w:t>
+              <w:t xml:space="preserve">, 2022, 09, pp.460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03115337v1</w:t>
+                <w:t xml:space="preserve">halshs-03782974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'information du public sur les risques naturels et technologiques majeurs et les obligations à la charge des collectivités</w:t>
+                <w:t xml:space="preserve">Information du public sur les risques naturels et technologiques majeurs et obligations des autorités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n°1, p. 23-26</w:t>
+              <w:t xml:space="preserve">, 2021, 01, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009708v1</w:t>
+                <w:t xml:space="preserve">halshs-03115337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information du public sur les risques naturels et technologiques majeurs et obligations des autorités locales</w:t>
+                <w:t xml:space="preserve">« L'information du public sur les risques naturels et technologiques majeurs et les obligations à la charge des collectivités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 01, pp.23</w:t>
+              <w:t xml:space="preserve">, 2021, n°1, p. 23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03115405v1</w:t>
+                <w:t xml:space="preserve">hal-05009708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité et harcèlement moral : étude comparée du droit de la fonction publique et du droit du travail</w:t>
+                <w:t xml:space="preserve">Information du public sur les risques naturels et technologiques majeurs et obligations des autorités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Gabroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013815v1</w:t>
+                <w:t xml:space="preserve">halshs-03115405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nouvelles technologies, antennes relais, OGM : le droit peut-il nous protéger des risques incertains pour la santé et l’environnement ? Quel rôle joue le juge administratif ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Spécial, pp. 189-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Pesticides : dangerosité avérée, réglementation controversée ! »</w:t>
+                <w:t xml:space="preserve">Vulnérabilité et harcèlement moral : étude comparée du droit de la fonction publique et du droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gabroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La vulnérabilité, 18, pp.65-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.6437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009643v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides : dangerosité avérée, réglementation controversée !</w:t>
+                <w:t xml:space="preserve">« Pesticides : dangerosité avérée, réglementation controversée ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 03, pp.109</w:t>
+              <w:t xml:space="preserve">, 2020, 3, pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02507969v1</w:t>
+                <w:t xml:space="preserve">hal-05009643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concours de polices en matière environnementale : quelle place pour le maire ?</w:t>
+                <w:t xml:space="preserve">Pesticides : dangerosité avérée, réglementation controversée !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 09, pp.370</w:t>
+              <w:t xml:space="preserve">, 2020, 03, pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02450987v1</w:t>
+                <w:t xml:space="preserve">halshs-02507969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle française 2016</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concours de polices en matière environnementale : quelle place pour le maire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 09, pp.370</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02641175v1</w:t>
+                <w:t xml:space="preserve">halshs-02450987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisme et participation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle française 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Urbanisme et droits fondamentaux, 14, pp.31-39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/crdf.585⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Le corps humain saisi par le droit : entre liberté et propriété, 15, pp.155-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02641180v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02641175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques psychosociaux dans la fonction publique : les limites de la protection fonctionnelle</w:t>
+                <w:t xml:space="preserve">Urbanisme et participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Urbanisme et droits fondamentaux, 14, pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02243510v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02641180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle française 2009</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les risques psychosociaux dans la fonction publique : les limites de la protection fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 05, pp.983</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050383v1</w:t>
+                <w:t xml:space="preserve">halshs-02243510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle française 2008</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle française 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aurey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Siffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Souty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, L’universalisme des droits en question(s). La Déclaration universelle des droits de l’homme, 60 ans après, 7, pp.177-188. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/crdf.6747⟩</w:t>
+              <w:t xml:space="preserve">, 2010, La liberté d’expression, 8, pp.149-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.6192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050365v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle française janvier 2007-mars 2008 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle française 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aurey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Souty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rota</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Souty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, L’universalisme des droits en question(s). La Déclaration universelle des droits de l’homme, 60 ans après, 7, pp.177-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.6747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle française janvier 2007-mars 2008 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Aurey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Souty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, Pouvoirs exceptionnels et droits fondamentaux, 6, pp.175-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2029,338 +2098,338 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cournil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 378 p., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cournil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Pedone, 378 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maire et la protection de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ. LGDJ, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit nucléaire. La santé environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">154 p., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2370,401 +2439,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cournil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’écologie politique, S. Ollitrault (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.166-173., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Pesticides, quel traitement juridique en Bretagne ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands contentieux environnementaux en Bretagne, J. Petit, C. Dagnicourt, S. Philibert (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les luttes locales : l’action du collectif des maires anti-pesticides »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques, C. Cournil, A.-S. Denolle (dir.),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions A. Pedone, p. 63-72., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le recours « biodiversité - Justice pour le Vivant », prolonger les premiers contentieux climatiques français »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertises et argumentaires juridiques. Contribution à l’étude des procès climatiques, C. Cournil (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DICE éditions, p. 269-283., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La réparation des dommages nucléaires à l’environnement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Nucléaire. La santé environnementale, Anne-Sophie Denolle, Laura Jaeger, Jean-Marie Pontier (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUAM, pp. 87-100., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2911,51 +2980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319647v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958652v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039519v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009610v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115337v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009708v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013815v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gabroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6437" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009643v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Catherine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.569" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641180v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.585" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243510v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aurey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Siffert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6192" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6747" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050348v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825593v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/le-droit-une-arme-au-service-du-vivant/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009615v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jaeger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pontier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009600v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594085v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319647v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319643v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009635v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782974v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115337v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009708v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115405v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gabroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6437" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Catherine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.569" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.585" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aurey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Siffert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6192" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6747" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/le-droit-une-arme-au-service-du-vivant/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jaeger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pontier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009583v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>