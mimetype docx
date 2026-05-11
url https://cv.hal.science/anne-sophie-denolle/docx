--- v1 (2026-04-19)
+++ v2 (2026-05-11)
@@ -463,165 +463,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05319643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'État est condamné à réparer le préjudice causé aux enfants victimes de la pollution de l'air</w:t>
+                <w:t xml:space="preserve">Pesticides : la fourniture d'études de toxicité et de cancérogénicité à long terme n'est pas obligatoire, mais un produit ne peut être commercialisé s'il comporte de tels risques !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.111</w:t>
+              <w:t xml:space="preserve">, 2025, 04, pp.236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04958652v1</w:t>
+                <w:t xml:space="preserve">halshs-05039519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides : la fourniture d'études de toxicité et de cancérogénicité à long terme n'est pas obligatoire, mais un produit ne peut être commercialisé s'il comporte de tels risques !</w:t>
+                <w:t xml:space="preserve">L'État est condamné à réparer le préjudice causé aux enfants victimes de la pollution de l'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.236</w:t>
+              <w:t xml:space="preserve">, 2025, 02, pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05039519v1</w:t>
+                <w:t xml:space="preserve">halshs-04958652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les pesticides et le juge administratif : conservatisme ou progressisme ? »</w:t>
               </w:r>
@@ -739,303 +739,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les enjeux climatiques : la Climate smart city »</w:t>
+                <w:t xml:space="preserve">La protection de l'environnement limitée par les exigences liées à la défense nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n° 93, pp. 203-217</w:t>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 09, pp.460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009635v1</w:t>
+                <w:t xml:space="preserve">halshs-03782974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection de l'environnement limitée par les exigences liées à la défense nationale</w:t>
+                <w:t xml:space="preserve">« Les enjeux climatiques : la Climate smart city »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 09, pp.460</w:t>
+              <w:t xml:space="preserve">Droit et ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 93, pp. 203-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03782974v1</w:t>
+                <w:t xml:space="preserve">hal-05009635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information du public sur les risques naturels et technologiques majeurs et obligations des autorités locales</w:t>
+                <w:t xml:space="preserve">« L'information du public sur les risques naturels et technologiques majeurs et les obligations à la charge des collectivités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 01, pp.23</w:t>
+              <w:t xml:space="preserve">, 2021, n°1, p. 23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03115337v1</w:t>
+                <w:t xml:space="preserve">hal-05009708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'information du public sur les risques naturels et technologiques majeurs et les obligations à la charge des collectivités</w:t>
+                <w:t xml:space="preserve">Information du public sur les risques naturels et technologiques majeurs et obligations des autorités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n°1, p. 23-26</w:t>
+              <w:t xml:space="preserve">, 2021, 01, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009708v1</w:t>
+                <w:t xml:space="preserve">halshs-03115405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information du public sur les risques naturels et technologiques majeurs et obligations des autorités locales</w:t>
               </w:r>
@@ -1060,51 +1060,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 01, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03115405v1</w:t>
+                <w:t xml:space="preserve">halshs-03115337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nouvelles technologies, antennes relais, OGM : le droit peut-il nous protéger des risques incertains pour la santé et l’environnement ? Quel rôle joue le juge administratif ? »</w:t>
               </w:r>
@@ -2598,165 +2598,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les luttes locales : l’action du collectif des maires anti-pesticides »</w:t>
+                <w:t xml:space="preserve">« Le recours « biodiversité - Justice pour le Vivant », prolonger les premiers contentieux climatiques français »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques, C. Cournil, A.-S. Denolle (dir.),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions A. Pedone, p. 63-72., 2024</w:t>
+              <w:t xml:space="preserve">Expertises et argumentaires juridiques. Contribution à l’étude des procès climatiques, C. Cournil (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DICE éditions, p. 269-283., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009600v1</w:t>
+                <w:t xml:space="preserve">hal-05009583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le recours « biodiversité - Justice pour le Vivant », prolonger les premiers contentieux climatiques français »</w:t>
+                <w:t xml:space="preserve">« Les luttes locales : l’action du collectif des maires anti-pesticides »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expertises et argumentaires juridiques. Contribution à l’étude des procès climatiques, C. Cournil (dir.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DICE éditions, p. 269-283., 2024</w:t>
+              <w:t xml:space="preserve">Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques, C. Cournil, A.-S. Denolle (dir.),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions A. Pedone, p. 63-72., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009583v1</w:t>
+                <w:t xml:space="preserve">hal-05009600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La réparation des dommages nucléaires à l’environnement »</w:t>
               </w:r>
@@ -2980,51 +2980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594085v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319647v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319643v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009635v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782974v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115337v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009708v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115405v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gabroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6437" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Catherine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.569" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.585" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aurey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Siffert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6192" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6747" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/le-droit-une-arme-au-service-du-vivant/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jaeger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pontier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009583v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594085v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319647v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319643v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039519v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009708v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gabroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6437" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Catherine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.569" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.585" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aurey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Siffert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6192" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6747" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/le-droit-une-arme-au-service-du-vivant/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jaeger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pontier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>