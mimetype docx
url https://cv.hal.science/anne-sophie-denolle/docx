--- v2 (2026-05-11)
+++ v3 (2026-06-01)
@@ -214,51 +214,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 51 (1), pp.73-83</w:t>
+              <w:t xml:space="preserve">, 2026, 51 (1), p. 73 à 83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -463,165 +463,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05319643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides : la fourniture d'études de toxicité et de cancérogénicité à long terme n'est pas obligatoire, mais un produit ne peut être commercialisé s'il comporte de tels risques !</w:t>
+                <w:t xml:space="preserve">L'État est condamné à réparer le préjudice causé aux enfants victimes de la pollution de l'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.236</w:t>
+              <w:t xml:space="preserve">, 2025, 02, pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05039519v1</w:t>
+                <w:t xml:space="preserve">halshs-04958652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'État est condamné à réparer le préjudice causé aux enfants victimes de la pollution de l'air</w:t>
+                <w:t xml:space="preserve">Pesticides : la fourniture d'études de toxicité et de cancérogénicité à long terme n'est pas obligatoire, mais un produit ne peut être commercialisé s'il comporte de tels risques !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.111</w:t>
+              <w:t xml:space="preserve">, 2025, 04, pp.236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04958652v1</w:t>
+                <w:t xml:space="preserve">halshs-05039519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les pesticides et le juge administratif : conservatisme ou progressisme ? »</w:t>
               </w:r>
@@ -2980,51 +2980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594085v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319647v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319643v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039519v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009708v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gabroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6437" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Catherine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.569" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.585" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aurey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Siffert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6192" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6747" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/le-droit-une-arme-au-service-du-vivant/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jaeger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pontier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594085v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319647v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319643v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009708v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gabroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6437" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Catherine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.569" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.585" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aurey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Siffert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6192" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6747" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/le-droit-une-arme-au-service-du-vivant/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jaeger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pontier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>