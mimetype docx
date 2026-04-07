--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -75,3505 +75,3996 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the co-existence of written and spoken language coding neural populations in the visual word form area</w:t>
+                <w:t xml:space="preserve">Event-related brain potentials and Frequency Following Response to syllables in newborns and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuai Wang</w:t>
+                <w:t xml:space="preserve">G. Danielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+                <w:t xml:space="preserve">E. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Chanoine</w:t>
+                <w:t xml:space="preserve">A. S. Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sein</w:t>
+                <w:t xml:space="preserve">B. Desnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 63 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/imag_a_00524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejn.70418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019396v1</w:t>
+                <w:t xml:space="preserve">hal-05500465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring post-rehabilitation plasticity with intra-cerebral recordings on anomic profiles</w:t>
+                <w:t xml:space="preserve">Revealing the co-existence of written and spoken language coding neural populations in the visual word form area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Fasola</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Sabadell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+                <w:t xml:space="preserve">Valérie Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Carron</w:t>
+                <w:t xml:space="preserve">Julien Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Language Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/flang.2024.1434420⟩</w:t>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/imag_a_00524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867102v1</w:t>
+                <w:t xml:space="preserve">hal-05019396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to read transforms phonological into phonographic representations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring post-rehabilitation plasticity with intra-cerebral recordings on anomic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deirdre Bolger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Fasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sabadell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-88650-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Language Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (1434420), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/flang.2024.1434420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975350v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doing conferences differently: A decentralised multi-hub approach for ecological and social sustainability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Learning to read transforms phonological into phonographic representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deirdre Bolger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000177⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-88650-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128908v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust temporal map of speech monitoring from planning to articulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doing conferences differently: A decentralised multi-hub approach for ecological and social sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Morillon</w:t>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Baus</w:t>
+                <w:t xml:space="preserve">Trudie Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Belin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+                <w:t xml:space="preserve">Xun He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2024.103146⟩</w:t>
+              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e0000177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772609v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph theoretical analysis reveals the functional role of the left ventral occipito-temporal cortex in speech processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+                <w:t xml:space="preserve">A robust temporal map of speech monitoring from planning to articulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Dorokhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Baus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-24056-1⟩</w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 165, pp.103146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2024.103146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867180v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter‐individual variability in dorsal stream dynamics during word production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jorge Gonzalez-Martinez</w:t>
+                <w:t xml:space="preserve">Graph theoretical analysis reveals the functional role of the left ventral occipito-temporal cortex in speech processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.15807⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-24056-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765812v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An open-source toolbox for Multi-patient Intracranial EEG Analysis (MIA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 257, pp.119251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche technique: Logiciel d’analyse de données intracrâniennes (MIA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Inter‐individual variability in dorsal stream dynamics during word production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Gonzalez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.ejn.15807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.15807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tipa.5749⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04381327v2</w:t>
+                <w:t xml:space="preserve">hal-03765812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in human intracranial electroencephalography research, guidelines and good practices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fiche technique: Logiciel d’analyse de données intracrâniennes (MIA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119438⟩</w:t>
+              <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tipa.5749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383204v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381327v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor resonance during linguistic processing as shown by EEG in a naturalistic VR environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in human intracranial electroencephalography research, guidelines and good practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
+                <w:t xml:space="preserve">Manuel Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+                <w:t xml:space="preserve">François Tadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Avanzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Axmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.05.003⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 260, pp.119438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309994v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammatical class modulates the (left) inferior frontal gyrus within 100 milliseconds when syntactic context is predictive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristof Strijkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie C Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dashiel Munding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.4830. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-41376-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical Dynamics of Semantic Priming and Interference during Word Production: An Intracerebral Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Motor resonance during linguistic processing as shown by EEG in a naturalistic VR environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Zappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deirdre Bolger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Liegeois-Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_01406⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134, pp.44-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094951v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Parallel Processing in a Language Task Using Single-Trial Intracerebral Electroencephalography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cortical Dynamics of Semantic Priming and Interference during Word Production: An Intracerebral Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Royce Anders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liegeois-Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (7), pp.978-1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_01406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0956797616681296⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01495041v1</w:t>
+                <w:t xml:space="preserve">hal-02094951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response retrieval and motor planning during typing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating Parallel Processing in a Language Task Using Single-Trial Intracerebral Electroencephalography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Pinet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anaïs Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandl.2016.05.012⟩</w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (4), pp.414-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0956797616681296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01431303v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual modulation of hippocampal activity during picture naming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Llorens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. -X. Alario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 159, pp.92-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bandl.2016.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential processing during noun phrase production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Buerki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmin Sadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. -Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 146, pp.90-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cognition.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEG studies of word production: What next?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dashiel Munding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. -Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (4), pp.480-483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23273798.2016.1153117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous SEEG-MEG-EEG recordings Overcome the SEEG limited spatial sampling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Response retrieval and motor planning during typing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. -Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 159, pp.74-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2016.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2016.10.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01495235v1</w:t>
+                <w:t xml:space="preserve">hal-01431303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the cortical dynamics of word production: a review of the MEG evidence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Simultaneous SEEG-MEG-EEG recordings Overcome the SEEG limited spatial sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gavaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23273798.2015.1071857⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128, pp.68 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2016.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431324v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the cortical dynamics of word production: a review of the MEG evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dashiel Munding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. -Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.441-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23273798.2015.1071857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simultaneous recording of MEG, EEG and intracerebral EEG during visual stimulation: From feasibility to single-trial analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon-da Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Trébuchon-da Fonseca</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 99, pp.548 - 558. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.05.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring cortical and subcortical brain responses to CV syllables in newborns and adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Impact of moderate prematurity on early speech perception and minimal-pair word-learning, preliminary results from a 2-year longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Danielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Mismatch Negativity Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Salamanca (Spain), Spain</w:t>
+              <w:t xml:space="preserve">Workshop on infant language development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisboa Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980948v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of moderate prematurity on early speech perception and minimal-pair word-learning, preliminary results from a 2-year longitudinal study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Exploring cortical and subcortical brain responses to CV syllables in newborns and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Danielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on infant language development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lisboa Portugal, Portugal</w:t>
+              <w:t xml:space="preserve">The 10th Mismatch Negativity Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Salamanca (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980927v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of moderate prematurity on early speech perception and language acquisition in infants, a longitudinal planned study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Danielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rozalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Neurobiology of Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of moderate prematurity on early speech perception and language acquisition in infants, a longitudinal planned study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Danielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auditory Development Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of cortical and subcortical responses to speech sounds during infancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society for the Neurobiology of Language 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Marseille (13), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to read transforms phonological into phonographic representations: Evidence from a Mismatch Negativity study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deidre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Revealing the co-existence of written and spoken language coding neural populations in the left-ventral occipitotemporal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A robust temporal map of speech monitoring from planning to articulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Dorokhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Baus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Graph theoretical analysis reveals the adaptive role of the left ventral occipito-temporal cortex in the brain networks during speech processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie C Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3583,150 +4074,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Are the Promises and Challenges of Simultaneous MEG and Intracranial Recordings?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mosher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarang Dalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nikolai Axmacher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intracranial EEG. A Guide for Cognitive Neuroscientist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.199-216, 2023, Studies in Neuroscience, Psychology and Behavioral Economics, 978-3-031-20909-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-20910-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3736,293 +4227,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brain-IHM Dataset: a New Resource for Studying the Brain Basis of Human-Human and Human-Machine Conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu de données Brain-IHM : une nouvelle ressource pour l'analyse des bases cérébrales des conversations humain-humain et humain-agent-virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Université Toulouse Jean Jaurès, Université de Bordeaux, Jun 2020, Saint Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4169,51 +4660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019396v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00524" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867102v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Fasola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sabadell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/flang.2024.1434420" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88650-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudie Walters" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun He" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000177" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772609v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Dorokhova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Baus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103146" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24056-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765812v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Li&#233;geois-Chauvel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15807" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713056v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119251" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381327v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Alario" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5749" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tadel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Avanzini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Axmacher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119438" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Zappa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.05.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashiel Munding" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41376-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094951v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Llorens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liegeois-Chauvel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01406" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797616681296" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431303v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2016.05.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFXWF6LT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Llorens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Alario" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2016.05.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432273v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Buerki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sadat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2015.09.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2016.1153117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2016.10.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2015.1071857" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495223v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Badier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon-da Fonseca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.05.055" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z47Q591J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980948v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Danielou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980927v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434388v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rozalen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434413v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831380v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deidre Bolger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mosher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarang Dalal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20910-9_13" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893898v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goujon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500465v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danielou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Dubarry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desnous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70418" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00524" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Fasola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sabadell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/flang.2024.1434420" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88650-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128908v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudie Walters" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun He" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Dorokhova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Baus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24056-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713056v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Li&#233;geois-Chauvel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119251" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765812v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15807" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381327v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Alario" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5749" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tadel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Avanzini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Axmacher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119438" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashiel Munding" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41376-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Zappa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.05.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Llorens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liegeois-Chauvel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01406" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797616681296" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431304v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Llorens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Alario" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2016.05.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432273v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Buerki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sadat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2015.09.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2016.1153117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2016.05.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFXWF6LT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495235v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2016.10.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2015.1071857" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495223v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Badier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon-da Fonseca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.05.055" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z47Q591J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980927v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Danielou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980948v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rozalen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459708v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831380v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deidre Bolger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831353v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04385899v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576260v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228767v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mosher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarang Dalal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20910-9_13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goujon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933479v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>