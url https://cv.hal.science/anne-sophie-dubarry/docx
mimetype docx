--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -239,412 +239,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the co-existence of written and spoken language coding neural populations in the visual word form area</w:t>
+                <w:t xml:space="preserve">Exploring post-rehabilitation plasticity with intra-cerebral recordings on anomic profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuai Wang</w:t>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexia Fasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sabadell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+                <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, </w:t>
+              <w:t xml:space="preserve">Frontiers in Language Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (1434420), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/imag_a_00524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/flang.2024.1434420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019396v1</w:t>
+                <w:t xml:space="preserve">hal-04867102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring post-rehabilitation plasticity with intra-cerebral recordings on anomic profiles</w:t>
+                <w:t xml:space="preserve">Learning to read transforms phonological into phonographic representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Fasola</w:t>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Sabadell</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Deirdre Bolger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Language Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/flang.2024.1434420⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-88650-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867102v1</w:t>
+                <w:t xml:space="preserve">hal-04975350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to read transforms phonological into phonographic representations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing the co-existence of written and spoken language coding neural populations in the visual word form area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shuai Wang</w:t>
+                <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deirdre Bolger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, </w:t>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-88650-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/imag_a_00524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975350v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doing conferences differently: A decentralised multi-hub approach for ecological and social sustainability</w:t>
               </w:r>
@@ -656,51 +656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trudie Walters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -816,51 +816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Baus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 165, pp.103146. </w:t>
@@ -892,918 +892,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph theoretical analysis reveals the functional role of the left ventral occipito-temporal cortex in speech processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in human intracranial electroencephalography research, guidelines and good practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Planton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chanoine</w:t>
+                <w:t xml:space="preserve">Manuel Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Avanzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Axmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-24056-1⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 260, pp.119438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867180v1</w:t>
+                <w:t xml:space="preserve">hal-04383204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open-source toolbox for Multi-patient Intracranial EEG Analysis (MIA)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Bénar</w:t>
+                <w:t xml:space="preserve">Graph theoretical analysis reveals the functional role of the left ventral occipito-temporal cortex in speech processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-Xavier Alario</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 257, pp.119251. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-24056-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713056v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter‐individual variability in dorsal stream dynamics during word production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">An open-source toolbox for Multi-patient Intracranial EEG Analysis (MIA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chauvel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Gonzalez-Martinez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.15807⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 257, pp.119251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765812v2</w:t>
+                <w:t xml:space="preserve">hal-03713056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche technique: Logiciel d’analyse de données intracrâniennes (MIA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Inter‐individual variability in dorsal stream dynamics during word production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Gonzalez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/tipa.5749⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.ejn.15807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.15807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381327v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in human intracranial electroencephalography research, guidelines and good practices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fiche technique: Logiciel d’analyse de données intracrâniennes (MIA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolai Axmacher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 260, pp.119438. </w:t>
+              <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/tipa.5749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383204v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381327v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammatical class modulates the (left) inferior frontal gyrus within 100 milliseconds when syntactic context is predictive</w:t>
+                <w:t xml:space="preserve">Motor resonance during linguistic processing as shown by EEG in a naturalistic VR environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristof Strijkers</w:t>
+                <w:t xml:space="preserve">Ana Zappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie C Chanoine</w:t>
+                <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dashiel Munding</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pierre Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.4830. </w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134, pp.44-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-41376-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072504v1</w:t>
+                <w:t xml:space="preserve">hal-02309994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor resonance during linguistic processing as shown by EEG in a naturalistic VR environment</w:t>
+                <w:t xml:space="preserve">Grammatical class modulates the (left) inferior frontal gyrus within 100 milliseconds when syntactic context is predictive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Zappa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Deirdre Bolger</w:t>
+                <w:t xml:space="preserve">Kristof Strijkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
+                <w:t xml:space="preserve">Valérie C Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mallet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dashiel Munding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 134, pp.44-57. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.4830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-41376-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309994v1</w:t>
+                <w:t xml:space="preserve">hal-02072504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical Dynamics of Semantic Priming and Interference during Word Production: An Intracerebral Study</w:t>
               </w:r>
@@ -1815,51 +1815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royce Anders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Llorens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1923,103 +1923,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Parallel Processing in a Language Task Using Single-Trial Intracerebral Electroencephalography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Llorens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (4), pp.414-426. </w:t>
@@ -2051,818 +2051,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual modulation of hippocampal activity during picture naming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the cortical dynamics of word production: a review of the MEG evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dashiel Munding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Llorens</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. -Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandl.2016.05.011⟩</w:t>
+              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.441-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23273798.2015.1071857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431304v1</w:t>
+                <w:t xml:space="preserve">hal-01431324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential processing during noun phrase production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">MEG studies of word production: What next?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dashiel Munding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. -Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2015.09.002⟩</w:t>
+              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.480-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23273798.2016.1153117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432273v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEG studies of word production: What next?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Contextual modulation of hippocampal activity during picture naming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. -Xavier Alario</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. -X. Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23273798.2016.1153117⟩</w:t>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 159, pp.92-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2016.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431323v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response retrieval and motor planning during typing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sequential processing during noun phrase production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Buerki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. -Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandl.2016.05.012⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.90-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01431303v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous SEEG-MEG-EEG recordings Overcome the SEEG limited spatial sampling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Response retrieval and motor planning during typing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. -Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2016.10.013⟩</w:t>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 159, pp.74-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2016.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495235v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the cortical dynamics of word production: a review of the MEG evidence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Simultaneous SEEG-MEG-EEG recordings Overcome the SEEG limited spatial sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gavaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (4), pp.441-462. </w:t>
+              <w:t xml:space="preserve">Epilepsy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128, pp.68 - 72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23273798.2015.1071857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2016.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431324v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous recording of MEG, EEG and intracerebral EEG during visual stimulation: From feasibility to single-trial analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon-da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 99, pp.548 - 558. </w:t>
@@ -2883,1194 +2883,1194 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revealing the co-existence of written and spoken language coding neural populations in the left-ventral occipitotemporal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning to read transforms phonological into phonographic representations: Evidence from a Mismatch Negativity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deidre Bolger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A robust temporal map of speech monitoring from planning to articulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Dorokhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Baus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graph theoretical analysis reveals the adaptive role of the left ventral occipito-temporal cortex in the brain networks during speech processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie C Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of moderate prematurity on early speech perception and minimal-pair word-learning, preliminary results from a 2-year longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Danielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on infant language development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lisboa Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring cortical and subcortical brain responses to CV syllables in newborns and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Danielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Mismatch Negativity Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Salamanca (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of moderate prematurity on early speech perception and language acquisition in infants, a longitudinal planned study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Danielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Rozalen</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the Neurobiology of Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Marseille, France. </w:t>
+              <w:t xml:space="preserve">Auditory Development Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434388v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of moderate prematurity on early speech perception and language acquisition in infants, a longitudinal planned study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Danielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Desnous</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rozalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auditory Development Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France. </w:t>
+              <w:t xml:space="preserve">Society for the Neurobiology of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434413v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of cortical and subcortical responses to speech sounds during infancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Neurobiology of Language 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459708v1</w:t>
-              </w:r>
-[...485 lines deleted...]
-                <w:t xml:space="preserve">hal-03576260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4088,90 +4088,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Are the Promises and Challenges of Simultaneous MEG and Intracranial Recordings?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mosher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarang Dalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nikolai Axmacher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intracranial EEG. A Guide for Cognitive Neuroscientist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.199-216, 2023, Studies in Neuroscience, Psychology and Behavioral Economics, 978-3-031-20909-3. </w:t>
@@ -4280,64 +4280,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
@@ -4405,64 +4405,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Université Toulouse Jean Jaurès, Université de Bordeaux, Jun 2020, Saint Pierre d'Oléron, France</w:t>
@@ -4660,51 +4660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500465v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danielou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Dubarry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desnous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70418" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00524" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Fasola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sabadell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/flang.2024.1434420" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88650-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128908v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudie Walters" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun He" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Dorokhova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Baus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24056-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713056v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Li&#233;geois-Chauvel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119251" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765812v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15807" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381327v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Alario" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5749" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tadel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Avanzini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Axmacher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119438" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashiel Munding" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41376-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Zappa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.05.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Llorens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liegeois-Chauvel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01406" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797616681296" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431304v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Llorens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Alario" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2016.05.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432273v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Buerki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sadat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2015.09.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2016.1153117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2016.05.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFXWF6LT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495235v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2016.10.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2015.1071857" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495223v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Badier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon-da Fonseca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.05.055" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z47Q591J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980927v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Danielou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980948v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rozalen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459708v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831380v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deidre Bolger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831353v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04385899v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576260v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228767v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mosher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarang Dalal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20910-9_13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goujon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933479v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500465v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danielou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Dubarry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desnous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70418" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867102v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Fasola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sabadell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/flang.2024.1434420" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88650-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019396v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00524" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128908v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudie Walters" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun He" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Dorokhova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Baus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tadel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Avanzini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Axmacher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119438" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24056-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Li&#233;geois-Chauvel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119251" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765812v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15807" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381327v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Alario" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5749" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309994v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Zappa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.05.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashiel Munding" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41376-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Llorens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liegeois-Chauvel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01406" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797616681296" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2015.1071857" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2016.1153117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Llorens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Alario" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2016.05.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Buerki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sadat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2015.09.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431303v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2016.05.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFXWF6LT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2016.10.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495223v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Badier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon-da Fonseca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.05.055" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z47Q591J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831380v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deidre Bolger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04385899v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980927v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Danielou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434413v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rozalen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459708v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228767v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mosher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarang Dalal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20910-9_13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goujon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933479v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>