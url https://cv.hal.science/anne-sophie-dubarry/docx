--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1160,291 +1160,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open-source toolbox for Multi-patient Intracranial EEG Analysis (MIA)</w:t>
+                <w:t xml:space="preserve">Inter‐individual variability in dorsal stream dynamics during word production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-Sophie Dubarry</w:t>
+                <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+                <w:t xml:space="preserve">Irene Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bénar</w:t>
+                <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-Xavier Alario</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jorge Gonzalez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 257, pp.119251. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.ejn.15807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejn.15807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713056v1</w:t>
+                <w:t xml:space="preserve">hal-03765812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter‐individual variability in dorsal stream dynamics during word production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">An open-source toolbox for Multi-patient Intracranial EEG Analysis (MIA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irene Wang</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chauvel</w:t>
+                <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Gonzalez-Martinez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.ejn.15807. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 257, pp.119251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.15807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765812v2</w:t>
+                <w:t xml:space="preserve">hal-03713056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche technique: Logiciel d’analyse de données intracrâniennes (MIA)</w:t>
               </w:r>
@@ -1975,51 +1975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (4), pp.414-426. </w:t>
@@ -2155,498 +2155,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEG studies of word production: What next?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dashiel Munding</w:t>
+                <w:t xml:space="preserve">Response retrieval and motor planning during typing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. -Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23273798.2016.1153117⟩</w:t>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 159, pp.74-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2016.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431323v1</w:t>
+                <w:t xml:space="preserve">hal-01431303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual modulation of hippocampal activity during picture naming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Llorens</w:t>
+                <w:t xml:space="preserve">MEG studies of word production: What next?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dashiel Munding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. -Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandl.2016.05.011⟩</w:t>
+              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.480-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23273798.2016.1153117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431304v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential processing during noun phrase production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contextual modulation of hippocampal activity during picture naming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Buerki</w:t>
+                <w:t xml:space="preserve">A. Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmin Sadat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. -X. Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 146, pp.90-99. </w:t>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 159, pp.92-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2015.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2016.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432273v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response retrieval and motor planning during typing</w:t>
+                <w:t xml:space="preserve">Sequential processing during noun phrase production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Pinet</w:t>
+                <w:t xml:space="preserve">Audrey Buerki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Sadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. -Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandl.2016.05.012⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.90-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431303v1</w:t>
+                <w:t xml:space="preserve">hal-01432273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous SEEG-MEG-EEG recordings Overcome the SEEG limited spatial sampling</w:t>
               </w:r>
@@ -3425,583 +3425,583 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of moderate prematurity on early speech perception and minimal-pair word-learning, preliminary results from a 2-year longitudinal study</w:t>
+                <w:t xml:space="preserve">Exploring cortical and subcortical brain responses to CV syllables in newborns and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Danielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on infant language development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lisboa Portugal, Portugal</w:t>
+              <w:t xml:space="preserve">The 10th Mismatch Negativity Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Salamanca (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980927v1</w:t>
+                <w:t xml:space="preserve">hal-04980948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring cortical and subcortical brain responses to CV syllables in newborns and adults</w:t>
+                <w:t xml:space="preserve">Impact of moderate prematurity on early speech perception and minimal-pair word-learning, preliminary results from a 2-year longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Danielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Hervé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Mismatch Negativity Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Salamanca (Spain), Spain</w:t>
+              <w:t xml:space="preserve">Workshop on infant language development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisboa Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980948v1</w:t>
+                <w:t xml:space="preserve">hal-04980927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of moderate prematurity on early speech perception and language acquisition in infants, a longitudinal planned study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Danielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Hervé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Desnous</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rozalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auditory Development Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France. </w:t>
+              <w:t xml:space="preserve">Society for the Neurobiology of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434413v1</w:t>
+                <w:t xml:space="preserve">hal-04434388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of moderate prematurity on early speech perception and language acquisition in infants, a longitudinal planned study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Danielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Hervé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Rozalen</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the Neurobiology of Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Marseille, France. </w:t>
+              <w:t xml:space="preserve">Auditory Development Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434388v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of cortical and subcortical responses to speech sounds during infancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4127,51 +4127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mosher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarang Dalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nikolai Axmacher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intracranial EEG. A Guide for Cognitive Neuroscientist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.199-216, 2023, Studies in Neuroscience, Psychology and Behavioral Economics, 978-3-031-20909-3. </w:t>
@@ -4660,51 +4660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500465v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danielou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Dubarry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desnous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70418" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867102v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Fasola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sabadell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/flang.2024.1434420" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88650-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019396v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00524" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128908v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudie Walters" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun He" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Dorokhova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Baus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tadel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Avanzini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Axmacher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119438" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24056-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Li&#233;geois-Chauvel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119251" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765812v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15807" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381327v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Alario" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5749" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309994v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Zappa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.05.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashiel Munding" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41376-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Llorens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liegeois-Chauvel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01406" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797616681296" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2015.1071857" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2016.1153117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Llorens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Alario" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2016.05.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Buerki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sadat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2015.09.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431303v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2016.05.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFXWF6LT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2016.10.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495223v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Badier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon-da Fonseca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.05.055" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z47Q591J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831380v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deidre Bolger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04385899v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980927v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Danielou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434413v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rozalen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459708v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228767v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mosher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarang Dalal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20910-9_13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goujon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933479v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500465v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danielou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Dubarry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desnous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70418" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867102v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Fasola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sabadell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/flang.2024.1434420" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88650-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019396v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00524" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128908v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudie Walters" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun He" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Dorokhova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Baus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tadel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Avanzini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Axmacher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119438" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24056-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765812v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Li&#233;geois-Chauvel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15807" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119251" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381327v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Alario" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5749" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309994v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Zappa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.05.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashiel Munding" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41376-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Llorens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liegeois-Chauvel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01406" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797616681296" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2015.1071857" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2016.05.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFXWF6LT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2016.1153117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431304v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Llorens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Alario" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2016.05.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432273v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Buerki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sadat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2015.09.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2016.10.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495223v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Badier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon-da Fonseca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.05.055" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z47Q591J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831380v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deidre Bolger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04385899v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980948v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Danielou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980927v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434388v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rozalen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434413v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459708v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228767v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mosher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarang Dalal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20910-9_13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goujon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933479v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>