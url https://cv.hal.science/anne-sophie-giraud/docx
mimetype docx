--- v0 (2026-03-25)
+++ v1 (2026-04-30)
@@ -437,451 +437,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Not) wanting to choose: outside agencies at work in assisted reproductive technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aux frontières de la parenté. Une réflexion sur l'usage des marges dans les études contemporaines sur la parenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Linconstant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Malmanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biomedicine &amp; Society Online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rbms.2020.09.008⟩</w:t>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/emulations.032.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033220v1</w:t>
+                <w:t xml:space="preserve">hal-02553429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux frontières de la parenté. Une réflexion sur l'usage des marges dans les études contemporaines sur la parenté</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avoir le choix (?). Les statuts de l’embryon in vitro et du fœtus mort en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32, pp.7-14. </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tracer, 50 (2), pp.403-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14428/emulations.032.01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.202.0403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553429v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoir le choix (?). Les statuts de l’embryon in vitro et du fœtus mort en France</w:t>
+                <w:t xml:space="preserve">Lectures sur le thème : Jérôme Baschet Corps et âmes : une histoire de la personne au Moyen Âge Paris, Flammarion, coll. « Au fil de l’histoire », 2016, 408 p. comptes rendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Duterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anélie Prudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Clainche - Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Tracer, 50 (2), pp.403-417. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.202.0403⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 50 (2), pp.391-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.202.0391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917696v1</w:t>
+                <w:t xml:space="preserve">hal-04596770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures sur le thème : Jérôme Baschet Corps et âmes : une histoire de la personne au Moyen Âge Paris, Flammarion, coll. « Au fil de l’histoire », 2016, 408 p. comptes rendus</w:t>
+                <w:t xml:space="preserve">(Not) wanting to choose: outside agencies at work in assisted reproductive technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50 (2), pp.391-401. </w:t>
+              <w:t xml:space="preserve">Reproductive Biomedicine &amp; Society Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Symposium: Interpreting ART in France and USA, 11, pp.89-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.202.0391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rbms.2020.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04596770v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parenté, personne et genre : pour une approche relationnelle des marges</w:t>
               </w:r>
@@ -919,51 +919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Linconstant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Aux frontières de la parenté. Un éclairage par les marges, 32, pp.91-106. </w:t>
@@ -1284,174 +1284,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'embryon humain en AMP, éléments pour une approche relationnelle</w:t>
+                <w:t xml:space="preserve">Le corps embryonnaire et fœtal dans une approche relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.011.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880993v1</w:t>
+                <w:t xml:space="preserve">hal-01881014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps embryonnaire et fœtal dans une approche relationnelle</w:t>
+                <w:t xml:space="preserve">L'embryon humain en AMP, éléments pour une approche relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches familiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rf.011.0009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01881014v1</w:t>
+                <w:t xml:space="preserve">hal-01880993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1545,96 +1545,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Driving a Ferrari on a county road”</w:t>
+                <w:t xml:space="preserve">“C’est comme conduire une Ferrari sur une route départementale”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the BSA, British Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Sociological Association, Apr 2025, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire du RT41 "Corps, techniques et société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurore Koechlin, Valérie Souffron, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307483v1</w:t>
+                <w:t xml:space="preserve">hal-05026496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir personne ?</w:t>
               </w:r>
@@ -1683,96 +1683,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“C’est comme conduire une Ferrari sur une route départementale”</w:t>
+                <w:t xml:space="preserve">Devenir personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du RT41 "Corps, techniques et société"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aurore Koechlin, Valérie Souffron, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Générativité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claudia Serban, Mar 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026496v1</w:t>
+                <w:t xml:space="preserve">hal-05003771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retours d'une enquête sur l'information génétique au sein des familles</w:t>
               </w:r>
@@ -1821,303 +1821,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir personne</w:t>
+                <w:t xml:space="preserve">Présentation de l'ouvrage : L'être anténatal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Générativité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claudia Serban, Mar 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Actualité éditoriale sur le genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Garrau, Alexandrine Nedelec et Diane Roman, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003771v1</w:t>
+                <w:t xml:space="preserve">hal-05026477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'ouvrage : L'être anténatal</w:t>
+                <w:t xml:space="preserve">“Driving a Ferrari on a county road”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité éditoriale sur le genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Garrau, Alexandrine Nedelec et Diane Roman, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Conference of the BSA, British Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Sociological Association, Apr 2025, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026477v1</w:t>
+                <w:t xml:space="preserve">hal-05307483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génétique au coeur de la famille.</w:t>
+                <w:t xml:space="preserve">Submitting a project to an ethics committee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La parenté à l'épreuve des techniques de procréation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Sophie Giraud; Léa Linconstant; Jérôme Courduriès, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Before Fieldwork. Research Projects, Ethical Reviews, and the Bureaucratization of Ethics of the Research Ethics and Methodological Challenges in Anthropology’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corinna Sabrina Guerzoni, Oct 2024, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828760v1</w:t>
+                <w:t xml:space="preserve">hal-04746300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmettre malgré tout ?</w:t>
+                <w:t xml:space="preserve">La boite de Pandore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de la génétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire êtres singuliers, êtres relationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Courduriès; Agnès Martial; Renyou Hou; Anne-Sophie Giraud, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379008v1</w:t>
+                <w:t xml:space="preserve">hal-04828754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre une information pour arrêter la transmission</w:t>
               </w:r>
@@ -2166,303 +2166,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La boite de Pandore</w:t>
+                <w:t xml:space="preserve">Concilier les contraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire êtres singuliers, êtres relationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jérôme Courduriès; Agnès Martial; Renyou Hou; Anne-Sophie Giraud, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Regards croisés sur la petite enfance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Doris Bonnet, anthropologue, IRD (UMR 196 Université Paris-Cité, IRD) Gladys Chicharro, ethnologue, Université Paris 8 (EXPERICE) Michel Christian, historien, Université de Genève Vincent Gourdon, historien, démographe, CNRS (UMR 8596 Centre Roland Mousnier) Nathalie Sage Pranchère, historienne, CNRS (UMR 7219 SPHERE), Charles-Édouard de Suremain, anthropologue, UMR 208, IRD/MNHN/CNRS (PALOC), Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828754v1</w:t>
+                <w:t xml:space="preserve">hal-04746303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submitting a project to an ethics committee</w:t>
+                <w:t xml:space="preserve">Assisted Reproductive Technologies: A Bright Future?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Before Fieldwork. Research Projects, Ethical Reviews, and the Bureaucratization of Ethics of the Research Ethics and Methodological Challenges in Anthropology’s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Corinna Sabrina Guerzoni, Oct 2024, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Making Eggs and Sperm in the Lab: 21st Century Bioethics and the Rise of New Reproductive Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noémie Merleau-Ponty; Anne Le Goff, Oct 2024, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746300v1</w:t>
+                <w:t xml:space="preserve">hal-04828744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier les contraires</w:t>
+                <w:t xml:space="preserve">La génétique au coeur de la famille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Regards croisés sur la petite enfance"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Doris Bonnet, anthropologue, IRD (UMR 196 Université Paris-Cité, IRD) Gladys Chicharro, ethnologue, Université Paris 8 (EXPERICE) Michel Christian, historien, Université de Genève Vincent Gourdon, historien, démographe, CNRS (UMR 8596 Centre Roland Mousnier) Nathalie Sage Pranchère, historienne, CNRS (UMR 7219 SPHERE), Charles-Édouard de Suremain, anthropologue, UMR 208, IRD/MNHN/CNRS (PALOC), Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">La parenté à l'épreuve des techniques de procréation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Sophie Giraud; Léa Linconstant; Jérôme Courduriès, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746303v1</w:t>
+                <w:t xml:space="preserve">hal-04828760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted Reproductive Technologies: A Bright Future?</w:t>
+                <w:t xml:space="preserve">Transmettre malgré tout ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Making Eggs and Sperm in the Lab: 21st Century Bioethics and the Rise of New Reproductive Futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Noémie Merleau-Ponty; Anne Le Goff, Oct 2024, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Assises de la génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828744v1</w:t>
+                <w:t xml:space="preserve">hal-04379008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silencing the embryos</w:t>
               </w:r>
@@ -2649,191 +2649,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire du fœtus mort un « enfant » : un processus d’humanisation à l’œuvre ?</w:t>
+                <w:t xml:space="preserve">Introduction to the panel &amp;quot;Rethinking Margins through Personhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Linconstant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Malmanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interlaboratoire d'Aix-Marseille Université (SILAAM), "Au commencement était l'enfance"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">EASA Biennal Conference “New Anthropological Horizons in and beyond Europe”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASA (European Association of Social Anthropologists, Jul 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432768v1</w:t>
+                <w:t xml:space="preserve">hal-02919021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the panel &amp;quot;Rethinking Margins through Personhood</w:t>
+                <w:t xml:space="preserve">Faire du fœtus mort un « enfant » : un processus d’humanisation à l’œuvre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Malmanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASA Biennal Conference “New Anthropological Horizons in and beyond Europe”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EASA (European Association of Social Anthropologists, Jul 2020, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Séminaire interlaboratoire d'Aix-Marseille Université (SILAAM), "Au commencement était l'enfance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919021v1</w:t>
+                <w:t xml:space="preserve">hal-03432768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mysteries of procreation. Third parties and choices in IVF</w:t>
               </w:r>
@@ -4187,103 +4187,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux frontières de la parenté [dossier thématique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Linconstant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Martin</w:t>
+                <w:t xml:space="preserve">Hélène Malmanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4666,51 +4666,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B8117AD"/>
+    <w:nsid w:val="62A493D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4897,51 +4897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-giraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1755-0493" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195258363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2025.2479673" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193964v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.232.0281" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193754v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbms.2020.09.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553429v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Linconstant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malmanche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vialle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.01" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0403" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596770v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Prudor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0391" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Encore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;rault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.08" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01899158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amar-Hoffet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbiere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Metzler-Guillemain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2018.02.030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PQRF9CR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01899171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.012.0085" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01880993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828782v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828754v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746303v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901292v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Piotrowski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sauzeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Depadt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Parent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/livre/l-etre-antenatal/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/86010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565075v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/59728" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.59728" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553457v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096773v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687246v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hernandez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04208313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490570v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687210v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11vou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00619956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-giraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1755-0493" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195258363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2025.2479673" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193964v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.232.0281" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193754v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553429v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Linconstant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malmanche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vialle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0403" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Prudor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0391" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033220v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbms.2020.09.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Encore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;rault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.08" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01899158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amar-Hoffet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbiere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Metzler-Guillemain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2018.02.030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PQRF9CR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01899171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.012.0085" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01880993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746300v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828754v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828782v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828744v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828760v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901292v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919021v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Piotrowski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sauzeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Depadt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Parent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/livre/l-etre-antenatal/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/86010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565075v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/59728" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.59728" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553457v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096773v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687246v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hernandez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04208313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490570v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687210v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11vou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00619956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>