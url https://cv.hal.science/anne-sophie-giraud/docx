--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -437,451 +437,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux frontières de la parenté. Une réflexion sur l'usage des marges dans les études contemporaines sur la parenté</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(Not) wanting to choose: outside agencies at work in assisted reproductive technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14428/emulations.032.01⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Biomedicine &amp; Society Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Symposium: Interpreting ART in France and USA, 11, pp.89-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rbms.2020.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553429v1</w:t>
+                <w:t xml:space="preserve">hal-03033220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoir le choix (?). Les statuts de l’embryon in vitro et du fœtus mort en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aux frontières de la parenté. Une réflexion sur l'usage des marges dans les études contemporaines sur la parenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Linconstant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Malmanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Tracer, 50 (2), pp.403-417. </w:t>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.7-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.202.0403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14428/emulations.032.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917696v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures sur le thème : Jérôme Baschet Corps et âmes : une histoire de la personne au Moyen Âge Paris, Flammarion, coll. « Au fil de l’histoire », 2016, 408 p. comptes rendus</w:t>
+                <w:t xml:space="preserve">Avoir le choix (?). Les statuts de l’embryon in vitro et du fœtus mort en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 50 (2), pp.391-401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.202.0391⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Tracer, 50 (2), pp.403-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.202.0403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596770v1</w:t>
+                <w:t xml:space="preserve">hal-02917696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Not) wanting to choose: outside agencies at work in assisted reproductive technology</w:t>
+                <w:t xml:space="preserve">Lectures sur le thème : Jérôme Baschet Corps et âmes : une histoire de la personne au Moyen Âge Paris, Flammarion, coll. « Au fil de l’histoire », 2016, 408 p. comptes rendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Duterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anélie Prudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Clainche - Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biomedicine &amp; Society Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Symposium: Interpreting ART in France and USA, 11, pp.89-95. </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (2), pp.391-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rbms.2020.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.202.0391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03033220v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parenté, personne et genre : pour une approche relationnelle des marges</w:t>
               </w:r>
@@ -919,51 +919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Linconstant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Aux frontières de la parenté. Un éclairage par les marges, 32, pp.91-106. </w:t>
@@ -1284,174 +1284,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps embryonnaire et fœtal dans une approche relationnelle</w:t>
+                <w:t xml:space="preserve">L'embryon humain en AMP, éléments pour une approche relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches familiales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881014v1</w:t>
+                <w:t xml:space="preserve">hal-01880993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'embryon humain en AMP, éléments pour une approche relationnelle</w:t>
+                <w:t xml:space="preserve">Le corps embryonnaire et fœtal dans une approche relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.011.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880993v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1545,165 +1545,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“C’est comme conduire une Ferrari sur une route départementale”</w:t>
+                <w:t xml:space="preserve">“Driving a Ferrari on a county road”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du RT41 "Corps, techniques et société"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aurore Koechlin, Valérie Souffron, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Conference of the BSA, British Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Sociological Association, Apr 2025, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026496v1</w:t>
+                <w:t xml:space="preserve">hal-05307483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir personne ?</w:t>
+                <w:t xml:space="preserve">Retours d'une enquête sur l'information génétique au sein des familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème édition du Colloque interdisciplinaire international « BECO, Bébé, petite Enfance en COntextes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse (FR), France</w:t>
+              <w:t xml:space="preserve">Staff de génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096567v1</w:t>
+                <w:t xml:space="preserve">hal-05003776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir personne</w:t>
               </w:r>
@@ -1752,372 +1752,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retours d'une enquête sur l'information génétique au sein des familles</w:t>
+                <w:t xml:space="preserve">“C’est comme conduire une Ferrari sur une route départementale”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Staff de génétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Séminaire du RT41 "Corps, techniques et société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurore Koechlin, Valérie Souffron, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003776v1</w:t>
+                <w:t xml:space="preserve">hal-05026496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'ouvrage : L'être anténatal</w:t>
+                <w:t xml:space="preserve">Devenir personne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité éditoriale sur le genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Garrau, Alexandrine Nedelec et Diane Roman, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème édition du Colloque interdisciplinaire international « BECO, Bébé, petite Enfance en COntextes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026477v1</w:t>
+                <w:t xml:space="preserve">hal-05096567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Driving a Ferrari on a county road”</w:t>
+                <w:t xml:space="preserve">Présentation de l'ouvrage : L'être anténatal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the BSA, British Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Sociological Association, Apr 2025, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Actualité éditoriale sur le genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Garrau, Alexandrine Nedelec et Diane Roman, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307483v1</w:t>
+                <w:t xml:space="preserve">hal-05026477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submitting a project to an ethics committee</w:t>
+                <w:t xml:space="preserve">La génétique au coeur de la famille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Before Fieldwork. Research Projects, Ethical Reviews, and the Bureaucratization of Ethics of the Research Ethics and Methodological Challenges in Anthropology’s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Corinna Sabrina Guerzoni, Oct 2024, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">La parenté à l'épreuve des techniques de procréation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Sophie Giraud; Léa Linconstant; Jérôme Courduriès, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746300v1</w:t>
+                <w:t xml:space="preserve">hal-04828760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La boite de Pandore</w:t>
+                <w:t xml:space="preserve">Transmettre malgré tout ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire êtres singuliers, êtres relationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jérôme Courduriès; Agnès Martial; Renyou Hou; Anne-Sophie Giraud, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Assises de la génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828754v1</w:t>
+                <w:t xml:space="preserve">hal-04379008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre une information pour arrêter la transmission</w:t>
               </w:r>
@@ -2166,303 +2166,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier les contraires</w:t>
+                <w:t xml:space="preserve">Submitting a project to an ethics committee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Regards croisés sur la petite enfance"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Doris Bonnet, anthropologue, IRD (UMR 196 Université Paris-Cité, IRD) Gladys Chicharro, ethnologue, Université Paris 8 (EXPERICE) Michel Christian, historien, Université de Genève Vincent Gourdon, historien, démographe, CNRS (UMR 8596 Centre Roland Mousnier) Nathalie Sage Pranchère, historienne, CNRS (UMR 7219 SPHERE), Charles-Édouard de Suremain, anthropologue, UMR 208, IRD/MNHN/CNRS (PALOC), Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Before Fieldwork. Research Projects, Ethical Reviews, and the Bureaucratization of Ethics of the Research Ethics and Methodological Challenges in Anthropology’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corinna Sabrina Guerzoni, Oct 2024, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746303v1</w:t>
+                <w:t xml:space="preserve">hal-04746300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted Reproductive Technologies: A Bright Future?</w:t>
+                <w:t xml:space="preserve">La boite de Pandore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Making Eggs and Sperm in the Lab: 21st Century Bioethics and the Rise of New Reproductive Futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Noémie Merleau-Ponty; Anne Le Goff, Oct 2024, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Séminaire êtres singuliers, êtres relationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Courduriès; Agnès Martial; Renyou Hou; Anne-Sophie Giraud, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828744v1</w:t>
+                <w:t xml:space="preserve">hal-04828754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génétique au coeur de la famille.</w:t>
+                <w:t xml:space="preserve">Concilier les contraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La parenté à l'épreuve des techniques de procréation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Sophie Giraud; Léa Linconstant; Jérôme Courduriès, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Regards croisés sur la petite enfance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Doris Bonnet, anthropologue, IRD (UMR 196 Université Paris-Cité, IRD) Gladys Chicharro, ethnologue, Université Paris 8 (EXPERICE) Michel Christian, historien, Université de Genève Vincent Gourdon, historien, démographe, CNRS (UMR 8596 Centre Roland Mousnier) Nathalie Sage Pranchère, historienne, CNRS (UMR 7219 SPHERE), Charles-Édouard de Suremain, anthropologue, UMR 208, IRD/MNHN/CNRS (PALOC), Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828760v1</w:t>
+                <w:t xml:space="preserve">hal-04746303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmettre malgré tout ?</w:t>
+                <w:t xml:space="preserve">Assisted Reproductive Technologies: A Bright Future?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de la génétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Making Eggs and Sperm in the Lab: 21st Century Bioethics and the Rise of New Reproductive Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noémie Merleau-Ponty; Anne Le Goff, Oct 2024, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379008v1</w:t>
+                <w:t xml:space="preserve">hal-04828744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silencing the embryos</w:t>
               </w:r>
@@ -2649,191 +2649,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the panel &amp;quot;Rethinking Margins through Personhood</w:t>
+                <w:t xml:space="preserve">Faire du fœtus mort un « enfant » : un processus d’humanisation à l’œuvre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Malmanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASA Biennal Conference “New Anthropological Horizons in and beyond Europe”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EASA (European Association of Social Anthropologists, Jul 2020, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Séminaire interlaboratoire d'Aix-Marseille Université (SILAAM), "Au commencement était l'enfance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919021v1</w:t>
+                <w:t xml:space="preserve">hal-03432768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire du fœtus mort un « enfant » : un processus d’humanisation à l’œuvre ?</w:t>
+                <w:t xml:space="preserve">Introduction to the panel &amp;quot;Rethinking Margins through Personhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Linconstant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Malmanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interlaboratoire d'Aix-Marseille Université (SILAAM), "Au commencement était l'enfance"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">EASA Biennal Conference “New Anthropological Horizons in and beyond Europe”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASA (European Association of Social Anthropologists, Jul 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432768v1</w:t>
+                <w:t xml:space="preserve">hal-02919021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mysteries of procreation. Third parties and choices in IVF</w:t>
               </w:r>
@@ -4187,103 +4187,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux frontières de la parenté [dossier thématique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Linconstant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Malmanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4666,51 +4666,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62A493D3"/>
+    <w:nsid w:val="D8F0C006"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4897,51 +4897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-giraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1755-0493" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195258363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2025.2479673" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193964v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.232.0281" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193754v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553429v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Linconstant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malmanche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vialle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0403" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Prudor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0391" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033220v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbms.2020.09.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Encore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;rault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.08" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01899158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amar-Hoffet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbiere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Metzler-Guillemain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2018.02.030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PQRF9CR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01899171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.012.0085" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01880993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746300v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828754v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828782v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828744v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828760v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901292v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919021v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Piotrowski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sauzeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Depadt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Parent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/livre/l-etre-antenatal/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/86010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565075v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/59728" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.59728" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553457v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096773v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687246v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hernandez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04208313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490570v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687210v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11vou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00619956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-giraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1755-0493" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195258363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2025.2479673" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193964v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.232.0281" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193754v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbms.2020.09.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553429v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Linconstant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malmanche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vialle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.01" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0403" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596770v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Prudor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0391" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Encore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;rault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.08" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01899158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amar-Hoffet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbiere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Metzler-Guillemain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2018.02.030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PQRF9CR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01899171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.012.0085" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01880993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828782v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746303v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901292v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Piotrowski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sauzeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Depadt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Parent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/livre/l-etre-antenatal/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/86010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565075v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/59728" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.59728" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553457v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096773v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687246v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hernandez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04208313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490570v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687210v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11vou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00619956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>