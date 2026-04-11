--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -313,51 +313,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.54-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
@@ -1968,234 +1968,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression profiling of new germline markers suggests successive waves of different spermatogonial stem cell subpopulations during rainbow trout ontogenesis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrôle de la maturation sexuelle et de la croissance d’animaux triploïdes greffés avec des cellules germinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
+              <w:t xml:space="preserve">2. Journées des Installations Expérimentales LPGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594588v1</w:t>
+                <w:t xml:space="preserve">hal-01605272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la maturation sexuelle et de la croissance d’animaux triploïdes greffés avec des cellules germinales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression profiling of new germline markers suggests successive waves of different spermatogonial stem cell subpopulations during rainbow trout ontogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées des Installations Expérimentales LPGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605272v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a germ stem cell transplantation procedure for the regeneration of isogenic trout lines</w:t>
               </w:r>
@@ -3773,527 +3773,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La greffe des cellules souches germinales permet la production de populations monosexes chez les salmonidés</w:t>
+                <w:t xml:space="preserve">Towards improving the practicability of germ stem cell grafting in commercial salmonids farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Trempont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">Francine Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.119-120, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738327v1</w:t>
+                <w:t xml:space="preserve">hal-02282235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une procédure de production de populations monosexes femelles chez les salmonidés sans utilisation d’hormone exogène</w:t>
+                <w:t xml:space="preserve">La greffe des cellules souches germinales permet la production de populations monosexes chez les salmonidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Trempont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Krieg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Bideau</w:t>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184267v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régénération de lignées de truite par transplantation de cellules souches germinales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’une procédure de production de populations monosexes femelles chez les salmonidés sans utilisation d’hormone exogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Trempont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Terrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duret</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737370v1</w:t>
+                <w:t xml:space="preserve">hal-02184267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improving the practicability of germ stem cell grafting in commercial salmonids farms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régénération de lignées de truite par transplantation de cellules souches germinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Bideau</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.119-120, 2019</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282235v1</w:t>
+                <w:t xml:space="preserve">hal-02737370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling during rainbow trout ontogenesis reveals successive changes gated in teleosts in germ stem cell molecular signature and regulatory pathways</w:t>
               </w:r>
@@ -4542,90 +4542,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germ stem cell transplantation procedure for the regeneration of isogenic trout lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. , 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
@@ -5293,51 +5293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6537,51 +6537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art07" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bella&#239;che" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-018-0547-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22509" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J418NQJ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119834" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00920501v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.107706" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00825763v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lardenois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053302" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ricordel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-546" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trempont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837859v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594588v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607605v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801459v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Mikolajczyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Chyb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Kuzminski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dobosz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caraty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449787v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Vizziano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738327v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184267v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737370v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282235v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771814v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812825v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740720v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G&#972;mez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bl&#940;zquez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crespo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747119v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mah&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bennouioua" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella Alvarado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645932v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Blasquez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Crespo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zanuy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art07" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bella&#239;che" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-018-0547-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22509" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J418NQJ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119834" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00920501v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.107706" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00825763v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lardenois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053302" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ricordel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-546" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trempont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837859v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607605v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801459v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Mikolajczyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Chyb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Kuzminski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dobosz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caraty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449787v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Vizziano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184267v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737370v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771814v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812825v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740720v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G&#972;mez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bl&#940;zquez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crespo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747119v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mah&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bennouioua" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella Alvarado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645932v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Blasquez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Crespo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zanuy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>