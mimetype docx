--- v1 (2026-04-11)
+++ v2 (2026-05-10)
@@ -3133,51 +3133,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KISS/GPR54, un système régulateur de la puberté et de la reproduction chez les poissons ?</w:t>
+                <w:t xml:space="preserve">Presence of a GPR54 –like but no agonistic effect of mammalian kisspeptids in trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
@@ -3191,118 +3191,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Caraty</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751053v1</w:t>
+                <w:t xml:space="preserve">hal-00449787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of a GPR54 –like but no agonistic effect of mammalian kisspeptids in trout</w:t>
+                <w:t xml:space="preserve">KISS/GPR54, un système régulateur de la puberté et de la reproduction chez les poissons ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
@@ -3316,94 +3316,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Caraty</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449787v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux nouveaux membres de la superfamille des tgfβ sont exprimés très préférentiellement dans la gonade mâle de truite et sont différentiellement exprimés au cours de la différenciation sexuelle et la spermatogenèse</w:t>
               </w:r>
@@ -3773,527 +3773,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improving the practicability of germ stem cell grafting in commercial salmonids farms</w:t>
+                <w:t xml:space="preserve">La greffe des cellules souches germinales permet la production de populations monosexes chez les salmonidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Trempont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Krieg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Bideau</w:t>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.119-120, 2019</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282235v1</w:t>
+                <w:t xml:space="preserve">hal-02738327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La greffe des cellules souches germinales permet la production de populations monosexes chez les salmonidés</w:t>
+                <w:t xml:space="preserve">Développement d’une procédure de production de populations monosexes femelles chez les salmonidés sans utilisation d’hormone exogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Trempont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Terrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">Francine Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738327v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une procédure de production de populations monosexes femelles chez les salmonidés sans utilisation d’hormone exogène</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régénération de lignées de truite par transplantation de cellules souches germinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Bideau</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184267v1</w:t>
+                <w:t xml:space="preserve">hal-02737370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régénération de lignées de truite par transplantation de cellules souches germinales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards improving the practicability of germ stem cell grafting in commercial salmonids farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Trempont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Terrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duret</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
+              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.119-120, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737370v1</w:t>
+                <w:t xml:space="preserve">hal-02282235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling during rainbow trout ontogenesis reveals successive changes gated in teleosts in germ stem cell molecular signature and regulatory pathways</w:t>
               </w:r>
@@ -4542,51 +4542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germ stem cell transplantation procedure for the regeneration of isogenic trout lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5293,51 +5293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5578,51 +5578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France. </w:t>
@@ -6537,51 +6537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art07" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bella&#239;che" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-018-0547-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22509" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J418NQJ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119834" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00920501v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.107706" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00825763v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lardenois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053302" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ricordel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-546" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trempont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837859v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607605v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801459v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Mikolajczyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Chyb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Kuzminski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dobosz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caraty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449787v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Vizziano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184267v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737370v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771814v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812825v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740720v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G&#972;mez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bl&#940;zquez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crespo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747119v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mah&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bennouioua" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella Alvarado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645932v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Blasquez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Crespo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zanuy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art07" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bella&#239;che" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-018-0547-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22509" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J418NQJ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119834" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00920501v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.107706" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00825763v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lardenois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053302" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ricordel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-546" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trempont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837859v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607605v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801459v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Mikolajczyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Chyb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Kuzminski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dobosz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caraty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Vizziano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738327v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184267v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737370v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282235v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771814v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812825v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740720v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G&#972;mez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bl&#940;zquez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crespo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747119v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mah&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bennouioua" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella Alvarado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645932v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Blasquez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Crespo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zanuy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>