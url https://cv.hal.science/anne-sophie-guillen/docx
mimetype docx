--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -857,209 +857,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour la subjectivité du malade dans la pratique médicale ?</w:t>
+                <w:t xml:space="preserve">Présentation d’ouvrages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Guillen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (2), pp.65-70. </w:t>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 102 (2), pp.297-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2020.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cm.102.0297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203386v1</w:t>
+                <w:t xml:space="preserve">hal-04428179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d’ouvrages</w:t>
+                <w:t xml:space="preserve">Quelle place pour la subjectivité du malade dans la pratique médicale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 102 (2), pp.297-304. </w:t>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), pp.65-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cm.102.0297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2020.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428179v1</w:t>
+                <w:t xml:space="preserve">hal-04203386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symptôme et sinthome. 8e partie. Lacan, 1960-1963</w:t>
               </w:r>
@@ -1558,243 +1558,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symptôme et sinthome. 6e partie. Lacan, 1955-1957</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élever l’impuissance à l’impossible : l’acte de création du compositeur Arnold Schoenberg (1874-1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Askofaré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychanalyse Yetu</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 97 (1), pp.135-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.097.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428781v1</w:t>
+                <w:t xml:space="preserve">hal-04399660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élever l’impuissance à l’impossible : l’acte de création du compositeur Arnold Schoenberg (1874-1951)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symptôme et sinthome. 6e partie. Lacan, 1955-1957</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lateule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Petros Sakellariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychanalyse Yetu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42, pp.167-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cm.097.0135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04399660v1</w:t>
+                <w:t xml:space="preserve">hal-04428781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symptôme et sinthome 5e partie. Lacan, 1936-1955</w:t>
               </w:r>
@@ -2346,51 +2346,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DB2C1F3"/>
+    <w:nsid w:val="60437327"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2577,51 +2577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-guillen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8215-2520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199710775" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grieco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guillen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guillen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Combres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2023.04.009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.058.0311" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428225v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428878v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lateule" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Petros Sakellariou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Sauret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.2021v24n2p446.11" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399688v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.2020v23n1p121.8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2020.03.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.102.0297" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428832v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Etcheverry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.055.0363" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399653v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fp.038.0262" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428801v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psy.043.0113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ducombs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.08.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Askofar&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.097.0135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428908v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428195v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.090.0169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428927v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01502439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU20044" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-guillen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8215-2520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199710775" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grieco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guillen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guillen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Combres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2023.04.009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.058.0311" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428225v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428878v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lateule" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Petros Sakellariou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Sauret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.2021v24n2p446.11" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399688v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.2020v23n1p121.8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428179v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.102.0297" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2020.03.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428832v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Etcheverry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.055.0363" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399653v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fp.038.0262" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428801v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psy.043.0113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ducombs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.08.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Askofar&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.097.0135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428781v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428908v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428195v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.090.0169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428927v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01502439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU20044" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>