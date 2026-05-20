--- v1 (2026-04-08)
+++ v2 (2026-05-20)
@@ -576,490 +576,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'acte de création à l‘acte révolutionnaire: le cas Schoenberg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symptôme et sinthome, 9e partie. Lacan, 1964-1967</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Guillen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lateule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Petros Sakellariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jean Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Latinoamericana de Psicopatologia Fundamental</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychanalyse Yetu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47, pp.119-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399679v1</w:t>
+                <w:t xml:space="preserve">hal-04428863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symptôme et sinthome, 9e partie. Lacan, 1964-1967</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'acte de création à l‘acte révolutionnaire: le cas Schoenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Guillen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychanalyse Yetu</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Latinoamericana de Psicopatologia Fundamental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (2), pp.446-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1415-4714.2021v24n2p446.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428863v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mystère de la création éclairé par le compositeur Arnold Schoenberg (1874-1951)</w:t>
+                <w:t xml:space="preserve">Quelle place pour la subjectivité du malade dans la pratique médicale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Latinoamericana de Psicopatologia Fundamental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (1), pp.121-134. </w:t>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), pp.65-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/1415-4714.2020v23n1p121.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2020.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399688v1</w:t>
+                <w:t xml:space="preserve">hal-04203386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d’ouvrages</w:t>
+                <w:t xml:space="preserve">Le mystère de la création éclairé par le compositeur Arnold Schoenberg (1874-1951)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 102 (2), pp.297-304. </w:t>
+              <w:t xml:space="preserve">Revista Latinoamericana de Psicopatologia Fundamental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (1), pp.121-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cm.102.0297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/1415-4714.2020v23n1p121.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428179v1</w:t>
+                <w:t xml:space="preserve">hal-04399688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour la subjectivité du malade dans la pratique médicale ?</w:t>
+                <w:t xml:space="preserve">Présentation d’ouvrages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Guillen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (2), pp.65-70. </w:t>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 102 (2), pp.297-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2020.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cm.102.0297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203386v1</w:t>
+                <w:t xml:space="preserve">hal-04428179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symptôme et sinthome. 8e partie. Lacan, 1960-1963</w:t>
               </w:r>
@@ -1480,321 +1480,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la diversité épistémologique en psychiatrie. À propos de… « Essais d’épistémologie pour la psychiatrie de demain » sous la direction d’Abel Guillen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Symptôme et sinthome. 6e partie. Lacan, 1955-1957</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lateule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Petros Sakellariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychanalyse Yetu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42, pp.167-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428187v1</w:t>
+                <w:t xml:space="preserve">hal-04428781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élever l’impuissance à l’impossible : l’acte de création du compositeur Arnold Schoenberg (1874-1951)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sidi Askofaré</w:t>
+                <w:t xml:space="preserve">Penser la diversité épistémologique en psychiatrie. À propos de… « Essais d’épistémologie pour la psychiatrie de demain » sous la direction d’Abel Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Ducombs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cm.097.0135⟩</w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (2), pp.387-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2017.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399660v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symptôme et sinthome. 6e partie. Lacan, 1955-1957</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élever l’impuissance à l’impossible : l’acte de création du compositeur Arnold Schoenberg (1874-1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Askofaré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychanalyse Yetu</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 97 (1), pp.135-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.097.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428781v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symptôme et sinthome 5e partie. Lacan, 1936-1955</w:t>
               </w:r>
@@ -1905,51 +1905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque l'œuvre fait lien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Ducombs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, n° 90 (2), pp.169-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2185,51 +2185,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acte de création et acte psychanalytique : traversée de l'oeuvre du compositeur Arnold Schoenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Ducombs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Toulouse le Mirail - Toulouse II, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016TOU20044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2346,51 +2346,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60437327"/>
+    <w:nsid w:val="454F036C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2577,51 +2577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-guillen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8215-2520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199710775" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grieco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guillen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guillen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Combres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2023.04.009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.058.0311" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428225v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428878v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lateule" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Petros Sakellariou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Sauret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.2021v24n2p446.11" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399688v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.2020v23n1p121.8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428179v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.102.0297" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2020.03.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428832v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Etcheverry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.055.0363" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399653v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fp.038.0262" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428801v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psy.043.0113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ducombs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.08.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Askofar&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.097.0135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428781v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428908v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428195v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.090.0169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428927v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01502439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU20044" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-guillen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8215-2520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199710775" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grieco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guillen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guillen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Combres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2023.04.009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.058.0311" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428225v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428878v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lateule" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Petros Sakellariou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Sauret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.2021v24n2p446.11" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203386v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2020.03.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.2020v23n1p121.8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.102.0297" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428832v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Etcheverry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.055.0363" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399653v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fp.038.0262" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428801v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psy.043.0113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428187v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ducombs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.08.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Askofar&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.097.0135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428908v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428195v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.090.0169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428927v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01502439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU20044" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>