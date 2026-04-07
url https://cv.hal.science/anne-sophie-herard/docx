--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1019,563 +1019,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03872742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced and stable feature sets selection with random forest for neurons segmentation in histological images of macaque brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhenzhen You</w:t>
+                <w:t xml:space="preserve">THY-Tau22 mouse model accumulates more tauopathy at late stage of the disease in response to microglia deactivation through TREM2 deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vautheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennaëlle Aurégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Joséphine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-02344-6⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155, pp.105398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487752v1</w:t>
+                <w:t xml:space="preserve">inserm-03366724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal tau species transfer to astrocytes and induce their loss according to tau aggregation state</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwénaelle Aurégan</w:t>
+                <w:t xml:space="preserve">Transmission of amyloid-beta and tau pathologies is associated with cognitive impairments in a primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Boluda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabiha Eddarkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awab011⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-021-01266-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03385148v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03388548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of amyloid-beta and tau pathologies is associated with cognitive impairments in a primate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabiha Eddarkaoui</w:t>
+                <w:t xml:space="preserve">Reduced and stable feature sets selection with random forest for neurons segmentation in histological images of macaque brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua J. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhen You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-021-01266-8⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-02344-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03388548v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THY-Tau22 mouse model accumulates more tauopathy at late stage of the disease in response to microglia deactivation through TREM2 deficiency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwennaëlle Aurégan</w:t>
+                <w:t xml:space="preserve">Neuronal tau species transfer to astrocytes and induce their loss according to tau aggregation state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasie Maté de Gérando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie D’orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Joséphine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Hérard</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaelle Aurégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 155, pp.105398. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), pp.1167-1182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awab011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03366724v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03385148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence that emerging pinnatoxin-G, a contaminant of shellfish, reaches the brain and crosses the placental barrier</w:t>
               </w:r>
@@ -1689,295 +1689,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of amyloid-β deposits from serially transmitted, histologically silent, Aβ seeds issued from human brains</w:t>
+                <w:t xml:space="preserve">Complex roles for reactive astrocytes in the triple transgenic mouse model of Alzheimer disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+                <w:t xml:space="preserve">Océane Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Ceyzériat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saint-Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Petit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Susana Boluda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-020-01081-7⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 90, pp.135-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2020.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052986v1</w:t>
+                <w:t xml:space="preserve">cea-03023752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex roles for reactive astrocytes in the triple transgenic mouse model of Alzheimer disease.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induction of amyloid-β deposits from serially transmitted, histologically silent, Aβ seeds issued from human brains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Ceyzériat</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Saint-Georges</w:t>
+                <w:t xml:space="preserve">Charlotte Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Cambon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Petit</w:t>
+                <w:t xml:space="preserve">Martine Guillermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Boluda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 90, pp.135-146. </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2020.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40478-020-01081-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03023752v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairment of Glycolysis-Derived l-Serine Production in Astrocytes Contributes to Cognitive Deficits in Alzheimer’s Disease</w:t>
               </w:r>
@@ -2091,351 +2091,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989009v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Individualization of Size-Varying and Touching Neurons in Macaque Cerebral Microscopic Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhenzhen You</w:t>
+                <w:t xml:space="preserve">Encephalopathy induced by Alzheimer brain inoculation in a non-human primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaël Balbastre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pauline Gipchtein</w:t>
+                <w:t xml:space="preserve">James E Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (3), pp.503-517.e8. </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnana.2019.00098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40478-019-0771-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425168v1</w:t>
+                <w:t xml:space="preserve">hal-02391937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encephalopathy induced by Alzheimer brain inoculation in a non-human primate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+                <w:t xml:space="preserve">Automated Individualization of Size-Varying and Touching Neurons in Macaque Cerebral Microscopic Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhen You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James E Koch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Petit</w:t>
+                <w:t xml:space="preserve">Yaël Balbastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gipchtein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (3), pp.503-517.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-019-0771-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnana.2019.00098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391937v1</w:t>
+                <w:t xml:space="preserve">hal-04425168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of simplified methods for quantification of [ 18 F]-DPA-714 using 3D whole-brain TSPO immunohistochemistry in a non-human primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Balbastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2499,64 +2499,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Amyloid Is Associated with White Matter and Subcortical Alterations and Is Modulated by Age and Seasonal Rhythms in Mouse Lemur Primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Hanss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2642,51 +2642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2802,51 +2802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16, pp.37-42. </w:t>
@@ -2884,51 +2884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiating tangle formation reduces acute toxicity of soluble tau species in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie D’orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Auregan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3070,51 +3070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 162, pp.306-321. </w:t>
@@ -3204,51 +3204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Worbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 146, pp.1025 - 1037. </w:t>
@@ -3312,51 +3312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu D. Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3433,51 +3433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput 3D whole-brain quantitative histopathology in rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3701,51 +3701,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired brain energy metabolism in the BACHD mouse model of Huntington's disease: critical role of astrocyte-neuron interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Boussicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Calingasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3816,295 +3816,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased regional cerebral glucose uptake in an APP/PS1 model of Alzheimer's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactive Astrocytes Overexpress TSPO and Are Detected by TSPO Positron Emission Tomography Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guillermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Poisnel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Andreas Volk</w:t>
+                <w:t xml:space="preserve">Marion Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.09.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (32), pp.10809-10818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1487-12.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155726v1</w:t>
+                <w:t xml:space="preserve">hal-02110993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Astrocytes Overexpress TSPO and Are Detected by TSPO Positron Emission Tomography Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Increased regional cerebral glucose uptake in an APP/PS1 model of Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Poisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Petit</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine El Tannir El Tayara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Delahaye</w:t>
+                <w:t xml:space="preserve">Andreas Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32 (32), pp.10809-10818. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (9), pp.1995-2005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1487-12.2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110993v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combination of atlas-based and voxel-wise approaches to analyze metabolic changes in autoradiographic data from Alzheimer's mice</w:t>
               </w:r>
@@ -4249,51 +4249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection by voxel-wise statistical analysis of significant changes in regional cerebral glucose uptake in an APP/PS1 transgenic mouse model of Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4664,64 +4664,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guillermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Demphel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4797,51 +4797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative validation of voxel-wise statistical analyses of autoradiographic rat brain volumes: Application to unilateral visual stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4956,51 +4956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien C. Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5223,51 +5223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Astrocyte—Neuron Lactate Shuttle: A Debated but still Valuable Hypothesis for Brain Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bonvento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Voutsinos-Porche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5314,51 +5314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreased metabolic response to visual stimulation in the superior colliculus of mice lacking the glial glutamate transporter GLT-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6147,51 +6147,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated cell individualization and counting in cerebral microscopic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenzhen You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6320,51 +6320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Balbastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6419,51 +6419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated indexation of metabolic changes in Alzheimer's mice using a voxel-wise approach combined to an MRI-based 3D digital atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6572,51 +6572,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular morphometric analysis: from microscopic scale to whole mouse brains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenzhen You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6624,51 +6624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Balbastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23ème Colloque Médecine et Recherche en Neurosciences de la Fondation IPSEN: "Micro-, meso- and macrodynamics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France. </w:t>
@@ -6860,90 +6860,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex roles for reactive astrocytes in the triple transgenic mouse model of Alzheimer disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Ceyzériat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saint-Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7068,51 +7068,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50D87C78"/>
+    <w:nsid w:val="C7C6E7FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7299,51 +7299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-herard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8260-9618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125839" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-5838-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04428152v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Piluso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souedet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie H&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clouchoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1230814" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270472v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina C&#233;lestine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquier-Sarlin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Borel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-023-01559-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Abjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Riquelme-Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gipchtein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312700v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duwat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;al" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vautheny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Aur&#233;gan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jos&#233;phine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2023.106116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Boluda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Eddarkaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01410-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03872742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068/6550082" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouvier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J. Levy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen You" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02344-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03385148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Mat&#233; de G&#233;rando" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#8217;orange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Augustin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Aur&#233;gan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03388548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01266-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105398" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285879v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Servent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bernes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Simasotchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148125" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guillermier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-020-01081-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03023752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Guillemaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ceyz&#233;riat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saint-Georges" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cambon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.02.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989009v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Douce" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maugard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J&#233;go" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425168v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Balbastre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2019.00098" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391937v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Koch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0771-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04428124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja van Camp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lavisse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X19859034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Hanss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2018.00035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vandenberghe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ayral" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Letronne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00754" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155748v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Balbastre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.11.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074052v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Auregan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Cheramy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gaudin-Gu&#233;rif" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lieger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx342" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.09.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01752223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Worbe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chaigneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.10.039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D. Santin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pradier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00055" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmahdi Sadouni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20958" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155738v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Laumet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapuis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Demiautte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2016.06.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Boussicault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Calingasan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2014.110" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155726v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poisnel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine El Tannir El Tayara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourrin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Volk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.09.026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110993v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delahaye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1487-12.2012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155725v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebenberg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Herard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhenain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hantraye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delzescaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.04.059" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7J84M6D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155709v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delatour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonvento" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.074" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155689v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaumeil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillermier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brouillet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumezbeur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806516106" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978589v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Jarraya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scott Ralph" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3000130" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155680v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Demphel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.21168" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2XXZX9LT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155677v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.11.054" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC1MHQ13-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155676v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Dauguet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600470" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155634v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. H&#233;rard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Besret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauguet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2005.10.020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9ZVXL5B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155604v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Voutsinos-Porche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600127" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Escartin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohichi Tanaka" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04346.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HS9XVGXH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155568v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Dam-Hieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Liu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tadi&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/micr.1041" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6XS9KLGF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155586v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dam Hieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a S Bonnard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisset" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Genty" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-3944(00)00257-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSRMCQMZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02134831v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Sayah-Jeanne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Ischenko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zhakhov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontaine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1999.0722426.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155547v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bodjarian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Langlois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Bonnard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Boisset" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/(sici)1097-4547(19980315)51:6%3C723::aid-jnr6%3E3.0.co;2-d" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02134696v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0162-3109(97)00073-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCTB0X7R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539966v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532988" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155732v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155722v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5628043" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539989v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-28802-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03443773v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abjean" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben Haim" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riquelme-Perez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gipchtein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derbois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02392438v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-herard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8260-9618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125839" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-5838-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04428152v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Piluso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souedet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie H&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clouchoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1230814" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270472v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina C&#233;lestine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquier-Sarlin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Borel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-023-01559-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Abjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Riquelme-Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gipchtein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312700v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duwat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;al" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vautheny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Aur&#233;gan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jos&#233;phine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2023.106116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Boluda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Eddarkaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01410-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03872742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068/6550082" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105398" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03388548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01266-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouvier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J. Levy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen You" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02344-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03385148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Mat&#233; de G&#233;rando" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#8217;orange" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Augustin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Aur&#233;gan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285879v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Servent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bernes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Simasotchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148125" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03023752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Guillemaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ceyz&#233;riat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saint-Georges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cambon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.02.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guillermier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-020-01081-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989009v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Douce" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maugard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J&#233;go" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Koch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0771-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425168v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Balbastre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2019.00098" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04428124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja van Camp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lavisse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X19859034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Hanss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2018.00035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vandenberghe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ayral" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Letronne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00754" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155748v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Balbastre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.11.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074052v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Auregan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Cheramy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gaudin-Gu&#233;rif" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lieger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx342" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.09.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01752223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Worbe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chaigneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.10.039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D. Santin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pradier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00055" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmahdi Sadouni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20958" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155738v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Laumet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapuis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Demiautte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2016.06.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Boussicault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Calingasan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2014.110" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110993v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delahaye" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1487-12.2012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poisnel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine El Tannir El Tayara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Volk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.09.026" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155725v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebenberg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Herard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhenain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hantraye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delzescaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.04.059" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7J84M6D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155709v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delatour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonvento" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.074" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155689v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaumeil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillermier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brouillet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumezbeur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806516106" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978589v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Jarraya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scott Ralph" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3000130" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155680v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Demphel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.21168" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2XXZX9LT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155677v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.11.054" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC1MHQ13-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155676v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Dauguet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600470" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155634v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. H&#233;rard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Besret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauguet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2005.10.020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9ZVXL5B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155604v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Voutsinos-Porche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600127" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Escartin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohichi Tanaka" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04346.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HS9XVGXH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155568v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Dam-Hieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Liu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tadi&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/micr.1041" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6XS9KLGF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155586v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dam Hieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a S Bonnard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisset" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Genty" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-3944(00)00257-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSRMCQMZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02134831v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Sayah-Jeanne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Ischenko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zhakhov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontaine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1999.0722426.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155547v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bodjarian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Langlois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Bonnard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Boisset" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/(sici)1097-4547(19980315)51:6%3C723::aid-jnr6%3E3.0.co;2-d" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02134696v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0162-3109(97)00073-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCTB0X7R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539966v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532988" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155732v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155722v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5628043" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539989v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-28802-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03443773v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abjean" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben Haim" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riquelme-Perez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gipchtein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derbois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02392438v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>