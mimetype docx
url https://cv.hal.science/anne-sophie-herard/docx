--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -1019,563 +1019,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03872742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THY-Tau22 mouse model accumulates more tauopathy at late stage of the disease in response to microglia deactivation through TREM2 deficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Hérard</w:t>
+                <w:t xml:space="preserve">Reduced and stable feature sets selection with random forest for neurons segmentation in histological images of macaque brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua J. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhen You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105398⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-02344-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03366724v1</w:t>
+                <w:t xml:space="preserve">hal-03487752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of amyloid-beta and tau pathologies is associated with cognitive impairments in a primate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabiha Eddarkaoui</w:t>
+                <w:t xml:space="preserve">Neuronal tau species transfer to astrocytes and induce their loss according to tau aggregation state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasie Maté de Gérando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie D’orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Joséphine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaelle Aurégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-021-01266-8⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), pp.1167-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awab011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03388548v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03385148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced and stable feature sets selection with random forest for neurons segmentation in histological images of macaque brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhenzhen You</w:t>
+                <w:t xml:space="preserve">Transmission of amyloid-beta and tau pathologies is associated with cognitive impairments in a primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Boluda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabiha Eddarkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-02344-6⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-021-01266-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487752v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03388548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal tau species transfer to astrocytes and induce their loss according to tau aggregation state</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emma Augustin</w:t>
+                <w:t xml:space="preserve">THY-Tau22 mouse model accumulates more tauopathy at late stage of the disease in response to microglia deactivation through TREM2 deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vautheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennaëlle Aurégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Joséphine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwénaelle Aurégan</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (4), pp.1167-1182. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155, pp.105398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awab011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03385148v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03366724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence that emerging pinnatoxin-G, a contaminant of shellfish, reaches the brain and crosses the placental barrier</w:t>
               </w:r>
@@ -1689,295 +1689,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex roles for reactive astrocytes in the triple transgenic mouse model of Alzheimer disease.</w:t>
+                <w:t xml:space="preserve">Induction of amyloid-β deposits from serially transmitted, histologically silent, Aβ seeds issued from human brains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Guillemaud</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Ceyzériat</w:t>
+                <w:t xml:space="preserve">Charlotte Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Saint-Georges</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fanny Petit</w:t>
+                <w:t xml:space="preserve">Martine Guillermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Boluda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2020.02.010⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-020-01081-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03023752v1</w:t>
+                <w:t xml:space="preserve">hal-03052986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of amyloid-β deposits from serially transmitted, histologically silent, Aβ seeds issued from human brains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex roles for reactive astrocytes in the triple transgenic mouse model of Alzheimer disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+                <w:t xml:space="preserve">Kelly Ceyzériat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saint-Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Petit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Susana Boluda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 90, pp.135-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-020-01081-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2020.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052986v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03023752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairment of Glycolysis-Derived l-Serine Production in Astrocytes Contributes to Cognitive Deficits in Alzheimer’s Disease</w:t>
               </w:r>
@@ -2091,351 +2091,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989009v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encephalopathy induced by Alzheimer brain inoculation in a non-human primate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+                <w:t xml:space="preserve">Automated Individualization of Size-Varying and Touching Neurons in Macaque Cerebral Microscopic Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhen You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James E Koch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Petit</w:t>
+                <w:t xml:space="preserve">Yaël Balbastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gipchtein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (3), pp.503-517.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-019-0771-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnana.2019.00098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391937v1</w:t>
+                <w:t xml:space="preserve">hal-04425168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Individualization of Size-Varying and Touching Neurons in Macaque Cerebral Microscopic Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhenzhen You</w:t>
+                <w:t xml:space="preserve">Encephalopathy induced by Alzheimer brain inoculation in a non-human primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaël Balbastre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pauline Gipchtein</w:t>
+                <w:t xml:space="preserve">James E Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (3), pp.503-517.e8. </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnana.2019.00098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40478-019-0771-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425168v1</w:t>
+                <w:t xml:space="preserve">hal-02391937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of simplified methods for quantification of [ 18 F]-DPA-714 using 3D whole-brain TSPO immunohistochemistry in a non-human primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Balbastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2499,64 +2499,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Amyloid Is Associated with White Matter and Subcortical Alterations and Is Modulated by Age and Seasonal Rhythms in Mouse Lemur Primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Hanss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2642,51 +2642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2802,51 +2802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16, pp.37-42. </w:t>
@@ -2884,51 +2884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiating tangle formation reduces acute toxicity of soluble tau species in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie D’orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Auregan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3070,51 +3070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 162, pp.306-321. </w:t>
@@ -3204,51 +3204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Worbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 146, pp.1025 - 1037. </w:t>
@@ -3312,51 +3312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu D. Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3433,51 +3433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput 3D whole-brain quantitative histopathology in rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3701,51 +3701,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired brain energy metabolism in the BACHD mouse model of Huntington's disease: critical role of astrocyte-neuron interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Boussicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Calingasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3816,295 +3816,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Astrocytes Overexpress TSPO and Are Detected by TSPO Positron Emission Tomography Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Increased regional cerebral glucose uptake in an APP/PS1 model of Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Poisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Delahaye</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine El Tannir El Tayara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1487-12.2012⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (9), pp.1995-2005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110993v1</w:t>
+                <w:t xml:space="preserve">hal-02155726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased regional cerebral glucose uptake in an APP/PS1 model of Alzheimer's disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Reactive Astrocytes Overexpress TSPO and Are Detected by TSPO Positron Emission Tomography Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guillermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bourrin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Volk</w:t>
+                <w:t xml:space="preserve">Marion Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33 (9), pp.1995-2005. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (32), pp.10809-10818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.09.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1487-12.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155726v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combination of atlas-based and voxel-wise approaches to analyze metabolic changes in autoradiographic data from Alzheimer's mice</w:t>
               </w:r>
@@ -4249,51 +4249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection by voxel-wise statistical analysis of significant changes in regional cerebral glucose uptake in an APP/PS1 transgenic mouse model of Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4664,64 +4664,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guillermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Demphel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4797,51 +4797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative validation of voxel-wise statistical analyses of autoradiographic rat brain volumes: Application to unilateral visual stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4956,51 +4956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien C. Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5223,51 +5223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Astrocyte—Neuron Lactate Shuttle: A Debated but still Valuable Hypothesis for Brain Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bonvento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Voutsinos-Porche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5314,51 +5314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreased metabolic response to visual stimulation in the superior colliculus of mice lacking the glial glutamate transporter GLT-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6147,51 +6147,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated cell individualization and counting in cerebral microscopic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenzhen You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6320,51 +6320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Balbastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6419,51 +6419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated indexation of metabolic changes in Alzheimer's mice using a voxel-wise approach combined to an MRI-based 3D digital atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6572,51 +6572,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular morphometric analysis: from microscopic scale to whole mouse brains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenzhen You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6624,51 +6624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Balbastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23ème Colloque Médecine et Recherche en Neurosciences de la Fondation IPSEN: "Micro-, meso- and macrodynamics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France. </w:t>
@@ -6860,90 +6860,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex roles for reactive astrocytes in the triple transgenic mouse model of Alzheimer disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Ceyzériat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saint-Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7068,51 +7068,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7C6E7FA"/>
+    <w:nsid w:val="209DBD50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7299,51 +7299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-herard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8260-9618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125839" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-5838-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04428152v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Piluso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souedet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie H&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clouchoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1230814" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270472v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina C&#233;lestine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquier-Sarlin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Borel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-023-01559-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Abjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Riquelme-Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gipchtein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312700v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duwat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;al" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vautheny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Aur&#233;gan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jos&#233;phine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2023.106116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Boluda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Eddarkaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01410-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03872742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068/6550082" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105398" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03388548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01266-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouvier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J. Levy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen You" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02344-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03385148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Mat&#233; de G&#233;rando" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#8217;orange" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Augustin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Aur&#233;gan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285879v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Servent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bernes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Simasotchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148125" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03023752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Guillemaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ceyz&#233;riat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saint-Georges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cambon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.02.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guillermier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-020-01081-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989009v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Douce" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maugard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J&#233;go" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Koch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0771-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425168v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Balbastre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2019.00098" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04428124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja van Camp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lavisse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X19859034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Hanss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2018.00035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vandenberghe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ayral" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Letronne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00754" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155748v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Balbastre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.11.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074052v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Auregan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Cheramy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gaudin-Gu&#233;rif" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lieger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx342" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.09.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01752223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Worbe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chaigneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.10.039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D. Santin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pradier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00055" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmahdi Sadouni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20958" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155738v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Laumet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapuis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Demiautte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2016.06.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Boussicault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Calingasan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2014.110" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110993v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delahaye" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1487-12.2012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poisnel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine El Tannir El Tayara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Volk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.09.026" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155725v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebenberg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Herard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhenain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hantraye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delzescaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.04.059" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7J84M6D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155709v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delatour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonvento" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.074" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155689v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaumeil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillermier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brouillet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumezbeur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806516106" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978589v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Jarraya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scott Ralph" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3000130" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155680v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Demphel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.21168" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2XXZX9LT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155677v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.11.054" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC1MHQ13-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155676v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Dauguet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600470" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155634v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. H&#233;rard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Besret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauguet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2005.10.020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9ZVXL5B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155604v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Voutsinos-Porche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600127" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Escartin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohichi Tanaka" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04346.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HS9XVGXH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155568v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Dam-Hieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Liu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tadi&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/micr.1041" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6XS9KLGF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155586v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dam Hieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a S Bonnard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisset" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Genty" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-3944(00)00257-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSRMCQMZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02134831v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Sayah-Jeanne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Ischenko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zhakhov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontaine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1999.0722426.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155547v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bodjarian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Langlois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Bonnard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Boisset" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/(sici)1097-4547(19980315)51:6%3C723::aid-jnr6%3E3.0.co;2-d" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02134696v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0162-3109(97)00073-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCTB0X7R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539966v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532988" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155732v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155722v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5628043" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539989v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-28802-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03443773v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abjean" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben Haim" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riquelme-Perez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gipchtein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derbois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02392438v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-herard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8260-9618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125839" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-5838-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04428152v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Piluso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souedet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie H&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clouchoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1230814" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270472v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina C&#233;lestine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquier-Sarlin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Borel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-023-01559-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Abjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Riquelme-Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gipchtein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312700v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duwat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;al" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vautheny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Aur&#233;gan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jos&#233;phine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2023.106116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Boluda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Eddarkaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01410-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03872742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068/6550082" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouvier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J. Levy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen You" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02344-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03385148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Mat&#233; de G&#233;rando" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#8217;orange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Augustin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Aur&#233;gan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03388548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01266-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105398" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285879v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Servent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bernes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Simasotchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148125" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guillermier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-020-01081-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03023752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Guillemaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ceyz&#233;riat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saint-Georges" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cambon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.02.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989009v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Douce" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maugard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J&#233;go" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425168v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Balbastre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2019.00098" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391937v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Koch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0771-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04428124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja van Camp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lavisse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X19859034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Hanss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2018.00035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vandenberghe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ayral" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Letronne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00754" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155748v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Balbastre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.11.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074052v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Auregan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Cheramy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gaudin-Gu&#233;rif" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lieger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx342" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.09.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01752223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Worbe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chaigneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.10.039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D. Santin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pradier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00055" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmahdi Sadouni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20958" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155738v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Laumet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapuis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Demiautte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2016.06.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Boussicault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Calingasan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2014.110" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155726v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poisnel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine El Tannir El Tayara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourrin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Volk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.09.026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110993v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delahaye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1487-12.2012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155725v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebenberg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Herard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhenain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hantraye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delzescaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.04.059" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7J84M6D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155709v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delatour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonvento" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.074" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155689v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaumeil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillermier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brouillet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumezbeur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806516106" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978589v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Jarraya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scott Ralph" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3000130" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155680v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Demphel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.21168" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2XXZX9LT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155677v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.11.054" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC1MHQ13-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155676v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Dauguet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600470" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155634v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. H&#233;rard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Besret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauguet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2005.10.020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9ZVXL5B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155604v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Voutsinos-Porche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600127" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Escartin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohichi Tanaka" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04346.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HS9XVGXH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155568v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Dam-Hieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Liu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tadi&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/micr.1041" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6XS9KLGF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155586v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dam Hieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a S Bonnard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisset" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Genty" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-3944(00)00257-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSRMCQMZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02134831v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Sayah-Jeanne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Ischenko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zhakhov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontaine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1999.0722426.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155547v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bodjarian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Langlois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Bonnard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Boisset" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/(sici)1097-4547(19980315)51:6%3C723::aid-jnr6%3E3.0.co;2-d" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02134696v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0162-3109(97)00073-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCTB0X7R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539966v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532988" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155732v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155722v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5628043" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539989v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-28802-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03443773v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abjean" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben Haim" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riquelme-Perez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gipchtein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derbois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02392438v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>